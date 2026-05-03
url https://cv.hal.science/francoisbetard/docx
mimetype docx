--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -1764,308 +1764,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les géopatrimoines, de nouvelles ressources territoriales au service du développement local</w:t>
+                <w:t xml:space="preserve">Le chaos gréseux des Vaux-de-Cernay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, L'archipel du Cap-Vert : risques, géopatrimoine et sociétés, 37, pp.V-VIII</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02005956v1</w:t>
+                <w:t xml:space="preserve">halshs-01719191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chaos gréseux des Vaux-de-Cernay</w:t>
+                <w:t xml:space="preserve">Géopatrimoine et biopatrimoine, à la croisée entre conservation et développement. Une approche des trajectoires patrimoniales dans le Cariri du Ceará (Nordeste brésilien)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">de Oliveira Magalhães Alexsandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idalecio de Freitas Francisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, L'archipel du Cap-Vert : risques, géopatrimoine et sociétés, 37, pp.V-VIII</w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 717, p. 544-565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01719191v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géopatrimoine et biopatrimoine, à la croisée entre conservation et développement. Une approche des trajectoires patrimoniales dans le Cariri du Ceará (Nordeste brésilien)</w:t>
+                <w:t xml:space="preserve">Les géopatrimoines, de nouvelles ressources territoriales au service du développement local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">de Oliveira Magalhães Alexsandra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Idalecio de Freitas Francisco</w:t>
+                <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 717, p. 544-565</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, Les géopatrimoines, de nouvelles ressources territoriales au service du développement local, 717, pp.523-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.717.0523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620059v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Criquet des grouettes, Omocestus petraeus (Brisout, 1855), espèce nouvelle pour la Vendée (Orthoptera, Acrididae, Gomphocerinae)</w:t>
               </w:r>
@@ -2473,208 +2473,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection et valorisation du patrimoine géomorphologique en Île- de-France (Bassin de Paris, France) État des lieux et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A history of basin inversion, scarp retreat and shallow denudation: The Araripe basin as a keystone for understanding long-term landscape evolution in NE Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (1), </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 223, p. 20-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.16115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230263v1</w:t>
+                <w:t xml:space="preserve">hal-01081822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A history of basin inversion, scarp retreat and shallow denudation: The Araripe basin as a keystone for understanding long-term landscape evolution in NE Brazil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protection et valorisation du patrimoine géomorphologique en Île- de-France (Bassin de Paris, France) État des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.16115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.10.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01081822v1</w:t>
+                <w:t xml:space="preserve">hal-01230263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peuplements d’Orthoptères des prairies humides du Haut-Bocage vendéen et de la Gâtine poitevine. Étude entomocénotique</w:t>
               </w:r>
@@ -2969,347 +2969,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologie et cénotique des peuplements d'Orthoptères des landes sèches du Haut-Bocage vendéen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Cenozoic and present-day hillslope erosion dynamics in a passive margin context: stability or instability? Case studies in Northeast Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux Orthoptériques et Entomocénotiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (1), p.139-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4461/GFDQ.2013.36.0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081831v1</w:t>
+                <w:t xml:space="preserve">hal-01081825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur quelques coléoptères Cerambycidae remarquables observés au Rocher de Cheffois (Vendée, France)</w:t>
+                <w:t xml:space="preserve">Patch-scale relationships between geodiversity and biodiversity in hard rock quarries: case study from a disused quartzite quarry in NW France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Naturaliste Vendéen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoheritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (2), p.59-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12371-013-0078-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082473v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Cenozoic and present-day hillslope erosion dynamics in a passive margin context: stability or instability? Case studies in Northeast Brazil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sur quelques coléoptères Cerambycidae remarquables observés au Rocher de Cheffois (Vendée, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Naturaliste Vendéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, p.69-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4461/GFDQ.2013.36.0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01081825v1</w:t>
+                <w:t xml:space="preserve">hal-01082473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patch-scale relationships between geodiversity and biodiversity in hard rock quarries: case study from a disused quartzite quarry in NW France</w:t>
+                <w:t xml:space="preserve">Ecologie et cénotique des peuplements d'Orthoptères des landes sèches du Haut-Bocage vendéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoheritage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux Orthoptériques et Entomocénotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18, p.99-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12371-013-0078-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01081824v1</w:t>
+                <w:t xml:space="preserve">hal-01081831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte d'Aiolopus strepens (Latreille, 1804), nouvelle espèce pour la Vendée (Orthoptera : Acrididae)</w:t>
               </w:r>
@@ -3565,247 +3565,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scarp Morphology and Identification of Large-Scale Mass Movements in Tropical Tablelands: The Eastern Araripe Basin (Ceará, Brazil)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversité, géodiversité et enjeux de leur conservation dans les montagnes humides du Nordeste brésilien .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexsandra De Oliveira Magalhães</w:t>
+                <w:t xml:space="preserve">J.P. Peulvast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de O. Magalhães</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.8800⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (1), p. 17-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.2011.8201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477780v1</w:t>
+                <w:t xml:space="preserve">hal-00847655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité, géodiversité et enjeux de leur conservation dans les montagnes humides du Nordeste brésilien .</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scarp Morphology and Identification of Large-Scale Mass Movements in Tropical Tablelands: The Eastern Araripe Basin (Ceará, Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Peulvast</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. de O. Magalhães</w:t>
+                <w:t xml:space="preserve">Alexsandra De Oliveira Magalhães</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (1), pp.33--52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.8800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bagf.2011.8201⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847655v1</w:t>
+                <w:t xml:space="preserve">hal-02477780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialités écologiques des carrières de quartzite après exploitation : l'exemple de la carrière de Cheffois (Vendée, France).</w:t>
               </w:r>
@@ -4013,247 +4013,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illite neoformation in plagioclase during weathering: evidence from semi-arid Northeast Brazil.</w:t>
+                <w:t xml:space="preserve">Cartographie morphopédologique : de l'évaluation des terres à la recherche en géomorphologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgeon Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2009.05.016⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.187-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.7626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082447v1</w:t>
+                <w:t xml:space="preserve">hal-01082439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie morphopédologique : de l'évaluation des terres à la recherche en géomorphologie</w:t>
+                <w:t xml:space="preserve">Illite neoformation in plagioclase during weathering: evidence from semi-arid Northeast Brazil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgeon Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 152, pp.53-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2009.05.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.7626⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01082439v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term landscape evolution and denudation rates in shield and platform areas: a morphostratigraphic approach</w:t>
               </w:r>
@@ -4473,51 +4473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Claudino Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5095,316 +5095,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche géoarchéologique de la vallée moyenne de l’Eure (Bassin de Paris, France) : jalons pour une reconstitution croisée des paléoenvironnements et des occupations humaines au cours de l’Holocène moyen et récent</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semis de mares forestières associés aux vestiges du Canal Louis XIV (Eure-et-Loir) : de la révélation patrimoniale à la modélisation des connectivités écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gallépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Grésillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Les mares, un patrimoine naturel construit, un patrimoine culturel négligé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Laon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03705908v1</w:t>
+                <w:t xml:space="preserve">hal-04024492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semis de mares forestières associés aux vestiges du Canal Louis XIV (Eure-et-Loir) : de la révélation patrimoniale à la modélisation des connectivités écologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche géoarchéologique de la vallée moyenne de l’Eure (Bassin de Paris, France) : jalons pour une reconstitution croisée des paléoenvironnements et des occupations humaines au cours de l’Holocène moyen et récent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dugast</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mares, un patrimoine naturel construit, un patrimoine culturel négligé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Laon, France</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024492v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONNECT-EURE Contribution des vestiges du Canal Louis XIV aux continuités écologiques actuelles et passées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Betard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Clauzel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Grésillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6543,51 +6543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fasseta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
@@ -6918,51 +6918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des jeunes géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
@@ -7496,51 +7496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de Matos-Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7630,51 +7630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7792,368 +7792,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basin inversion, scarp retreat and soil distribution in the Araripe basin (northeast Brazil): implications for denudation history</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bétard</w:t>
+                <w:t xml:space="preserve">Cartographie de la susceptibilité aux glissements de terrain dans la région de Nova Friburgo (Etat de Rio de Janeiro, Brésil). Une étape vers l’évaluation et la gestion du risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément C. Piel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Séance thématique de l'Association de Géographes Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082502v1</w:t>
+                <w:t xml:space="preserve">hal-01082551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-lateritic red soils of the Brazilian drylands: pedogenic processes and landscape evolution</w:t>
+                <w:t xml:space="preserve">Les risques liés à la nature et leur gestion dans les Suds. Introduction à la séance thématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Séance thématique de l'Association de Géographes Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082492v1</w:t>
+                <w:t xml:space="preserve">hal-01082549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de la susceptibilité aux glissements de terrain dans la région de Nova Friburgo (Etat de Rio de Janeiro, Brésil). Une étape vers l’évaluation et la gestion du risque</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément C. Piel</w:t>
+                <w:t xml:space="preserve">Non-lateritic red soils of the Brazilian drylands: pedogenic processes and landscape evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance thématique de l'Association de Géographes Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082551v1</w:t>
+                <w:t xml:space="preserve">hal-01082492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les risques liés à la nature et leur gestion dans les Suds. Introduction à la séance thématique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Basin inversion, scarp retreat and soil distribution in the Araripe basin (northeast Brazil): implications for denudation history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance thématique de l'Association de Géographes Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082549v1</w:t>
+                <w:t xml:space="preserve">hal-01082502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une conservation intégrée du patrimoine géologique et biologique dans les réserves naturelles. Exemple de la mise en place du plan de gestion (2013-2024) de la RNR du site géologique de Vigny-Longuesse (Val d'Oise)</w:t>
               </w:r>
@@ -8791,64 +8791,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using ΔpH as a geochemical index of illite neoformation in saprolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9652,51 +9652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Emmanuelle Demartini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10120,277 +10120,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéo-géomorphologie du champ de bataille de Verdun : les vestiges de la Grande Guerre sous l’œil du laser</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracing the contribution of debris flow-dominated channels to gravel-bed torrential river channel: implementing pit-tags in the upper Guil River (French Alps).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Amat</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Besançon, France. , 2015</w:t>
+              <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489723v1</w:t>
+                <w:t xml:space="preserve">hal-01232172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing the contribution of debris flow-dominated channels to gravel-bed torrential river channel: implementing pit-tags in the upper Guil River (French Alps).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archéo-géomorphologie du champ de bataille de Verdun : les vestiges de la Grande Guerre sous l’œil du laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Matos-Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Carlier</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Colloque du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Besançon, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232172v1</w:t>
+                <w:t xml:space="preserve">hal-01489723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment Budget Analysis and Hazard Assessment in the Peynin, a Small Alpine Catchment (Upper Guil River, Southern Alps, France).</w:t>
               </w:r>
@@ -11144,64 +11144,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgeon Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Claudino Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11925,51 +11925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes morphopédologiques et gestion de l'eau dans le nord-est du Brésil et le sud de l'Inde : une approche comparative et multi-échelles .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12138,281 +12138,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géomorphologie et paléoenvironnements de la vallée de l'Eure. Éléments contextuels et perspectives géoarchéologiques</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Fabienne Dugast. </w:t>
+                <w:t xml:space="preserve">Protection de la nature abiotique et géoconservation en France. Evolutions du droit et des pratiques du XIXe siècle à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rémi Luglia; Rémi Beau; Aline Treillard; Henri Jaffeux (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FORMATION ET GESTION DES TERRITOIRES DE LA PRÉHISTOIRE À NOS JOURS. Approches et perspectives exploratoires autour de la vallée de l’Eure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Mergoil, 2023, Archéologie du paysage 5, 978-2-35518-120-7</w:t>
+              <w:t xml:space="preserve">De la réserve intégrale à la nature ordinaire.Les figures changeantes de la protection de la nature. XIXe – XXIe siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.217-230, 2023, Espace et Territoires, 9782753591981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04023668v1</w:t>
+                <w:t xml:space="preserve">hal-04348624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection de la nature abiotique et géoconservation en France. Evolutions du droit et des pratiques du XIXe siècle à nos jours</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Rémi Luglia; Rémi Beau; Aline Treillard; Henri Jaffeux (dir.). </w:t>
+                <w:t xml:space="preserve">Géomorphologie et paléoenvironnements de la vallée de l'Eure. Éléments contextuels et perspectives géoarchéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Betard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Dugast. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la réserve intégrale à la nature ordinaire.Les figures changeantes de la protection de la nature. XIXe – XXIe siècle.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FORMATION ET GESTION DES TERRITOIRES DE LA PRÉHISTOIRE À NOS JOURS. Approches et perspectives exploratoires autour de la vallée de l’Eure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Mergoil, 2023, Archéologie du paysage 5, 978-2-35518-120-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04348624v1</w:t>
+                <w:t xml:space="preserve">hal-04023668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouveau de la géomorphologie au sein de la géographie française face aux grands enjeux environnementaux du XXIe siècle</w:t>
               </w:r>
@@ -12821,51 +12821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser les patrimoines géomorphologiques dans les Géoparcs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12920,51 +12920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité des formes de mise en valeur des géopatrimoines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14523,51 +14523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Emmanuelle Demartini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14933,51 +14933,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05575228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Gakou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Souhil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-026-02330-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485684v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottone Scammacca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44458-025-00017-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442190v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251396090" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468211v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Vandecapelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ax4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348387v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Biancat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-023-00910-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314366v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Piau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dugast" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgeop.2023.05.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995676v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sellier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7061" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191937v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Aertgeerts" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Heuret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Fermet-Quinet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-022-00716-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/jgeomorphology/2022/0752" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911647v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4944" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peulvast" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13412" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6W0V578C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149220v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-019-01168-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845485v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carlier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carlier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gance" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Provost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11994" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SBGB7QG5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005956v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.717.0523" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719191v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Oliveira Magalh&#227;es Alexsandra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idalecio de Freitas Francisco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399922v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484623v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Matos-Machado" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois B&#233;tard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14791" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubson Pinheiro Maia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Hil&#225;rio R&#234;go Bezerra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20502/rbg.v17i2.801" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230263v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16115" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081822v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.10.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MFLQ21B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081835v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081829v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment C. Piel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081831v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082473v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gerbaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081825v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081824v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-013-0078-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827598v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477780v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandra De Oliveira Magalh&#227;es" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.8800" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WCM4FRP3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847655v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Peulvast" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de O. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2011.8201" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677384v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082477v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082433v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.02.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21XM851N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082447v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourgeon G&#233;rard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.05.016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3NCKJSD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082439v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7626" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082449v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lageat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7540" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082465v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Claudino Sales" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2008.2617" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082452v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2007.11.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4WGT95M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676347v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.1479" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082481v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082467v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082459v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Hilario Bezerra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.19.51-71" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632012v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2337" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705908v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024492v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gall&#233;py" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821428v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023603v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03183618v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444397v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Tellier-Heitz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563018v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484244v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fasseta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811363v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858253v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carvalho-Neta, M.L" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;rrea A.C.B." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858306v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858267v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858259v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud&#8209;fassetta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858272v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628151v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645006v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Berg&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529265v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628176v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467409v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poiraud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Kuhnel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232250v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231735v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Dujarric" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231708v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231549v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquemot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359417v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232293v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082502v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082492v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082551v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082549v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082552v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vargas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919855v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845993v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082489v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandra de Oliveira Magalh&#227;es" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082520v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idal&#233;cio Freitas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082512v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082530v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082525v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourgeon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082533v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082540v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371229v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baillet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371205v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629000v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628988v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fichet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023631v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951213v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Demartini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645010v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373208v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Frison-Bruno" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373349v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Roulleau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489723v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232172v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232212v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouccara" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sourdot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232158v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082509v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giusti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082497v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082504v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919864v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880629v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guillet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082513v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082532v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082539v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082541v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082535v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257386v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourdin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231446v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231439v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231084v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Drezen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844404v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgeon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05101560v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peren-revues.fr/annales-sgn/2586" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023668v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348624v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubron" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayla" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799425v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794610v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626798v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/y09t-1239" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626794v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/yjbm-q532" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345854v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520051v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207944v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081842v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rabassa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Aguilera" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081845v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081852v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081841v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082429v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081846v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835703v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231459v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231493v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849464v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847701v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04490968v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494484v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469639v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873913v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chaumet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951201v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082545v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082546v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05575228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Gakou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Souhil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-026-02330-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485684v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottone Scammacca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44458-025-00017-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442190v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251396090" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468211v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Vandecapelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ax4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348387v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Biancat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-023-00910-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314366v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Piau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dugast" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgeop.2023.05.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995676v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sellier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7061" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191937v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Aertgeerts" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Heuret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Fermet-Quinet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-022-00716-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/jgeomorphology/2022/0752" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911647v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4944" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peulvast" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13412" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6W0V578C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149220v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-019-01168-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845485v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carlier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carlier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gance" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Provost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11994" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SBGB7QG5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719191v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620059v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Oliveira Magalh&#227;es Alexsandra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idalecio de Freitas Francisco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005956v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.717.0523" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399922v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484623v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Matos-Machado" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois B&#233;tard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14791" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubson Pinheiro Maia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Hil&#225;rio R&#234;go Bezerra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20502/rbg.v17i2.801" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081822v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.10.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MFLQ21B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230263v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16115" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081835v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081829v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment C. Piel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081825v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-013-0078-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082473v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gerbaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081831v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827598v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847655v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Peulvast" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de O. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2011.8201" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477780v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandra De Oliveira Magalh&#227;es" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.8800" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WCM4FRP3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677384v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082477v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082433v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.02.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21XM851N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082439v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourgeon G&#233;rard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7626" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082447v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.05.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3NCKJSD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082449v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lageat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7540" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082465v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Claudino Sales" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2008.2617" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082452v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2007.11.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4WGT95M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676347v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.1479" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082481v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082467v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082459v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Hilario Bezerra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.19.51-71" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632012v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2337" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024492v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gall&#233;py" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705908v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821428v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023603v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03183618v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444397v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Tellier-Heitz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563018v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484244v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fasseta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811363v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858253v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carvalho-Neta, M.L" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;rrea A.C.B." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858306v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858267v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858259v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud&#8209;fassetta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858272v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628151v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645006v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Berg&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529265v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628176v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467409v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poiraud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Kuhnel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232250v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231735v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Dujarric" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231708v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231549v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquemot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359417v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232293v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082551v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082549v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082492v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082502v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082552v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vargas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919855v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845993v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082489v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandra de Oliveira Magalh&#227;es" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082520v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idal&#233;cio Freitas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082512v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082530v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082525v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourgeon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082533v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082540v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371229v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baillet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371205v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629000v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628988v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fichet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023631v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951213v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Demartini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645010v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373208v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Frison-Bruno" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373349v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Roulleau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232172v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489723v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232212v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouccara" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sourdot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232158v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082509v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giusti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082497v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082504v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919864v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880629v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guillet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082513v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082532v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082539v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082541v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082535v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257386v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourdin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231446v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231439v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231084v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Drezen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844404v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgeon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05101560v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peren-revues.fr/annales-sgn/2586" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348624v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayla" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023668v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799425v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794610v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626798v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/y09t-1239" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626794v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/yjbm-q532" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345854v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520051v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207944v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081842v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rabassa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Aguilera" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081845v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081852v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081841v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082429v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081846v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835703v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231459v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231493v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849464v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847701v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04490968v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494484v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469639v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873913v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chaumet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951201v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082545v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082546v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>