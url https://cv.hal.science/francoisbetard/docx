--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -801,611 +801,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plateau de Beauce vu depuis le trajet du TGV : un relief d’apparence banale, un moyen d’observation original</w:t>
+                <w:t xml:space="preserve">Automated landform classification and mapping using a combined textural-morphometric approach: the Congo basin and surroundings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Sellier</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Freycon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/dynenviron.7061⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (1), pp.79-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/jgeomorphology/2022/0752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04995676v1</w:t>
+                <w:t xml:space="preserve">hal-03820759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodiversity Assessment of French Guiana: Challenges and Implications for Sustainable Land Planning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le plateau de Beauce vu depuis le trajet du TGV : un relief d’apparence banale, un moyen d’observation original</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Betard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoheritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12371-022-00716-6⟩</w:t>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Cahiers Géomorphosites, pp.49-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.7061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191937v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated landform classification and mapping using a combined textural-morphometric approach: the Congo basin and surroundings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Betard</w:t>
+                <w:t xml:space="preserve">Geodiversity Assessment of French Guiana: Challenges and Implications for Sustainable Land Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ottone Scammacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Freycon</w:t>
+                <w:t xml:space="preserve">Geoffrey Aertgeerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+                <w:t xml:space="preserve">Arnauld Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Couteron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nina Fermet-Quinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1 (1), pp.79-102. </w:t>
+              <w:t xml:space="preserve">Geoheritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/jgeomorphology/2022/0752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12371-022-00716-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820759v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insects as zoogeomorphic agents: an extended review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bétard</w:t>
+                <w:t xml:space="preserve">Dynamique géomorphologique holocène et occupation humaine dans le bassin-versant de l’Eure (Bassin de Paris, France) : potentiels d’une approche géoarchéologique multiscalaire et diachronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Betard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dugast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.188-204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911647v1</w:t>
+                <w:t xml:space="preserve">halshs-02893624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique géomorphologique holocène et occupation humaine dans le bassin-versant de l’Eure (Bassin de Paris, France) : potentiels d’une approche géoarchéologique multiscalaire et diachronique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Viel</w:t>
+                <w:t xml:space="preserve">Insects as zoogeomorphic agents: an extended review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (1), pp.89-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.4944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02893624v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuing and representing exogeodiversity: From scientific imagery to artistic imagination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1464,51 +1464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodiversity Hotspots: Concept, Method and Cartographic Application for Geoconservation Purposes at a Regional Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1701,51 +1701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle synusie orthoptérique des prairies humides dans le Marais poitevin. Implications biogéographiques et entomocénotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux Orthoptériques et Entomocénotiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23, pp. 135-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1764,917 +1764,917 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chaos gréseux des Vaux-de-Cernay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Les géopatrimoines, de nouvelles ressources territoriales au service du développement local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les géopatrimoines, de nouvelles ressources territoriales au service du développement local, 717, pp.523-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.717.0523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01719191v1</w:t>
+                <w:t xml:space="preserve">hal-02005956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géopatrimoine et biopatrimoine, à la croisée entre conservation et développement. Une approche des trajectoires patrimoniales dans le Cariri du Ceará (Nordeste brésilien)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Le chaos gréseux des Vaux-de-Cernay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Idalecio de Freitas Francisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 717, p. 544-565</w:t>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, L'archipel du Cap-Vert : risques, géopatrimoine et sociétés, 37, pp.V-VIII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620059v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01719191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les géopatrimoines, de nouvelles ressources territoriales au service du développement local</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Géopatrimoine et biopatrimoine, à la croisée entre conservation et développement. Une approche des trajectoires patrimoniales dans le Cariri du Ceará (Nordeste brésilien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Portal</w:t>
+                <w:t xml:space="preserve">de Oliveira Magalhães Alexsandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idalecio de Freitas Francisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Les géopatrimoines, de nouvelles ressources territoriales au service du développement local, 717, pp.523-543. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 717, p. 544-565</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005956v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Criquet des grouettes, Omocestus petraeus (Brisout, 1855), espèce nouvelle pour la Vendée (Orthoptera, Acrididae, Gomphocerinae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geomorfologia dos maiciços de Portalegre e Martins - NE do Brasil: inversão do relevo em análise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubson Pinheiro Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Hilário Rêgo Bezerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Naturaliste Vendéen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Brasileira de Geomorfologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (2), p.274-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20502/rbg.v17i2.801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399922v1</w:t>
+                <w:t xml:space="preserve">hal-01359489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Criquet des Ajoncs [Chorthippus binotatus binotatus (Charpentier, 1825)] en Vendée et Deux-Sèvres. Données nouvelles sur la répartition et l'écologie d'une espèce menacée</w:t>
+                <w:t xml:space="preserve">Le Criquet des grouettes, Omocestus petraeus (Brisout, 1855), espèce nouvelle pour la Vendée (Orthoptera, Acrididae, Gomphocerinae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Naturaliste Vendéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 12, p. 87-95</w:t>
+              <w:t xml:space="preserve">, 2016, 12, p.79-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247491v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos de la (re)découverte d’Aiolopus strepens (Latreille, 1804) et son indigénat probable en Vendée</w:t>
+                <w:t xml:space="preserve">Le Criquet des Ajoncs [Chorthippus binotatus binotatus (Charpentier, 1825)] en Vendée et Deux-Sèvres. Données nouvelles sur la répartition et l'écologie d'une espèce menacée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Naturaliste Vendéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 12, p.83-85</w:t>
+              <w:t xml:space="preserve">, 2016, 12, p. 87-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231370v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialités de l'outil LiDAR pour cartographier les vestiges de la Grande Guerre en milieu intra-forestier (Bois des Caures, forêt domaniale de Verdun, Meuse)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francois Bétard</w:t>
+                <w:t xml:space="preserve">À propos de la (re)découverte d’Aiolopus strepens (Latreille, 1804) et son indigénat probable en Vendée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Naturaliste Vendéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, p.83-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484623v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorfologia dos maiciços de Portalegre e Martins - NE do Brasil: inversão do relevo em análise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potentialités de l'outil LiDAR pour cartographier les vestiges de la Grande Guerre en milieu intra-forestier (Bois des Caures, forêt domaniale de Verdun, Meuse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Matos-Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubson Pinheiro Maia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Bétard</w:t>
+                <w:t xml:space="preserve">Jean-Paul Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Hilário Rêgo Bezerra</w:t>
+                <w:t xml:space="preserve">Francois Bétard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Geomorfologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (2), p.274-285. </w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20502/rbg.v17i2.801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.14791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359489v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A history of basin inversion, scarp retreat and shallow denudation: The Araripe basin as a keystone for understanding long-term landscape evolution in NE Brazil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protection et valorisation du patrimoine géomorphologique en Île- de-France (Bassin de Paris, France) État des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 223, p. 20-40. </w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.16115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081822v1</w:t>
+                <w:t xml:space="preserve">hal-01230263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection et valorisation du patrimoine géomorphologique en Île- de-France (Bassin de Paris, France) État des lieux et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A history of basin inversion, scarp retreat and shallow denudation: The Araripe basin as a keystone for understanding long-term landscape evolution in NE Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 223, p. 20-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.16115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01230263v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peuplements d’Orthoptères des prairies humides du Haut-Bocage vendéen et de la Gâtine poitevine. Étude entomocénotique</w:t>
               </w:r>
@@ -3138,178 +3138,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur quelques coléoptères Cerambycidae remarquables observés au Rocher de Cheffois (Vendée, France)</w:t>
+                <w:t xml:space="preserve">Ecologie et cénotique des peuplements d'Orthoptères des landes sèches du Haut-Bocage vendéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Naturaliste Vendéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 11, p.69-75</w:t>
+              <w:t xml:space="preserve">Matériaux Orthoptériques et Entomocénotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18, p.99-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082473v1</w:t>
+                <w:t xml:space="preserve">hal-01081831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologie et cénotique des peuplements d'Orthoptères des landes sèches du Haut-Bocage vendéen</w:t>
+                <w:t xml:space="preserve">Sur quelques coléoptères Cerambycidae remarquables observés au Rocher de Cheffois (Vendée, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux Orthoptériques et Entomocénotiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 18, p.99-118</w:t>
+              <w:t xml:space="preserve">Le Naturaliste Vendéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, p.69-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081831v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte d'Aiolopus strepens (Latreille, 1804), nouvelle espèce pour la Vendée (Orthoptera : Acrididae)</w:t>
               </w:r>
@@ -3502,51 +3502,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la gestion traditionnelle des terres à la gestion agroécologique des sols dans le Sertão brésilien : la clé d'un développement agricole durable ? .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 218 (1), p. 57-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3571,51 +3571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité, géodiversité et enjeux de leur conservation dans les montagnes humides du Nordeste brésilien .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Peulvast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3688,51 +3688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scarp Morphology and Identification of Large-Scale Mass Movements in Tropical Tablelands: The Eastern Araripe Basin (Ceará, Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexsandra De Oliveira Magalhães</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3791,51 +3791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialités écologiques des carrières de quartzite après exploitation : l'exemple de la carrière de Cheffois (Vendée, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5, 75-93 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3860,51 +3860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répartition, écologie et valeur patrimoniale d'une plante subendémique du sud armoricain : le Silène de Bastard, Silene vulgaris subsp. bastardii Boreau ex. J.Lloyd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Naturaliste Vendéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10, pp.23-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3929,51 +3929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uplift and denudation history at low-elevation passive margins: insights from morphostratigraphic analysis in the SE Armorican Massif along the French Atlantic margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 342, pp.215-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4019,51 +4019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie morphopédologique : de l'évaluation des terres à la recherche en géomorphologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgeon Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4110,51 +4110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illite neoformation in plagioclase during weathering: evidence from semi-arid Northeast Brazil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4252,51 +4252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term landscape evolution and denudation rates in shield and platform areas: a morphostratigraphic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lageat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4369,51 +4369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Claudino Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 85 (2), pp.226-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4447,51 +4447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low post-Cenomanian denudation depths across the Brazilian Northeast: implications for long-term landscape evolution at a transform continental margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Claudino Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4576,51 +4576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagnes humides au cœur du Nordeste brésilien semi-aride : &amp;quot; montagnes-refuges &amp;quot; et châteaux d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 207, 35-53 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4654,51 +4654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richesse et diversité du patrimoine naturel des &amp;quot;Rochers&amp;quot; de Mouilleron-en-Pareds, Cheffois et la Châtaigneraie (Vendée, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Naturaliste Vendéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8, pp.13-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4723,51 +4723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caracterização morfopedológica de uma serra úmida no Semi-árido do Nordeste brasileiro : o caso do maciço de Baturité-CE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4857,51 +4857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Claudino Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Hilario Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodinamica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 19 (1), pp.51-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4980,77 +4980,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The functional dimension of geodiversity: geo-ecosystem services assessment for sustainable land-planning in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ottone Scammacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Fermet-Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Aertgeerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5095,316 +5095,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semis de mares forestières associés aux vestiges du Canal Louis XIV (Eure-et-Loir) : de la révélation patrimoniale à la modélisation des connectivités écologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Approche géoarchéologique de la vallée moyenne de l’Eure (Bassin de Paris, France) : jalons pour une reconstitution croisée des paléoenvironnements et des occupations humaines au cours de l’Holocène moyen et récent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dugast</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mares, un patrimoine naturel construit, un patrimoine culturel négligé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Laon, France</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024492v1</w:t>
+                <w:t xml:space="preserve">hal-03705908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche géoarchéologique de la vallée moyenne de l’Eure (Bassin de Paris, France) : jalons pour une reconstitution croisée des paléoenvironnements et des occupations humaines au cours de l’Holocène moyen et récent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Semis de mares forestières associés aux vestiges du Canal Louis XIV (Eure-et-Loir) : de la révélation patrimoniale à la modélisation des connectivités écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gallépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Grésillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Les mares, un patrimoine naturel construit, un patrimoine culturel négligé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Laon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705908v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONNECT-EURE Contribution des vestiges du Canal Louis XIV aux continuités écologiques actuelles et passées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Grésillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5468,51 +5468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Dugast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance thématique de la Commission du Patrimoine Géomorphologique du CNFG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5531,381 +5531,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological proposal for the inventory and assessment of geoarchaeosites: Application to the middle Eure valley (Paris Basin, France)</w:t>
+                <w:t xml:space="preserve">Les temps historiques et préhistoriques du géopatrimoine : une approche par les géoarchéosites en moyenne vallée de l’Eure (Bassin de Paris, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Dugast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Vienne (virtual), Austria</w:t>
+              <w:t xml:space="preserve">Réunion thématique de la Commission du Patrimoine Géomorphologique du CNFG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183618v1</w:t>
+                <w:t xml:space="preserve">hal-03563018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport des nouvelles méthodes d’analyse dans l’approche d’un territoire peu étudié : la moyenne vallée de l’Eure (Eure-et-Loir, Eure, Yvelines)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodological proposal for the inventory and assessment of geoarchaeosites: Application to the middle Eure valley (Paris Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Betard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Dugast</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Théophile Piau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux outils d'étude, de recherche et de valorisation en archéologie. Bilans, enjeux : le point de vue des utilisateurs (XIIIes journées de l’ANACT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sébastien Ziegler, Sep 2021, Bayeux, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne (virtual), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03444397v1</w:t>
+                <w:t xml:space="preserve">hal-03183618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les temps historiques et préhistoriques du géopatrimoine : une approche par les géoarchéosites en moyenne vallée de l’Eure (Bassin de Paris, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’apport des nouvelles méthodes d’analyse dans l’approche d’un territoire peu étudié : la moyenne vallée de l’Eure (Eure-et-Loir, Eure, Yvelines)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dugast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Tellier-Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Betard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Piau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Dugast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion thématique de la Commission du Patrimoine Géomorphologique du CNFG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Nouveaux outils d'étude, de recherche et de valorisation en archéologie. Bilans, enjeux : le point de vue des utilisateurs (XIIIes journées de l’ANACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Ziegler, Sep 2021, Bayeux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563018v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03444397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution de l’environnement géomorphologique d’un sanctuaire d’époque romaine dans la plaine d’inondation de l’Eure moyenne : apports de la géoarchéologie fluviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Dugast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5986,90 +5986,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique géomorphologique holocène et occupation humaine dans le bassin-versant de l’Eure : apport d’une approche géoarchéologique multi-scalaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Dugast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Interdisciplinaires et Interprofessionnelles Géosciences-Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6107,51 +6107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapeamento da Geodiversidade do Geopark Araripe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carvalho-Neta, M.L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côrrea A.C.B.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6189,51 +6189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géologie et géomorphologie des Vaux-de-Cernay. Les clefs pour comprendre la formation du paysage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences grand public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Cernay-la-Ville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6258,51 +6258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la géodiversité au géopatrimoine. Conserver et valoriser la nature abiotique dans les espaces protégés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de formation-recherche APHG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6321,691 +6321,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géomorphologie et paléoenvironnements de la Vallée de l'Eure. Contexte et perspectives exploratoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Le Rocher de Cheffois et son ancienne carrière, un ilôt de biodiversité dans le Bocage vendéen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Arnaud‑fassetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde "Vallée de l'Eure : une rivière, des territoires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Dreux, France</w:t>
+              <w:t xml:space="preserve">Conférence sur la biodiversité du Rocher de Cheffois (Vendée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Cheffois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858259v1</w:t>
+                <w:t xml:space="preserve">hal-01858272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Rocher de Cheffois et son ancienne carrière, un ilôt de biodiversité dans le Bocage vendéen.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Géomorphologie et paléoenvironnements de la Vallée de l'Eure. Contexte et perspectives exploratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud‑fassetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur la biodiversité du Rocher de Cheffois (Vendée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Cheffois, France</w:t>
+              <w:t xml:space="preserve">Table ronde "Vallée de l'Eure : une rivière, des territoires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Dreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858272v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic landforms of warfare origin and their ecological significance: the Verdun Forest, NE France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Cartographie et typologie des polémoformes de la forêt domaniale de Verdun à l’aide du traitement semi-automatisé de données LiDAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de Matos-Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journée des jeunes géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628151v1</w:t>
+                <w:t xml:space="preserve">hal-01628176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First World War landforms classification of the Verdun Battlefield using airborne LiDAR and multivariate analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Anthropogenic landforms of warfare origin and their ecological significance: the Verdun Forest, NE France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de Matos-Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fasseta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, New Delhi, India</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645006v1</w:t>
+                <w:t xml:space="preserve">hal-01628151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volumes of sediment stored in an Alpine catchment using geological, geomorphological and geophysical expertise: Peynin catchment (Queyras, Southern French Alps)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+                <w:t xml:space="preserve">First World War landforms classification of the Verdun Battlefield using airborne LiDAR and multivariate analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Matos-Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">9th International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529265v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie et typologie des polémoformes de la forêt domaniale de Verdun à l’aide du traitement semi-automatisé de données LiDAR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clélia Bilodeau</w:t>
+                <w:t xml:space="preserve">Volumes of sediment stored in an Alpine catchment using geological, geomorphological and geophysical expertise: Peynin catchment (Queyras, Southern French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des jeunes géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628176v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifinality in geoheritage inventories: a cross-cutting approach of geotourism and geoconservation issues in the &amp;quot;Causses du Quercy&amp;quot; Regional Natural Park (Lot, SW France)</w:t>
               </w:r>
@@ -7138,77 +7138,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. p.6099</w:t>
@@ -7289,51 +7289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. p 5361</w:t>
@@ -7470,103 +7470,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Great War archaeo-geomorphology: Exploring the links between conflict-induced landforms and archaeological records in the battlefield of Verdun (Northeastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de Matos-Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Re)discovering the Great War: Multidisciplinary Research of Modern Conflicts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Ljubljana/Kobarid, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7591,90 +7591,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warfare as a new field of study in archeo-geomorphology: the case of the battlefield of Verdun (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de Matos-Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7792,286 +7792,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de la susceptibilité aux glissements de terrain dans la région de Nova Friburgo (Etat de Rio de Janeiro, Brésil). Une étape vers l’évaluation et la gestion du risque</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément C. Piel</w:t>
+                <w:t xml:space="preserve">Non-lateritic red soils of the Brazilian drylands: pedogenic processes and landscape evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance thématique de l'Association de Géographes Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082551v1</w:t>
+                <w:t xml:space="preserve">hal-01082492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les risques liés à la nature et leur gestion dans les Suds. Introduction à la séance thématique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monique Fort</w:t>
+                <w:t xml:space="preserve">Cartographie de la susceptibilité aux glissements de terrain dans la région de Nova Friburgo (Etat de Rio de Janeiro, Brésil). Une étape vers l’évaluation et la gestion du risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément C. Piel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance thématique de l'Association de Géographes Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082549v1</w:t>
+                <w:t xml:space="preserve">hal-01082551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-lateritic red soils of the Brazilian drylands: pedogenic processes and landscape evolution</w:t>
+                <w:t xml:space="preserve">Les risques liés à la nature et leur gestion dans les Suds. Introduction à la séance thématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Séance thématique de l'Association de Géographes Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082492v1</w:t>
+                <w:t xml:space="preserve">hal-01082549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basin inversion, scarp retreat and soil distribution in the Araripe basin (northeast Brazil): implications for denudation history</w:t>
               </w:r>
@@ -8316,51 +8316,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes agroforestiers et gestion durable des ressources en moyenne montagne tropicale : originalité du massif de Baturité au sein du Sertao brésilien .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Journées de Géographie Tropicale .</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8411,51 +8411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexsandra de Oliveira Magalhães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Seminario Latino-Americano de Geografia Fisica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8474,476 +8474,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Géoparc Araripe (Nordeste brésilien) : des sites géomorphologiques majeurs dans le “Cretacic Park”</w:t>
+                <w:t xml:space="preserve">Scarp morphology and large-scale mass movements in tropical tablelands: the eastern Araripe basin (Ceará, Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Betard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexsandra de Oliveira Magalhães</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphosites 2009 : imagerie, inventaire, mise en valeur et vulgarisation du patrimoine géomorphologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082520v1</w:t>
+                <w:t xml:space="preserve">hal-01082512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scarp morphology and large-scale mass movements in tropical tablelands: the eastern Araripe basin (Ceará, Brazil)</w:t>
+                <w:t xml:space="preserve">Le Géoparc Araripe (Nordeste brésilien) : des sites géomorphologiques majeurs dans le “Cretacic Park”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexsandra de Oliveira Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idalécio Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexsandra de Oliveira Magalhães</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Géomorphosites 2009 : imagerie, inventaire, mise en valeur et vulgarisation du patrimoine géomorphologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082512v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avanços recentes na geomorfologia e pedologia do Estado do Ceará: o caso de maciço de Baturité e de sua superficie de piso</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Using ΔpH as a geochemical index of illite neoformation in saprolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Simpósio Nacional de Geomorfologia e II Encontro Latino-Americano de Geomorfologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">Eurosoil 2008: soil, society and environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082530v1</w:t>
+                <w:t xml:space="preserve">hal-01082525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ΔpH as a geochemical index of illite neoformation in saprolite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Avanços recentes na geomorfologia e pedologia do Estado do Ceará: o caso de maciço de Baturité e de sua superficie de piso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bourgeon</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Claudino Sales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2008: soil, society and environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">VII Simpósio Nacional de Geomorfologia e II Encontro Latino-Americano de Geomorfologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082525v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology of scarps and piedmonts on the equatorial passive margin of northeast Brazil: Neogene to present evolution and its factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Claudino Sales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9007,51 +9007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Claudino Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9068,1779 +9068,1844 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (23)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoine géologique et politiques publiques : apports et perspectives de l’INPG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-methodology characterisation of low energy landslide : Example of Blamécourt (Vexin region, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Vandecapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Egoroff</w:t>
+                <w:t xml:space="preserve">Philippe Robion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Rouget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Betard</w:t>
+                <w:t xml:space="preserve">Raphael Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Baillet</w:t>
+                <w:t xml:space="preserve">Pauline Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+                <w:t xml:space="preserve">Cecile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne, Austria. 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-13251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371229v1</w:t>
+                <w:t xml:space="preserve">hal-05622175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A National Geological Heritage Inventory as a tool for nature protection policies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Patrimoine géologique et politiques publiques : apports et perspectives de l’INPG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Egoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International ProGEO SYmposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Tulcea, Romania</w:t>
+              <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371205v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tufs calcaires : évaluation d’un patrimoine géomorphologique hétéroclite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A National Geological Heritage Inventory as a tool for nature protection policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Egoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Dabkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">XII International ProGEO SYmposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Tulcea, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629000v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières interprétations paléoenvironnementales du tuf de Annevoie-Rouillon (Belgique)</w:t>
+                <w:t xml:space="preserve">Les tufs calcaires : évaluation d’un patrimoine géomorphologique hétéroclite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Betard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dabkowski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentine Fichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire Q14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628988v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeological approach of the Middle Eure valley (Paris Basin, France): benchmarks for reconstructing both palaeoenvironments and human occupations during the Mid- and Late Holocene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Premières interprétations paléoenvironnementales du tuf de Annevoie-Rouillon (Belgique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dabkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Dugast</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Fichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IAG International conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Coimbra, Portugal. 2022</w:t>
+              <w:t xml:space="preserve">Quaternaire Q14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023631v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la Terminale à la Licence : ruptures ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geoarchaeological approach of the Middle Eure valley (Paris Basin, France): benchmarks for reconstructing both palaeoenvironments and human occupations during the Mid- and Late Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Betard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dugast</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les projets d’innovation pédagogique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">10th IAG International conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Coimbra, Portugal. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951213v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bomb craters mapping and quantification on the Verdun Battlefield (1914-1918, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois Betard</w:t>
+                <w:t xml:space="preserve">De la Terminale à la Licence : ruptures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Demartini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, New Delhi, India</w:t>
+              <w:t xml:space="preserve">Les projets d’innovation pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645010v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical, social and institutional vulnerability assessment in small Alpine communities. Results of the SAMCO-ANR project in the Upper Guil Valley (French Southern Alps)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Candide Lissak</w:t>
+                <w:t xml:space="preserve">Bomb craters mapping and quantification on the Verdun Battlefield (1914-1918, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Matos-Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">9th International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373208v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide Hazard Assessment and Mapping in the Guil Catchment (Queyras, Southern French Alps) From Landslide Inventory to Suscepbility Modelling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical, social and institutional vulnerability assessment in small Alpine communities. Results of the SAMCO-ANR project in the Upper Guil Valley (French Southern Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Dujarric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Frison-Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373349v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing the contribution of debris flow-dominated channels to gravel-bed torrential river channel: implementing pit-tags in the upper Guil River (French Alps).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+                <w:t xml:space="preserve">Landslide Hazard Assessment and Mapping in the Guil Catchment (Queyras, Southern French Alps) From Landslide Inventory to Suscepbility Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Roulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232172v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéo-géomorphologie du champ de bataille de Verdun : les vestiges de la Grande Guerre sous l’œil du laser</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Use of terrestrial laser scanning (TLS) for monitoring geomorphic processes and sediment transfer in the Upper Guil Catchment (Queyras, French Alps).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Amat</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Besançon, France. , 2015</w:t>
+              <w:t xml:space="preserve">14th Joint Geomorphological Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489723v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment Budget Analysis and Hazard Assessment in the Peynin, a Small Alpine Catchment (Upper Guil River, Southern Alps, France).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracing the contribution of debris flow-dominated channels to gravel-bed torrential river channel: implementing pit-tags in the upper Guil River (French Alps).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Carlier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Sourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 2014</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232212v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of terrestrial laser scanning (TLS) for monitoring geomorphic processes and sediment transfer in the Upper Guil Catchment (Queyras, French Alps).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Archéo-géomorphologie du champ de bataille de Verdun : les vestiges de la Grande Guerre sous l’œil du laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Matos-Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Carlier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Joint Geomorphological Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">Colloque du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Besançon, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232158v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large fluvial geomorphosite: the Seine River downstream Mantes-la-Jolie</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sediment Budget Analysis and Hazard Assessment in the Peynin, a Small Alpine Catchment (Upper Guil River, Southern Alps, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bouccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Sourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082509v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation, management and valorization of geomorphological heritage in ‘geological’ nature reserves: the case of the Vigny quarry (Vexin, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High- and low-frequency morphodynamic events and natural risks in mountain catchments of the semi-arid Brazilian “Nordeste”: Crato (Ceará)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexsandra de Oliveira Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082497v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High- and low-frequency morphodynamic events and natural risks in mountain catchments of the semi-arid Brazilian “Nordeste”: Crato (Ceará)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexsandra de Oliveira Magalhães</w:t>
+                <w:t xml:space="preserve">A large fluvial geomorphosite: the Seine River downstream Mantes-la-Jolie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10849,635 +10914,609 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082504v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrières et mines : menace ou opportunité pour la géodiversité ? Une perspective à partir d'exemples dans le Grand Ouest français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Bétard</w:t>
+                <w:t xml:space="preserve">Conservation, management and valorization of geomorphological heritage in ‘geological’ nature reserves: the case of the Vigny quarry (Vexin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géopatrimoine, un lustre d'inventaire en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Digne-Les Bains, France. 2012</w:t>
+              <w:t xml:space="preserve">8th International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919864v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le patrimoine géomorphologique du Parc Naturel Régional des Marais du Cotentin et du Bessin : de l'analyse multiscalaire du relief à la sélection déductive des géomorphosites .</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bétard</w:t>
+                <w:t xml:space="preserve">Carrières et mines : menace ou opportunité pour la géodiversité ? Une perspective à partir d'exemples dans le Grand Ouest français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bétard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Strasbourg, France. 2012</w:t>
+              <w:t xml:space="preserve">Géopatrimoine, un lustre d'inventaire en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Digne-Les Bains, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880629v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Chapada do Araripe (Northeast Brazil): shallow basin inversion, implications for regional uplift and denudation history</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Betard</w:t>
+                <w:t xml:space="preserve">Le patrimoine géomorphologique du Parc Naturel Régional des Marais du Cotentin et du Bessin : de l'analyse multiscalaire du relief à la sélection déductive des géomorphosites .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">13e Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Strasbourg, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082513v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape system mapping of the humid Baturité massif and its semi-arid piedmont (Northeastern Brazil): a multilayer integration of environmental parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">The Chapada do Araripe (Northeast Brazil): shallow basin inversion, implications for regional uplift and denudation history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.A.G. Regional Conference on Geomorphology and IVth Brazilian Symposium on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Goiânia, Brazil. , 2006</w:t>
+              <w:t xml:space="preserve">7th International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082532v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIS and morphostructural mapping: a contribution to the morphotectonic study of the Baturité massif, Northeastern Brazil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Landscape system mapping of the humid Baturité massif and its semi-arid piedmont (Northeastern Brazil): a multilayer integration of environmental parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourgeon Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Claudino Sales</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">I.A.G. Regional Conference on Geomorphology and IVth Brazilian Symposium on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Goiânia, Brazil. , 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082539v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphic correlations and post-break-up morphotectonic evolution of the conjugate margins of Northeastern Brazil and West Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laterite preservation and soil distribution in the Araripe-Campos Sales area, Northeastern Brazil: consequences of uplift, erosion and climatic change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Betard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Claudino Sales</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Gondwana Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Mendoza, Argentina</w:t>
+              <w:t xml:space="preserve">6th International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082541v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laterite preservation and soil distribution in the Araripe-Campos Sales area, Northeastern Brazil: consequences of uplift, erosion and climatic change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">GIS and morphostructural mapping: a contribution to the morphotectonic study of the Baturité massif, Northeastern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11492,206 +11531,301 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082535v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geomorphic correlations and post-break-up morphotectonic evolution of the conjugate margins of Northeastern Brazil and West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Claudino Sales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Betard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Gondwana Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Mendoza, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas des sites archéologiques menacés. Patrimoine à protéger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Cherche Midi, pp.175, 2023, 978-2-7491-7705-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landforms and Landscape Evolution of the Equatorial Margin of Northeast Brazil: An Overview.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11700,315 +11834,315 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 186 p., 2015, Earth System Sciences Series, 978-3-319-18203-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomorphologie dynamique et environnement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, 336 p., 2015, 9782200246235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au numéro thématique &amp;quot;Géomorphologie applicable : des processus naturels à la gestion des milieux et des risques (Actes des 14e Journées des Jeunes Géomorphologues).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bétard F. (coord.); Le Drezen Y. (coord.); Purdue L. (coord.). 20 (2), p.115-120, 2014, Revue " Géomorphologie : relief, processus, environnement"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes morphopédologiques et gestion de l'eau dans le nord-est du Brésil et le sud de l'Inde : une approche comparative et multi-échelles .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Bordeaux, p. 301-314., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12018,1749 +12152,1749 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le creusement des vallées et l’évolution du bassin de la Seine au Quaternaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Gély; Françoise Bergerat; Laurence Le Callonnec; Daniel Obert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géodiversité et patrimoines d’Île-de-France. Roches, paysages, biodiversité, ressources, constructions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association des Géologues du Bassin Parisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.140-148, 2024, Mémoire Hors-série 11, 978-2-9550042-2-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection de la nature abiotique et géoconservation en France. Evolutions du droit et des pratiques du XIXe siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rémi Luglia; Rémi Beau; Aline Treillard; Henri Jaffeux (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la réserve intégrale à la nature ordinaire.Les figures changeantes de la protection de la nature. XIXe – XXIe siècle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.217-230, 2023, Espace et Territoires, 9782753591981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomorphologie et paléoenvironnements de la vallée de l'Eure. Éléments contextuels et perspectives géoarchéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Piau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabienne Dugast. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORMATION ET GESTION DES TERRITOIRES DE LA PRÉHISTOIRE À NOS JOURS. Approches et perspectives exploratoires autour de la vallée de l’Eure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Mergoil, 2023, Archéologie du paysage 5, 978-2-35518-120-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouveau de la géomorphologie au sein de la géographie française face aux grands enjeux environnementaux du XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fragments de Géo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.27-41, 2022, 978-2-37924-246-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouveau de la géomorphologie au sein de la géographie française face aux enjeux environnementaux du XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fragments de géo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un inventaire cartographique des géoarchéosites en moyenne vallée de l'Eure : vers une valorisation du patrimoine géoarchéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Dugast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR CNRS 6266 IDEES, Université de Rouen Normandie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas collaboratif de la mégarégion parisienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48390/y09t-1239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire, évaluation et cartographie du géopatrimoine dans le Parc Naturel Régional de la Haute Vallée de Chevreuse (Île-de-France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR CNRS 6266 IDEES, Université de Rouen Normandie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas collaboratif de la mégarégion parisienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48390/yjbm-q532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser les patrimoines géomorphologiques dans les Géoparcs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martine Ambert et Nathalie Cayla, Commission du Patrimoine Géomorphologique du CNFG. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide pratique de valorisation des géomorphosites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Université Savoie Mont Blanc, pp.54-70, 2020, 978-2-37741-046-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité des formes de mise en valeur des géopatrimoines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide pratique de valorisation des géomorphosites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Savoie Mont-Blanc, pp.111-120, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment Dynamics and Channel Adjustments Following Torrential Floods in an Upper Alpine Valley (Guil River, Southern French Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology for Society and Territory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, p. 313-317, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meso-Cenozoic paleotopographies and paleolandscapes in the Deseado Massif (Santa Cruz province, Argentina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Rabassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gondwana Landscapes in southern South America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, p.477-501, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Seine River from Île-de-France to Normandy: geomorphological and cultural landscapes of a large meandering valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Giusti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscapes and Landforms of France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, p.17-28, 2014, World Geomorphological Landscapes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch.1 : Reliefs et géodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Giusti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mercier D. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, p.3-17, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrières et mines : menace ou opportunité pour la géodiversité ? Une perspective à partir d'exemples dans le Grand Ouest français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque "Géopatrimoine, un lustre d'inventaire en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mémoire Hors Série n°13, p.161-166, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch.2 : Plaines, plateaux et moyennes montagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Giusti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mercier D. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, p.19-36, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes agroforestiers et gestion durable des ressources en moyenne montagne tropicale : originalité du massif de Baturité au sein du Sertão brésilien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charlery de la Masselière B. (dir.); Thibaud B. (dir.); Duvat-Magnan V. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques rurales dans les pays du Sud. L'enjeu territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Mirail, p. 317-327, 2013, Coll. Ruralités Nord-Sud</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolução morfoestrutural e morfopedólogica do maciço de Baturité e de seu piemont : do Cretáceo ao Presente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Serra de Baturité : Uma Visão Integrada das Questões Ambientais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fortaleza, Expressão Gráfica e Editora, p. 35-59., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13770,277 +13904,277 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire de biogéographie végétale. Nouvelle édition encyclopédique et critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 962 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U.S. National Parks. Pioneering steps in the management of natural resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, p.377-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroforêts du Brésil : cultiver la mata pour la sauver .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte postale du bout du monde (Ushuaia) .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14050,593 +14184,593 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallée de l’Eure : une rivière, des territoires (Projet collectif de recherche). Rapport intermédiaire 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Dugast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Orient &amp; Méditerranée. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04490968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR Vallée de l'Eure : une rivière, des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Dugast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Piau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Région Normandie. 2023, pp.117-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04494484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallée de l'Eure. Une rivière, des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Dugast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Piau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Région Normandie. 2021, pp.127-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03469639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallée de l'Eure : une rivière, des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Dugast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 8167 Orient &amp; Méditerranée (CNRS / Sorbonne Université); UMR 8586 PRODIG (CNRS / Université de Paris),Institut OPUS (Observatoire des Patrimoines de Sorbonne Université). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02873913v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géographie et l'histoire du lycée à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Emmanuelle Demartini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Paris Denis Diderot - Paris 7. 2017, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de définition et de formalisation du projet de développement et de valorisation pédagogique et touristique du patrimoine géologique, PNR des Causses du Quercy (Lot)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14649,73 +14783,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Parc Naturel Régional des Causses du Quercy. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion de la RNR du site géologique de Vigny-Longuesse (2013-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14728,65 +14862,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Conseil Général du Val d'Oise, Région Île-de-France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId317"/>
+      <w:footerReference w:type="default" r:id="rId323"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14933,51 +15067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05575228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Gakou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Souhil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-026-02330-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485684v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottone Scammacca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44458-025-00017-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442190v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251396090" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468211v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Vandecapelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ax4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348387v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Biancat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-023-00910-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314366v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Piau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dugast" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgeop.2023.05.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995676v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sellier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7061" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191937v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Aertgeerts" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Heuret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Fermet-Quinet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-022-00716-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/jgeomorphology/2022/0752" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911647v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4944" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peulvast" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13412" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6W0V578C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149220v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-019-01168-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845485v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carlier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carlier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gance" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Provost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11994" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SBGB7QG5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719191v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620059v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Oliveira Magalh&#227;es Alexsandra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idalecio de Freitas Francisco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005956v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.717.0523" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399922v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484623v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Matos-Machado" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois B&#233;tard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14791" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubson Pinheiro Maia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Hil&#225;rio R&#234;go Bezerra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20502/rbg.v17i2.801" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081822v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.10.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MFLQ21B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230263v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16115" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081835v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081829v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment C. Piel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081825v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-013-0078-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082473v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gerbaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081831v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827598v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847655v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Peulvast" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de O. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2011.8201" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477780v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandra De Oliveira Magalh&#227;es" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.8800" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WCM4FRP3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677384v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082477v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082433v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.02.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21XM851N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082439v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourgeon G&#233;rard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7626" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082447v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.05.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3NCKJSD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082449v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lageat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7540" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082465v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Claudino Sales" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2008.2617" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082452v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2007.11.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4WGT95M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676347v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.1479" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082481v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082467v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082459v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Hilario Bezerra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.19.51-71" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632012v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2337" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024492v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gall&#233;py" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705908v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821428v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023603v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03183618v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444397v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Tellier-Heitz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563018v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484244v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fasseta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811363v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858253v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carvalho-Neta, M.L" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;rrea A.C.B." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858306v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858267v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858259v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud&#8209;fassetta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858272v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628151v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645006v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Berg&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529265v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628176v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467409v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poiraud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Kuhnel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232250v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231735v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Dujarric" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231708v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231549v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquemot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359417v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232293v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082551v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082549v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082492v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082502v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082552v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vargas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919855v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845993v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082489v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandra de Oliveira Magalh&#227;es" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082520v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idal&#233;cio Freitas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082512v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082530v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082525v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourgeon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082533v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082540v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371229v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baillet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371205v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629000v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628988v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fichet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023631v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951213v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Demartini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645010v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373208v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Frison-Bruno" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373349v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Roulleau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232172v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489723v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232212v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouccara" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sourdot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232158v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082509v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giusti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082497v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082504v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919864v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880629v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guillet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082513v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082532v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082539v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082541v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082535v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257386v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourdin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231446v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231439v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231084v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Drezen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844404v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgeon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05101560v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peren-revues.fr/annales-sgn/2586" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348624v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayla" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023668v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799425v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794610v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626798v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/y09t-1239" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626794v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/yjbm-q532" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345854v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520051v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207944v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081842v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rabassa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Aguilera" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081845v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081852v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081841v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082429v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081846v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835703v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231459v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231493v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849464v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847701v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04490968v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494484v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469639v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873913v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chaumet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951201v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082545v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082546v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05575228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Gakou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Souhil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-026-02330-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485684v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottone Scammacca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44458-025-00017-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442190v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251396090" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468211v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Vandecapelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ax4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348387v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Biancat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-023-00910-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314366v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Piau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dugast" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgeop.2023.05.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/jgeomorphology/2022/0752" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sellier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7061" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191937v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Aertgeerts" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Heuret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Fermet-Quinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-022-00716-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893624v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4944" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peulvast" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13412" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6W0V578C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149220v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-019-01168-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845485v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carlier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carlier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gance" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Provost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11994" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SBGB7QG5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005956v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.717.0523" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719191v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Oliveira Magalh&#227;es Alexsandra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idalecio de Freitas Francisco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359489v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubson Pinheiro Maia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Hil&#225;rio R&#234;go Bezerra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20502/rbg.v17i2.801" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247491v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231370v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Matos-Machado" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois B&#233;tard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14791" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230263v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16115" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081822v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.10.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MFLQ21B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081835v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081829v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment C. Piel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081825v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-013-0078-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081831v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082473v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gerbaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827598v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847655v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Peulvast" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de O. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2011.8201" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477780v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandra De Oliveira Magalh&#227;es" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.8800" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WCM4FRP3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677384v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082477v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082433v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.02.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21XM851N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082439v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourgeon G&#233;rard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7626" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082447v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.05.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3NCKJSD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082449v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lageat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7540" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082465v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Claudino Sales" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2008.2617" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082452v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2007.11.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4WGT95M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676347v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.1479" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082481v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082467v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082459v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Hilario Bezerra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.19.51-71" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632012v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2337" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705908v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024492v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gall&#233;py" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821428v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023603v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563018v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03183618v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444397v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Tellier-Heitz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484244v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fasseta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811363v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858253v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carvalho-Neta, M.L" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;rrea A.C.B." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858306v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858267v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858272v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858259v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud&#8209;fassetta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628176v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628151v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645006v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Berg&#232;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529265v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467409v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poiraud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Kuhnel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232250v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231735v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Dujarric" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231708v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231549v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquemot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359417v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232293v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082492v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082551v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082549v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082502v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082552v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vargas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919855v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845993v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082489v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandra de Oliveira Magalh&#227;es" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082512v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082520v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idal&#233;cio Freitas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082525v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourgeon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082530v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082533v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082540v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622175v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Souloumiac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Finco" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-13251" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371229v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baillet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371205v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629000v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628988v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fichet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023631v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951213v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Demartini" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645010v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373208v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Frison-Bruno" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373349v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Roulleau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232158v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232172v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489723v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232212v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouccara" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sourdot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082504v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082509v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giusti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082497v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919864v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880629v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guillet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082513v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082532v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082535v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082539v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082541v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257386v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourdin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231446v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231439v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231084v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Drezen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844404v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgeon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05101560v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peren-revues.fr/annales-sgn/2586" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348624v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubron" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayla" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023668v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799425v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794610v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626798v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/y09t-1239" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626794v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/yjbm-q532" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345854v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520051v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207944v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081842v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rabassa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Aguilera" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081845v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081852v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081841v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082429v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081846v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835703v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231459v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231493v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849464v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847701v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04490968v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494484v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469639v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873913v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chaumet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951201v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082545v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082546v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>