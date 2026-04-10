--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1146,377 +1146,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The functional microbiome of grapevine throughout plant evolutionary history and lifetime</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didac Barroso-Bergadà</w:t>
+                <w:t xml:space="preserve">En ordre de marche contre le mildiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bohan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colette Goinère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Vigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 358, pp.28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858395v1</w:t>
+                <w:t xml:space="preserve">hal-03926549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En ordre de marche contre le mildiou</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The characterization of pathotypes in grapevine downy mildew provides insights into the breakdown of Rpv3, Rpv10 and Rpv12 factors in grapevines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Paineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle D. Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Colette Goinère</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Vigne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 112 (11), pp.2329-2340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-11-21-0458-R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926549v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The characterization of pathotypes in grapevine downy mildew provides insights into the breakdown of Rpv3, Rpv10 and Rpv12 factors in grapevines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle D. Mazet</w:t>
+                <w:t xml:space="preserve">The functional microbiome of grapevine throughout plant evolutionary history and lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didac Barroso-Bergadà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 112 (11), pp.2329-2340. </w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Advances in Ecological Research, 67, pp.27-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-11-21-0458-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2022.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03831436v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LAMP for in-field quantitative assessments of airborne grapevine downy mildew inoculum</w:t>
               </w:r>
@@ -2611,425 +2611,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure of Italian population of the grapevine downy mildew agent, Plasmopara viticola</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of the First Oomycete Mating-type Locus Sequence in the Grapevine Downy Mildew Pathogen, Plasmopara viticola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuliana Maddalena</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Delmotte</w:t>
+                <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piero Attilio Bianco</w:t>
+                <w:t xml:space="preserve">Isabelle Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriella de Lorenzis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Christine Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aab.12567⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.3897-3907.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.07.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174400v1</w:t>
+                <w:t xml:space="preserve">hal-02917054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic structure of Italian population of the grapevine downy mildew agent, Plasmopara viticola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliana Maddalena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Attilio Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella de Lorenzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Laura Toffolatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
+              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176 (3), pp.257-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aab.12567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917617v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the First Oomycete Mating-type Locus Sequence in the Grapevine Downy Mildew Pathogen, Plasmopara viticola</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Piron</w:t>
+                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nabity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arinder Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30, pp.3897-3907.e4. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.07.057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917054v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-quality grapevine downy mildew genome assembly reveals rapidly evolving and lineage-specific putative host adaptation genes</w:t>
               </w:r>
@@ -3067,51 +3067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (3), pp.954-969. </w:t>
@@ -3849,51 +3849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5532,51 +5532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The reliability of leaf bioassays for predicting disease resistance on fruit: a case study on grapevine resistance to downy and powdery mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10968,230 +10968,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A key to sustainable management of the grapevine downy mildew pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. GiESCO 2025 - 23. Group of International Experts of vitivinicultural Systems for CoOperation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th Congress of the Mediterranean Phytopathological Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mediterranean Phytopathological Union, Jul 2025, Bari, Italy. pp.301-457, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36253/phyto-16678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303323v1</w:t>
+                <w:t xml:space="preserve">hal-05304538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A key to sustainable management of the grapevine downy mildew pathogen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine C Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Congress of the Mediterranean Phytopathological Union</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23. GiESCO 2025 - 23. Group of International Experts of vitivinicultural Systems for CoOperation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304538v1</w:t>
+                <w:t xml:space="preserve">hal-05303323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Plagues of the Vine: How 19th-Century Scientists and Winegrowers Joined Forces to Save Wine</w:t>
               </w:r>
@@ -12022,51 +12022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Chargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12348,277 +12348,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards microbiota-based disease management: analysis of grapevine microbiota in plots with contrasted levels of downy mildew infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche de bioindicateurs microbiens de la santé et de la résilience de l'écosystème viticole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jessica Vallance</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd GiESCO (Group of international Experts for Cooperation on Vitivinicultural Systems) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Ithaca, New York, United States</w:t>
+              <w:t xml:space="preserve">Le microbiote : Du sol et des plantes vers les intestins – Regards croisés entreprise/recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vegepolys Valley, Carnot Plant2Pro®, Qualiment® et France Futur Elevage, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180612v2</w:t>
+                <w:t xml:space="preserve">hal-05300264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de bioindicateurs microbiens de la santé et de la résilience de l'écosystème viticole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards microbiota-based disease management: analysis of grapevine microbiota in plots with contrasted levels of downy mildew infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mercier</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le microbiote : Du sol et des plantes vers les intestins – Regards croisés entreprise/recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vegepolys Valley, Carnot Plant2Pro®, Qualiment® et France Futur Elevage, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">22nd GiESCO (Group of international Experts for Cooperation on Vitivinicultural Systems) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Ithaca, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300264v1</w:t>
+                <w:t xml:space="preserve">hal-04180612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
               </w:r>
@@ -12867,51 +12867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossing Plasmopara viticola strains in controlled conditions to uncover the genomic bases of downy mildew resistance breakdown in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dvorak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13230,51 +13230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13351,51 +13351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Paineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13852,51 +13852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19983,51 +19983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dvorak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20101,51 +20101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Miclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dvorak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20887,51 +20887,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B75C8B9B"/>
+    <w:nsid w:val="75A1C849"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21118,51 +21118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoisdelmotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7138-8239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161245226" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353058v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Courchinoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Mazet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rodriguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01667-25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D Mazet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couture" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae259" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C. Cambon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00691-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Minio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19861" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059014v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-11-22-0138-A" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhameed Elameen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delmotte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8101084" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059021v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Francioni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pbiomes-06-22-0037-a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Goin&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831436v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-11-21-0458-R" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Douillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Beslay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15762" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demeaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231710012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Fougerousse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bordes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carisse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Der Heyden" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tremblay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;bert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-20-1164-RE" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184119v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labb&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deli&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.03.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461843v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudracco-Arnas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.51" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533988v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Stef" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958737v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Julliard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174400v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Maddalena" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Attilio Bianco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella de Lorenzis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Laura Toffolatti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12567" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917054v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mazet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.07.057" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628726v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz048" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619006v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885315v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Guimier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazet I." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/8bbz-t493" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607424v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E. L. Delmas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Demeaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620297v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605274v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533924v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01916" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640035v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre Artigues" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12469" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633839v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jolivet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart Cervera" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12368" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286528v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2530-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637044v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00987-16" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637244v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Araya" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Rosales" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mendez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637274v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.10.012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5F4MVXF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637807v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rouxel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Baudoin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Carisse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-08-13-0225-R" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632510v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joseph Schneider" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanns-Heinz Kassemeyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Kozma" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.10.017" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DSM6VD4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328952v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labbe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12293" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SNLZ8LH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000430v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2012.09.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646761v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Comont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Lehman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Schilder" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643623v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Rex Consortium (resistance To Xenobiotics)" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770474v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fonteix" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAOM.2013.051325" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646236v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02667.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650268v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilise Nogueira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Machefer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dezette" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01255-12" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964184v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia S. Ahmed" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2012.06.012" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RDZRQD3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649560v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Giresse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard-Cervera" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Latorse" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.05782-11" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964374v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachaat N. Sakr" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Ducher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity F. Vear" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne J. Tourvieille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Walser" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665184v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richard-Cervera" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0434.2009.01619.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/061269099B61A0C68040C965B4931DB9BC4E1ADF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662300v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Peressotti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bellin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Gaspero" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-147" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219017v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00124.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662863v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larignon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-010-9611-3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F321F4F97C7AE10543D999C7042F5231BF7CBC25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659394v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chauvin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Caron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02298.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z95JR6X8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664480v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillieul" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654460v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658522v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera Richard-Cervera" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-008-9343-9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661621v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papura" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.05.009" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7XHNLSK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657341v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658743v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Willocquet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01200-08" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964382v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. M'Baya" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.02.012" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T25L1JNT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657514v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Olaya" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeneylyne F. Colcol" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Sierotzki" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHP-2008-0211-02-RS" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964293v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera Richard Cervera" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2007.01887.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5JH9C13G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667420v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Rey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sdz3-1233" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656910v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001275" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667556v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Enjalbert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Fournier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2007.05.003" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662035v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jen Chen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Douence" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Greif" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00507-07" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659121v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Chen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.01240.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/327A2F9B3326FC98AC0C1D8D70F8C1BB61A4312B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669070v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaber" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Silva" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moya" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-56" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677829v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wernegreen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buness" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2005.04.003" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675684v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02358.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L54WM9K4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678568v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Coarer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serrano" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Gessler" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681153v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland C. H. J. van Ham" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Moya" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.1358104" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676875v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sabater-Munoz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier Leterme" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Latorre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sunnucks" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1554/02-557" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680291v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa J. Crease" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1095-8312.2003.00175.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683358v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2002.01478.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0607CA29E35D8EAF3E59751F1DEA8F1F1763AB0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681394v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leterme" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2000.00002.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P207FB04-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683360v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2001.1778" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290797v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310577v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paige Breen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Andrianasolonirina" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/giesco2025" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303366v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290878v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300289v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306192v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304637v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069786v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290767v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303323v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304538v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/phyto-16678" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304641v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296406v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732866v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297879v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brevot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300156v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296438v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296422v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298248v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chargy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Dufour" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298234v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304650v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180612v2" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300264v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296473v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297877v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305900v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20225002002" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869054v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230558v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebats" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852313v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourg" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20225002008" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852318v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20225002004" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305875v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douillet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beslay" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raynal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20225001001" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553180v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553078v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733507v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788763v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733815v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J. Schneider" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787146v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Djidjou Demasse" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducrot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Burie" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605254v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cuisset" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vincent" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ley" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741724v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607049v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741709v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795471v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delmas" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752601v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe E. L. Delmas" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jolivet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752604v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208725v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208647v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208646v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forneck" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Powell" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808529v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806011v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Louvet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestre" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shilder" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809776v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755112v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757259v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755307v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beffa" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964363v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Richard-Cervera" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752855v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Louvet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755585v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819924v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kiss" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752684v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forget" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755519v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753193v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756404v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824734v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821032v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758530v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758013v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nemorin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wei-Jen" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751756v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05275216v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208184v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marolleau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180613v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931589v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427182v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zaffaroni" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733828v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737060v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Petitgenet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881341v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schneider" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.82" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645820v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3s73-mm03" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263701v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206064v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807800v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254951.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824035v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/181603.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084268v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732007v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620628v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audeguin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624596v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809068v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Forneck" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Powell" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304631v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pecrix" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304629v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ram&#237;rez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827822v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169796v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228847v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delos" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825345v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165308v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoisdelmotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7138-8239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161245226" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353058v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Courchinoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Mazet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rodriguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01667-25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D Mazet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couture" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae259" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C. Cambon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00691-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Minio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19861" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059014v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-11-22-0138-A" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhameed Elameen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delmotte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8101084" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059021v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Francioni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pbiomes-06-22-0037-a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926549v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Goin&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831436v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-11-21-0458-R" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Douillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Beslay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15762" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demeaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231710012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Fougerousse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bordes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carisse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Der Heyden" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tremblay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;bert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-20-1164-RE" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184119v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labb&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deli&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.03.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461843v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudracco-Arnas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.51" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533988v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Stef" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958737v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Julliard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917054v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mazet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.07.057" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174400v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Maddalena" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Attilio Bianco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella de Lorenzis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Laura Toffolatti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12567" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628726v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz048" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619006v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885315v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Guimier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazet I." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/8bbz-t493" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607424v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E. L. Delmas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Demeaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620297v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605274v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533924v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01916" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640035v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre Artigues" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12469" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633839v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jolivet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart Cervera" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12368" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286528v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2530-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637044v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00987-16" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637244v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Araya" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Rosales" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mendez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637274v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.10.012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5F4MVXF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637807v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rouxel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Baudoin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Carisse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-08-13-0225-R" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632510v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joseph Schneider" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanns-Heinz Kassemeyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Kozma" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.10.017" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DSM6VD4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328952v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labbe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12293" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SNLZ8LH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000430v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2012.09.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646761v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Comont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Lehman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Schilder" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643623v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Rex Consortium (resistance To Xenobiotics)" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770474v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fonteix" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAOM.2013.051325" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646236v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02667.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650268v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilise Nogueira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Machefer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dezette" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01255-12" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964184v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia S. Ahmed" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2012.06.012" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RDZRQD3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649560v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Giresse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard-Cervera" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Latorse" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.05782-11" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964374v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachaat N. Sakr" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Ducher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity F. Vear" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne J. Tourvieille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Walser" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665184v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richard-Cervera" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0434.2009.01619.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/061269099B61A0C68040C965B4931DB9BC4E1ADF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662300v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Peressotti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bellin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Gaspero" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-147" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219017v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00124.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662863v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larignon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-010-9611-3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F321F4F97C7AE10543D999C7042F5231BF7CBC25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659394v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chauvin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Caron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02298.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z95JR6X8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664480v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillieul" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654460v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658522v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera Richard-Cervera" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-008-9343-9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661621v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papura" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.05.009" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7XHNLSK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657341v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658743v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Willocquet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01200-08" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964382v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. M'Baya" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.02.012" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T25L1JNT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657514v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Olaya" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeneylyne F. Colcol" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Sierotzki" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHP-2008-0211-02-RS" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964293v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera Richard Cervera" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2007.01887.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5JH9C13G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667420v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Rey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sdz3-1233" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656910v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001275" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667556v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Enjalbert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Fournier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2007.05.003" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662035v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jen Chen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Douence" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Greif" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00507-07" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659121v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Chen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.01240.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/327A2F9B3326FC98AC0C1D8D70F8C1BB61A4312B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669070v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaber" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Silva" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moya" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-56" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677829v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wernegreen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buness" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2005.04.003" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675684v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02358.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L54WM9K4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678568v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Coarer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serrano" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Gessler" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681153v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland C. H. J. van Ham" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Moya" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.1358104" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676875v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sabater-Munoz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier Leterme" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Latorre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sunnucks" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1554/02-557" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680291v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa J. Crease" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1095-8312.2003.00175.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683358v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2002.01478.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0607CA29E35D8EAF3E59751F1DEA8F1F1763AB0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681394v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leterme" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2000.00002.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P207FB04-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683360v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2001.1778" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290797v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310577v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paige Breen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Andrianasolonirina" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/giesco2025" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303366v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290878v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300289v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306192v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304637v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069786v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290767v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304538v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/phyto-16678" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303323v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304641v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296406v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732866v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297879v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brevot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300156v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296438v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296422v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298248v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chargy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Dufour" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298234v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304650v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300264v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180612v2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296473v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297877v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305900v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20225002002" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869054v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230558v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebats" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852313v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourg" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20225002008" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852318v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20225002004" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305875v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douillet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beslay" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raynal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20225001001" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553180v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553078v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733507v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788763v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733815v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J. Schneider" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787146v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Djidjou Demasse" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducrot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Burie" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605254v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cuisset" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vincent" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ley" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741724v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607049v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741709v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795471v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delmas" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752601v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe E. L. Delmas" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jolivet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752604v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208725v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208647v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208646v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forneck" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Powell" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808529v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806011v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Louvet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestre" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shilder" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809776v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755112v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757259v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755307v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beffa" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964363v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Richard-Cervera" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752855v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Louvet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755585v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819924v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kiss" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752684v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forget" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755519v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753193v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756404v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824734v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821032v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758530v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758013v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nemorin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wei-Jen" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751756v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05275216v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208184v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marolleau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180613v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931589v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427182v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zaffaroni" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733828v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737060v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Petitgenet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881341v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schneider" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.82" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645820v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3s73-mm03" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263701v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206064v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807800v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254951.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824035v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/181603.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084268v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732007v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620628v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audeguin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624596v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809068v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Forneck" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Powell" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304631v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pecrix" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304629v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ram&#237;rez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827822v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169796v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228847v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delos" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825345v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165308v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>