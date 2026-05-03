--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -891,632 +891,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Genetic Structure and Pathogenic Race Composition at the Field Scale in the Sunflower Downy Mildew Pathogen, Plasmopara halstedii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">En ordre de marche contre le mildiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhameed Elameen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francois Delmotte</w:t>
+                <w:t xml:space="preserve">Colette Goinère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Vigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 358, pp.28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04056718v1</w:t>
+                <w:t xml:space="preserve">hal-03926549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal Metabarcoding Data for Two Grapevine Varieties (Regent and &amp;lt;i&amp;gt;Vitis vinifera&amp;lt;/i&amp;gt; ‘Cabernet-Sauvignon’) Inoculated with Powdery Mildew (&amp;lt;i&amp;gt;Erysiphe necator&amp;lt;/i&amp;gt;) Under Drought Conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The characterization of pathotypes in grapevine downy mildew provides insights into the breakdown of Rpv3, Rpv10 and Rpv12 factors in grapevines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Paineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle D. Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/pbiomes-06-22-0037-a⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 112 (11), pp.2329-2340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-11-21-0458-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04059021v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En ordre de marche contre le mildiou</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fungal Metabarcoding Data for Two Grapevine Varieties (Regent and &amp;lt;i&amp;gt;Vitis vinifera&amp;lt;/i&amp;gt; ‘Cabernet-Sauvignon’) Inoculated with Powdery Mildew (&amp;lt;i&amp;gt;Erysiphe necator&amp;lt;/i&amp;gt;) Under Drought Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Francioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Faivre d'Arcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Vigne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (4), pp.358 - 367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/pbiomes-06-22-0037-a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03926549v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The characterization of pathotypes in grapevine downy mildew provides insights into the breakdown of Rpv3, Rpv10 and Rpv12 factors in grapevines</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The functional microbiome of grapevine throughout plant evolutionary history and lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didac Barroso-Bergadà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-11-21-0458-R⟩</w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Advances in Ecological Research, 67, pp.27-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2022.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03831436v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The functional microbiome of grapevine throughout plant evolutionary history and lifetime</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didac Barroso-Bergadà</w:t>
+                <w:t xml:space="preserve">Spatial Genetic Structure and Pathogenic Race Composition at the Field Scale in the Sunflower Downy Mildew Pathogen, Plasmopara halstedii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhameed Elameen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tourvieille de Labrouhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bohan</w:t>
+                <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Candresse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Advances in Ecological Research, 67, pp.27-99. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2022.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof8101084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03858395v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LAMP for in-field quantitative assessments of airborne grapevine downy mildew inoculum</w:t>
               </w:r>
@@ -2611,425 +2611,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the First Oomycete Mating-type Locus Sequence in the Grapevine Downy Mildew Pathogen, Plasmopara viticola</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Piron</w:t>
+                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nabity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arinder Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.07.057⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917054v1</w:t>
+                <w:t xml:space="preserve">hal-02917617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure of Italian population of the grapevine downy mildew agent, Plasmopara viticola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliana Maddalena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Attilio Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella de Lorenzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Laura Toffolatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Applied Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 176 (3), pp.257-267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/aab.12567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arinder Arora</w:t>
+                <w:t xml:space="preserve">Identification of the First Oomycete Mating-type Locus Sequence in the Grapevine Downy Mildew Pathogen, Plasmopara viticola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.3897-3907.e4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.07.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917617v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-quality grapevine downy mildew genome assembly reveals rapidly evolving and lineage-specific putative host adaptation genes</w:t>
               </w:r>
@@ -3067,51 +3067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (3), pp.954-969. </w:t>
@@ -3385,230 +3385,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft selective sweeps in fungicide resistance adaptation: recurrent mutations without fitness costs in grapevine downy mildew</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éliminer les pesticides, le défi de la viticulture de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">U - Magazine de l’Université de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, U#8, pp.30-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607424v1</w:t>
+                <w:t xml:space="preserve">hal-02620297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éliminer les pesticides, le défi de la viticulture de demain</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soft selective sweeps in fungicide resistance adaptation: recurrent mutations without fitness costs in grapevine downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé E. L. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle D. Demeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">U - Magazine de l’Université de Bordeaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (2), pp.1936-1951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620297v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mildiou, cinq espèces identifiées aux Etats-Unis !</w:t>
               </w:r>
@@ -3804,295 +3804,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of expressed CRN and RXLR effectors from two &amp;lt;em&amp;gt;Plasmopara&amp;lt;/em&amp;gt; species causing grapevine and sunflower downy mildew</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation of a plant pathogen to partial host resistance: selection for greater aggressiveness in grapevine downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé E. L. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
+                <w:t xml:space="preserve">Jerome Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle D. Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Carrere</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t>
+                <w:t xml:space="preserve">Sylvie Richart Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.12469⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (5), pp.709-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640035v1</w:t>
+                <w:t xml:space="preserve">hal-02633839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of a plant pathogen to partial host resistance: selection for greater aggressiveness in grapevine downy mildew</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+                <w:t xml:space="preserve">Comparative analysis of expressed CRN and RXLR effectors from two &amp;lt;em&amp;gt;Plasmopara&amp;lt;/em&amp;gt; species causing grapevine and sunflower downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Jolivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle D. Mazet</w:t>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Richart Cervera</w:t>
+                <w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (5), pp.709-725. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (5), pp.767-781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.12368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633839v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De novo transcriptome assembly of the grapevine phylloxera allows identification of genes differentially expressed between leaf- and root-feeding forms</w:t>
               </w:r>
@@ -4454,77 +4454,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous quantification of sporangia and zoospores in a biotrophic oomycete with an automatic particle analyzer: Disentangling dispersal and infection potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé E. L. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle D. Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5150,286 +5150,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic and experimental evidence for host-specialized cryptic species in a biotrophic oomycete</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion des résistances. L’importance des modalités de déploiement des substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaelle Comont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annemiek Schilder</w:t>
+                <w:t xml:space="preserve">. Rex Consortium (resistance To Xenobiotics)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis D. Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 669, pp.10-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646761v1</w:t>
+                <w:t xml:space="preserve">hal-02643623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des résistances. L’importance des modalités de déploiement des substances</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
+                <w:t xml:space="preserve">Phylogenetic and experimental evidence for host-specialized cryptic species in a biotrophic oomycete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Comont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian L. Lehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemiek Schilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 197 (1), pp.251-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643623v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex data structures in product design: a sequential approach to elicit customer perceptions</w:t>
               </w:r>
@@ -5532,51 +5532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The reliability of leaf bioassays for predicting disease resistance on fruit: a case study on grapevine resistance to downy and powdery mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5800,51 +5800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging virulence arising from hybridisation facilitated by multiple introductions of the sunflower downy mildew pathogen Plasmopara halstedii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia S. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6559,51 +6559,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFLP markers reveal two genetic groups in the French population of the grapevine fungal pathogen Phaeomoniella chlamydospora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Comont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7298,545 +7298,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte MILDIOU : des souches européennes proches génétiquement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QoI resistance of Plasmopara viticola and Erysiphe necator in the mid-Atlantic United States.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto Olaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeneylyne F. Colcol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Sierotzki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viti</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant health progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Février, pp.0211-02. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHP-2008-0211-02-RS⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657341v1</w:t>
+                <w:t xml:space="preserve">hal-02657514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure and aggressiveness of Erysiphe necator populations during grapevine powdery mildew epidemics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single nucleotide polymorphisms reveal multiple introductions into France of Plasmopara halstedii, the plant pathogen causing sunflower downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Giresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Richart-Cervera Richard-Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica J. M'Baya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicity F. Vear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01200-08⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (5), pp.534-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2008.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658743v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single nucleotide polymorphisms reveal multiple introductions into France of Plasmopara halstedii, the plant pathogen causing sunflower downy mildew</w:t>
+                <w:t xml:space="preserve">Découverte MILDIOU : des souches européennes proches génétiquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 343, pp.15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964382v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoI resistance of Plasmopara viticola and Erysiphe necator in the mid-Atlantic United States.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilberto Olaya</w:t>
+                <w:t xml:space="preserve">Genetic structure and aggressiveness of Erysiphe necator populations during grapevine powdery mildew epidemics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cartolaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeneylyne F. Colcol</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helge Sierotzki</w:t>
+                <w:t xml:space="preserve">Laetitia Willocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant health progress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Février, pp.0211-02. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (20), pp.6327-6332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHP-2008-0211-02-RS⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01200-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657514v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twelve polymorphic expressed sequence tags-derived markers for Plasmopara halstedii, the causal agent of sunflower downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Giresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Richart-Cervera Richard Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7902,295 +7902,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarches innovantes pour une protection durable du vignoble</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lecomte</w:t>
+                <w:t xml:space="preserve">Structure of the scientific community modelling the evolution of resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis D. Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/sdz3-1233⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (12), pp.e1275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0001275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667420v1</w:t>
+                <w:t xml:space="preserve">hal-02656910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the scientific community modelling the evolution of resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Reboud</w:t>
+                <w:t xml:space="preserve">Démarches innovantes pour une protection durable du vignoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis D. Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice P. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2 (12), pp.e1275. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.75-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0001275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/sdz3-1233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656910v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of microsatellite isolation in fungi</w:t>
               </w:r>
@@ -9933,302 +9933,194 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining microbiota data to identify antagonists of grapevine downy mildew.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Histoire des maladies de la vigne et de leur impact sur la filière viticole, ses normes et ses pratiques : regards croisés d'un biologiste et d'un historien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3GP3 2025 - Webinaire “Microbiome &amp; Santé des Plantes”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Online, France</w:t>
+              <w:t xml:space="preserve">12ème Colloque de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Vendanges du Savoir, May 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290797v1</w:t>
+                <w:t xml:space="preserve">hal-05304637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical and agronomical drivers of the spatio-temporal distribution of Plasmopara viticola oospores in vineyard soils</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles perspectives de recherche pour lutter contre le mildiou de la vigne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23th Giesco congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférences Vignoble et Qualités - Mildiou : Quels outils pour lutter e0icacement dès 2025 ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025 mercredi 19 mars, Mar 2025, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310577v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10237,123 +10129,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque INRAE Genomics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révéler les consortiums microbiens qui interfèrent avec le mildiou de la vigne grâce à l'épidémiologie du microbiome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10412,87 +10304,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e rencontres Plantes-Bactéries 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10500,275 +10392,383 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Martin</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Congrès national de la SFM : Microbes dans un monde de transition (MICROBES 2025)</w:t>
+              <w:t xml:space="preserve">20e Congrès national de la SFM : Microbes dans un monde de transition (MICROBES 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles perspectives de recherche pour lutter contre le mildiou de la vigne ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mining microbiota data to identify antagonists of grapevine downy mildew.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine C. Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences Vignoble et Qualités - Mildiou : Quels outils pour lutter e0icacement dès 2025 ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025 mercredi 19 mars, Mar 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">E3GP3 2025 - Webinaire “Microbiome &amp; Santé des Plantes”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306192v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire des maladies de la vigne et de leur impact sur la filière viticole, ses normes et ses pratiques : regards croisés d'un biologiste et d'un historien</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biophysical and agronomical drivers of the spatio-temporal distribution of Plasmopara viticola oospores in vineyard soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paige Breen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Poeydebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle D Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Andrianasolonirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque de la Société Française de Phytopathologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23th Giesco congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Geisenheim, Jul 2025, Geisenheim, Germany. https://ives-openscience.eu/55997/, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58233/giesco2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304637v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des recherches sur le microbiote aux futures stratégies de biocontrôle - Résultats du projet VITAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10776,110 +10776,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Chaire ASVV &amp; INNO’VIN – « Vins &amp; Environnement » #8 | Le biocontrôle est-il opérant ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Villenave d'Ornon, France</w:t>
+              <w:t xml:space="preserve">8ème Séminaire Vin et Environnement: "Le biocontrôle est-il opérant ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire ASVV &amp; INNO’VIN, Apr 2025, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069786v1</w:t>
+                <w:t xml:space="preserve">hal-05069786v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards pesticide-free viticulture: analysing the microbiota of grapevines and vineyard soils to develop microbial biocontrol of downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10888,201 +10888,201 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IW 2025 - International scientific workshop French Priority Research Programme 'Growing and Protecting crops Differently'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A key to sustainable management of the grapevine downy mildew pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Congress of the Mediterranean Phytopathological Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mediterranean Phytopathological Union, Jul 2025, Bari, Italy. pp.301-457, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36253/phyto-16678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11091,1425 +11091,1425 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine C Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. GiESCO 2025 - 23. Group of International Experts of vitivinicultural Systems for CoOperation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Plagues of the Vine: How 19th-Century Scientists and Winegrowers Joined Forces to Save Wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences du Clos Vougeot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire UNESCO Internationale "Culture et Traditions Vitivinicoles" de l'Université de Bourgogne, Oct 2025, Vougeot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation des données du microbiote pour identifier les antagonistes du mildiou de la vigne (Plasmopara viticola)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi as biomarkers of vineyard yield in Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jessica Vallance</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre à destination des équipes techniques des crus du Médoc et de Sauterne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inno'vin; Conseil des Grands Crus Classés en 1855, Mar 2024, Saint-Julien-Beychevelle, France</w:t>
+              <w:t xml:space="preserve">Centenary of the OIV - 45th world congress of vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OIV, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296406v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide-Free viticulture: towards agroecological wine-producing socioecosystems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Vacher</w:t>
+                <w:t xml:space="preserve">Exploitation des données du microbiote pour identifier les antagonistes du mildiou de la vigne (Plasmopara viticola)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Labarthe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pere Mestre</w:t>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Rencontre à destination des équipes techniques des crus du Médoc et de Sauterne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inno'vin; Conseil des Grands Crus Classés en 1855, Mar 2024, Saint-Julien-Beychevelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732866v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi as biomarkers of vineyard yield in Champagne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paola Fournier</w:t>
+                <w:t xml:space="preserve">Pesticide-Free viticulture: towards agroecological wine-producing socioecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Brevot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+                <w:t xml:space="preserve">Hervé Hannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centenary of the OIV - 45th world congress of vine and wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OIV, Oct 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05297879v1</w:t>
+                <w:t xml:space="preserve">hal-04732866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial bioindicators of vineyard resilience in Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jean Chevaugeon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jean-Chevaugeon (JJC) - Rencontres de Phytopathologie - Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t>
+              <w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296438v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain</w:t>
+              <w:t xml:space="preserve">Journées Jean-Chevaugeon (JJC) - Rencontres de Phytopathologie - Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296422v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer le microbiote de la vigne pour réduire l’utilisation des pesticides - Synthèse des résultats du WP1 du projet VITAE et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Chargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale du projet VITAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PPR "Cultiver et Protéger Autrement", Mar 2024, Cognac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial bioindicators of agronomic variables of interest in grapevine</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome-wide association studies identify the oomycete mating-type locus sequence and avirulence candidate genes in grapevine downy mildew (Plasmopara viticola)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Paineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Minio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MH Knowledge Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Moët Hennessy, Apr 2023, Epernay, France</w:t>
+              <w:t xml:space="preserve">Oomycete Molecular Genetics Network Meeting (OMGN) And 7th International Oomycetes Workshop (IOW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Plant Pathology, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298234v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association studies identify the oomycete mating-type locus sequence and avirulence candidate genes in grapevine downy mildew (Plasmopara viticola)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial bioindicators of agronomic variables of interest in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oomycete Molecular Genetics Network Meeting (OMGN) And 7th International Oomycetes Workshop (IOW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Plant Pathology, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">MH Knowledge Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Moët Hennessy, Apr 2023, Epernay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304650v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de bioindicateurs microbiens de la santé et de la résilience de l'écosystème viticole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le microbiote : Du sol et des plantes vers les intestins – Regards croisés entreprise/recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vegepolys Valley, Carnot Plant2Pro®, Qualiment® et France Futur Elevage, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards microbiota-based disease management: analysis of grapevine microbiota in plots with contrasted levels of downy mildew infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12518,123 +12518,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd GiESCO (Group of international Experts for Cooperation on Vitivinicultural Systems) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Ithaca, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12643,759 +12643,759 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de bioindicateurs microbiens de la résilience de la vigne en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AdeBiotech, Think Tank One Health, Jun 2023, Romainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing Plasmopara viticola strains in controlled conditions to uncover the genomic bases of downy mildew resistance breakdown in grapevine</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to cultivate grape without pesticide, the VITAE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Grapevine Downy and Powdery Mildews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MUSE Montpellier Université d'Excellence; Université de Montpellier (UM); INRAE - Institut national de recherche pour l'agriculture, l'alimentation et l'environnement; L'Institut Agro Montpellier, Oct 2022, Montpellier, France. pp.16-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bioconf/20225002002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05305900v1</w:t>
+                <w:t xml:space="preserve">hal-03869054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to cultivate grape without pesticide, the VITAE project</w:t>
+                <w:t xml:space="preserve">Rompre le cycle sexué du mildiou pour limiter les épidémies : vers des méthodes préventives basées sur la prophylaxie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Poeydebats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Courchinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MUSE Montpellier Université d'Excellence; Université de Montpellier (UM); INRAE - Institut national de recherche pour l'agriculture, l'alimentation et l'environnement; L'Institut Agro Montpellier, Oct 2022, Montpellier, France. pp.16-16</w:t>
+              <w:t xml:space="preserve">Rencontre Chercheurs - Professionnels : Sortir des pesticides en viticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPR Cultiver et Protéger Autrement, Mar 2022, Bordeaux, Beaune et Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869054v1</w:t>
+                <w:t xml:space="preserve">hal-04230558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rompre le cycle sexué du mildiou pour limiter les épidémies : vers des méthodes préventives basées sur la prophylaxie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Four years of monitoring of disease-resistant grapevine varieties in French vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Miclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eva Courchinoux</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Chercheurs - Professionnels : Sortir des pesticides en viticulture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9. International Workshop on Grapevine Downy and Powdery Mildews (GDPM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Cremona, Italy. pp.02008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20225002008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230558v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four years of monitoring of disease-resistant grapevine varieties in French vineyards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Miclot</w:t>
+                <w:t xml:space="preserve">Crossing Plasmopara viticola strains in controlled conditions to uncover the genomic bases of downy mildew resistance breakdown in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dvorak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Workshop on Grapevine Downy and Powdery Mildews (GDPM 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Workshop on Grapevine Downy and Powdery Mildews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Cremona, Italy. pp.02002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20225002002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bioconf/20225002008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03852313v1</w:t>
+                <w:t xml:space="preserve">hal-05305900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the genetic architecture of Plamopara viticola traits of interest by genome-wide association studies: case study of mating-type locus and effectors genes involved in the breakdown of grapevine Rpv3 resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Paineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13404,217 +13404,217 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9.International Workshop on Grapevine Downy and Powdery Mildews (GDPM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Cremona, Italy. pp.02004, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20225002004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-field LAMP quantification of Plasmopara viticola airborne inoculum to improve the forecast of epidemic risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Workshop on Grapevine Downy and Powdery Mildews - GDPM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vittorio Rossi, Jul 2022, Cremona, Italy. pp.01001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/bioconf/20225001001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Many different recipes but one flavor: A universal nested structure of quantitative interactions between plant genotypes and their parasites, including viruses</w:t>
+                <w:t xml:space="preserve">Une structure emboîtée universelle pour les interactions quantitatives entre les plantes et leurs parasites ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Audergon</w:t>
@@ -13649,97 +13649,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; CIRAD, Sep 2021, Aussois, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du réseau E3GP3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553180v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une structure emboîtée universelle pour les interactions quantitatives entre les plantes et leurs parasites ?</w:t>
+                <w:t xml:space="preserve">Many different recipes but one flavor: A universal nested structure of quantitative interactions between plant genotypes and their parasites, including viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Audergon</w:t>
@@ -13774,129 +13774,129 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du réseau E3GP3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; CIRAD, Sep 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553078v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of downy mildew to grapevine partial resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13915,73 +13915,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Grape Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistances des plantes aux agents pathogènes: de quoi parle-t-on ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14010,73 +14010,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Ecologie numérique, modélisation en Santé Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSCAR, a national observatory to support the deployment of new grapevine disease resistant varieties in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14098,150 +14098,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Demeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe J. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 306 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion durable des résistances de la vigne au mildiou : la modélisation mathématique à la rescousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramsès Djidjou Demasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14256,212 +14256,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journée technique du CIVB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil Interprofessionnel des Vins de Bordeaux (CIVB). FRA., Feb 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cépages résistants : Comment les intégrer dans les systèmes de culture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National DEPHY Viticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will grapevine pathogens adapt to climate warming? Temperature reaction norms of life-history traits in grapevine downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé E. L. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14476,238 +14476,238 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Apr 2016, Bordeaux, France. 152 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PANORAMIX : concePtion et vAlorisatioN de systèmes viticOles duRAble coMbinant varIétés résistantes auX maladies et méthodes de protection complémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hochereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du métaprogramme INRA Gestion durable de la santé des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, NA, France. 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A key to sustainable management of grapevine resistance to downy and powdery mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final International Symposium in Innovation Vineyard (InnoVine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Toulouse, France. 63 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of a biotrophic plant pathogen to partial host resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14735,315 +14735,315 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID - Réunion du groupe Champignons-Interactions Durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of grapevine downy mildew (Plasmopara viticola) aggressiveness in response to host partial resistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
+                <w:t xml:space="preserve">Quantification of sporangia and zoospore production in a plant pathogen oomycete using an automatic particle analyser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe E. L. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle D. Demeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 7th International Workshop on Grapevine Downy and Powdery Mildew</w:t>
+              <w:t xml:space="preserve">7. International Workshop on Grapevine Downy and Powdery Mildew</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Vitoria/Gasteiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752601v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of sporangia and zoospore production in a plant pathogen oomycete using an automatic particle analyser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
+                <w:t xml:space="preserve">Evolution of grapevine downy mildew (Plasmopara viticola) aggressiveness in response to host partial resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe E. L. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle D. Demeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jolivet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on Grapevine Downy and Powdery Mildew</w:t>
+              <w:t xml:space="preserve">the 7th International Workshop on Grapevine Downy and Powdery Mildew</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Vitoria/Gasteiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752604v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The grape phylloxera genome sequencing project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15065,110 +15065,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Phylloxera Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of phylloxera transcriptomes, comparing root and leaf feeding morphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15177,163 +15177,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciana Papura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Phylloxera Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Aug 2013, Bordeaux, France. 59 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome project of grape phylloxera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Forneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.S. Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15348,100 +15348,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Phylloxera Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Aug 2013, Bordeaux, France. 59 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications de la virulence et augmentation de l’agressivité des populations de Plasmopara viticola face à la résistance de la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15469,893 +15469,893 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème réunion du Réseau Ecologie des Interactions Durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New and emerging fungal diseases of animals and plants: evolutionary aspects in the context of global changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Richard-Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacques Monod Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasion history of grapevine mildew (Plasmopara viticola): a population genetic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Comont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Richard-Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacques Monod Conference, "New and Emerging Fungal Diseases of Animals and Plants: evolutionary aspects in the context of global changes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can early population structure of Erysiphe necator inform about the disease level on bunches?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Richard-Cervera</w:t>
+                <w:t xml:space="preserve">Multilocus genotyping of CAA fungicide resistant and susceptible grapevine downy mildew isolates infer a lack of population differentiation at both temporal and spatial scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Machefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia S. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Latorse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Beffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6.International Workshop on Grapevine Downy and Powdery Mildew</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755112v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasion history of grapevine downy mildew (Plasmopara viticola): a population genetic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Richard-Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6.International Workshop on Grapevine Downy and Powdery Mildew</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilocus genotyping of CAA fungicide resistant and susceptible grapevine downy mildew isolates infer a lack of population differentiation at both temporal and spatial scales</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Beffa</w:t>
+                <w:t xml:space="preserve">Can early population structure of Erysiphe necator inform about the disease level on bunches?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cartolaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Richard-Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6.International Workshop on Grapevine Downy and Powdery Mildew</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755307v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EST-derived markers highlight genetic relationships among Plasmopara halstedii French races</w:t>
+                <w:t xml:space="preserve">When population genetics highlight the epidemiology of grapevine downy or powdery mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Richart-Cervera Richard-Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cartolaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Conférence internationale sur les maladies des plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Tours, France. pp.30-37</w:t>
+              <w:t xml:space="preserve">COST 858 - Final meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Bordeaux, France. 117 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964363v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When population genetics highlight the epidemiology of grapevine downy or powdery mildew</w:t>
+                <w:t xml:space="preserve">EST-derived markers highlight genetic relationships among Plasmopara halstedii French races</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Giresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S. Richard-Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne J. Tourvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Walser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST 858 - Final meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Bordeaux, France. 117 p</w:t>
+              <w:t xml:space="preserve">9. Conférence internationale sur les maladies des plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Tours, France. pp.30-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752855v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grapevine breeding for disease resistance: relationship between bioassay and field resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16371,448 +16371,448 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Epidemiology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). USA., Jun 2009, Geneva, United States. 178 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do different combinations of resistance QTLs in grapevine exert differential selection pressures on Plasmopara viticola populations?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+                <w:t xml:space="preserve">Evaluation of grapevine resistance to downy and powdery mildew in a population segregating for run1 and rpv1 resistance genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cartolaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kiss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deliere</w:t>
+                <w:t xml:space="preserve">Dominique Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENDURE's 2008 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, La Grande-Motte, France. 1 p</w:t>
+              <w:t xml:space="preserve">European Meeting of the IOBC/WPRS Working Group "Integrated Protection in Viticulture" "Biological and Integrated Control in a modern Viticulture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Marsala, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819924v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of grapevine resistance to downy and powdery mildew in a population segregating for run1 and rpv1 resistance genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
+                <w:t xml:space="preserve">Do different combinations of resistance QTLs in grapevine exert differential selection pressures on Plasmopara viticola populations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Joseph Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting of the IOBC/WPRS Working Group "Integrated Protection in Viticulture" "Biological and Integrated Control in a modern Viticulture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Marsala, Italy</w:t>
+              <w:t xml:space="preserve">ENDURE's 2008 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, La Grande-Motte, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752684v1</w:t>
+                <w:t xml:space="preserve">hal-02819924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure génétique et diversité des populations de Botrytis cinerea dans les vignobles français à l'échelle nationale et régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabián Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Decognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres de Phytopathologie/Mycologie de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powdery mildew flag-shoots syptoms in vineyards : repartition of the two erysiphe necator genotypes at a regional spatial scale in south France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cartolaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16841,445 +16841,445 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Meeting of the IOBC/WPRS Working Group "Integrated Protection in Viticulture" "Biological and Integrated Control in a modern Viticulture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Marsala, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mildiou de la vigne : diversité génétique, introductions et durabilité des résistances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Colloque National du BRG - Les Ressources Génétiques à l'heure des Génomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of grapevine to downy and powdery mildew resistance in a population segregating for RUN1 and RPV1 resistance genes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Forget</w:t>
+                <w:t xml:space="preserve">Genetic structure and diversity of Botrytis cinerea populations in french vineyards at regional and national scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fermaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabián Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Decognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting of the IOBC/WPRS Working Group "Integrated Protection in Viticulture" "Biological and Integrated Control in a modern Viticulture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Marsala, Italy. 1 p</w:t>
+              <w:t xml:space="preserve">14. International Botrytis Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824734v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure and diversity of Botrytis cinerea populations in french vineyards at regional and national scales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Decognet</w:t>
+                <w:t xml:space="preserve">Evaluation of grapevine to downy and powdery mildew resistance in a population segregating for RUN1 and RPV1 resistance genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cartolaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Botrytis Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa. 1 p</w:t>
+              <w:t xml:space="preserve">European Meeting of the IOBC/WPRS Working Group "Integrated Protection in Viticulture" "Biological and Integrated Control in a modern Viticulture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Marsala, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821032v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance aux QoIs du mildiou de la vigne (Plasmopara viticola): origine et diversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabián Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Giresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17298,225 +17298,225 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Conférence Internationale sur les Maladies des Plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial genetic structure of grapevine downy mildew epidemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabián Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Nemorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Wei-Jen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Richart-Cervera Richard-Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Workshop on Grapevine Downy and Powdery Mildew</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, San Michele all'Adige, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From molecular evolution to population genetics of strobilurin resistance in grapevine downy mildew populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Wei-Jen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Richart-Cervera Richard-Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17548,51 +17548,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Workshop on Grapevine Downy and Powdery Mildew</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, San Michele all'Adige, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17602,310 +17602,310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biophysical and agronomical drivers of the distribution of Plasmopara viticola oospores in vineyard soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paige Breen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Poeydebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle D. Demeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Andrianasolonirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GiESCO 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany. International Viticulture and Enology Society, IVES, IVES Conference Series, GiESCO, https://ives-openscience.eu/55997/, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58233/giesco2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05275216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of grapevine downy mildew strains able to overcome resistance conferred by the combination of Rpv1 and Rpv3.1 loci in southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Miclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle D. Demeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Colloque de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards microbiota-based disease management: analysis of grapevine microbiota in plots with contrasted levels of downy mildew infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17914,163 +17914,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. GiESCO International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Ithaca, United States. , 2023, IVES Conference Series Vine &amp; Wine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan d'expérience pour identifier des antagonistes microbiens de Plasmopara viticola, un agent pathogène foliaire majeur de la vigne cultivée (Vitis vinifera L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18089,87 +18089,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotypes x genotypes cross-inoculation experiments to assess the effectiveness of grapevine resistance factors Rpv1 and Rpv3 to Plasmopara viticola, the grapevine downy mildew agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Zaffaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Miclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18177,110 +18177,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Paineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Demeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit Pois Déridé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for sexual reproduction and production of fertile oospores of Plasmopara viticola on partially-resistant grapevine varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Delbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18309,100 +18309,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics (ICGBG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 306 p., 2018, Abstract Book GBG 2018 – Bordeaux, France 15 – 20 July</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disease-resistant grapevine cultivars drastically reduce fungicides use: results of a five years multi-criteria evaluation of two low-fungicide input cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Guimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Petitgenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18434,51 +18434,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics (ICGBG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 306 p., 2018, Abstract Book GBG 2018 – Bordeaux, France 15 – 20 July</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18488,157 +18488,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for sexual reproduction and fertile oospore production by Plasmopara viticola on the leaves of partially resistant grapevine cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Delbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII International Conference on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1248.82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18648,78 +18648,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une gestion durable de la résistance de la vigne au mildiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18741,70 +18741,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.37-46, 2013, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/3s73-mm03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18814,78 +18814,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources et mécanismes de résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18904,73 +18904,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Torregrosa; Thierry Lacombe; Hernan Ojéda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vignes tolérantes aux maladies fongiques : des variétés à fruits pour une viticulture en transition agroécologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France Agricole, pp.4616, 2024, 978-2-85557-862-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des vignes, des invasions et des résistances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19029,73 +19029,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Livre papier : 9782759232338 ; EAN13 eBook [PDF] : 9782759232345 ; EAN13 eBook [ePub] : 9782759232352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’oïdium et le mildiou peuvent-ils s’adapter aux variétés résistantes de vigne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19114,96 +19114,96 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cépages résistants aux maladies cryptogamiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupe ICV</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 228 p., 2013, 978-2-7466-5802-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance of Plasmopara viticola to QoI fungicides : origin and diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19252,74 +19252,74 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Richart-Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern fungicides and antifungal compounds V : 15th International Reinhardsbrunn Symposium May 06 – 10, 2007 Friedrichroda, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BCPC</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 360 p., 2008, 978-3-941261-02-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19329,51 +19329,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing microbial consortia that interfere with grapevine downy mildew through microbiome epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19382,545 +19382,545 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPR VITAE Project - Podcast épisode 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pétré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variétés résistantes aux maladies. Le point sur les actions en cours du CIVB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Audeguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.49-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cépages résistants : la vigne contre-attaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Audeguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cailliatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.34-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal to sequence the genome of the grape phylloxera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Forneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Powell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19930,287 +19930,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenomics of Plasmopara halstedii reveals genomic regions associated with the breakdown of sunflower downy mildew resistance genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pecrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dvorak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multivirulent Plasmopara viticola strain from Cilaos on Réunion Island breaks down Rpv1, Rpv3.1 and Rpv10 mediated resistance of grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ramírez Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Miclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dvorak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative assessment and spatial distribution of Plasmopara viticola oospores in vineyard soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Poeydebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20262,73 +20262,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The quasi-universality of nestedness in the structure of quantitative plant-parasite interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20384,51 +20384,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20438,151 +20438,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de risque phytosanitaire [i]Plasmopara halstedii[/i] agent responsable de la maladie du mildiou du tournesol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Suffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Delos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Anses. 2014, 107 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20592,100 +20592,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des modes de reproduction chez le puceron Rhopalosiphum padi (L.): apports de la génétique des populations et de la phylogénie moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique de Rennes, 2001. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02825345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20695,131 +20695,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PODCAST PPR Vitae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId528"/>
+      <w:footerReference w:type="default" r:id="rId529"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20887,51 +20887,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75A1C849"/>
+    <w:nsid w:val="4AE2A3D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21118,51 +21118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoisdelmotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7138-8239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161245226" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353058v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Courchinoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Mazet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rodriguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01667-25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D Mazet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couture" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae259" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C. Cambon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00691-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Minio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19861" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059014v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-11-22-0138-A" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhameed Elameen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delmotte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8101084" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059021v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Francioni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pbiomes-06-22-0037-a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926549v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Goin&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831436v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-11-21-0458-R" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Douillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Beslay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15762" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demeaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231710012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Fougerousse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bordes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carisse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Der Heyden" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tremblay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;bert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-20-1164-RE" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184119v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labb&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deli&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.03.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461843v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudracco-Arnas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.51" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533988v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Stef" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958737v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Julliard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917054v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mazet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.07.057" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174400v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Maddalena" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Attilio Bianco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella de Lorenzis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Laura Toffolatti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12567" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628726v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz048" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619006v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885315v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Guimier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazet I." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/8bbz-t493" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607424v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E. L. Delmas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Demeaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620297v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605274v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533924v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01916" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640035v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre Artigues" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12469" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633839v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jolivet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart Cervera" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12368" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286528v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2530-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637044v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00987-16" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637244v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Araya" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Rosales" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mendez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637274v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.10.012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5F4MVXF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637807v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rouxel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Baudoin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Carisse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-08-13-0225-R" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632510v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joseph Schneider" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanns-Heinz Kassemeyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Kozma" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.10.017" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DSM6VD4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328952v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labbe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12293" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SNLZ8LH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000430v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2012.09.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646761v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Comont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Lehman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Schilder" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643623v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Rex Consortium (resistance To Xenobiotics)" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770474v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fonteix" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAOM.2013.051325" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646236v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02667.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650268v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilise Nogueira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Machefer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dezette" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01255-12" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964184v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia S. Ahmed" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2012.06.012" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RDZRQD3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649560v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Giresse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard-Cervera" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Latorse" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.05782-11" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964374v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachaat N. Sakr" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Ducher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity F. Vear" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne J. Tourvieille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Walser" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665184v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richard-Cervera" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0434.2009.01619.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/061269099B61A0C68040C965B4931DB9BC4E1ADF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662300v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Peressotti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bellin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Gaspero" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-147" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219017v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00124.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662863v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larignon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-010-9611-3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F321F4F97C7AE10543D999C7042F5231BF7CBC25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659394v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chauvin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Caron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02298.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z95JR6X8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664480v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillieul" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654460v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658522v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera Richard-Cervera" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-008-9343-9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661621v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papura" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.05.009" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7XHNLSK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657341v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658743v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Willocquet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01200-08" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964382v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. M'Baya" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.02.012" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T25L1JNT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657514v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Olaya" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeneylyne F. Colcol" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Sierotzki" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHP-2008-0211-02-RS" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964293v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera Richard Cervera" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2007.01887.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5JH9C13G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667420v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Rey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sdz3-1233" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656910v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001275" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667556v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Enjalbert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Fournier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2007.05.003" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662035v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jen Chen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Douence" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Greif" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00507-07" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659121v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Chen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.01240.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/327A2F9B3326FC98AC0C1D8D70F8C1BB61A4312B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669070v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaber" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Silva" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moya" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-56" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677829v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wernegreen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buness" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2005.04.003" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675684v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02358.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L54WM9K4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678568v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Coarer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serrano" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Gessler" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681153v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland C. H. J. van Ham" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Moya" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.1358104" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676875v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sabater-Munoz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier Leterme" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Latorre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sunnucks" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1554/02-557" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680291v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa J. Crease" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1095-8312.2003.00175.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683358v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2002.01478.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0607CA29E35D8EAF3E59751F1DEA8F1F1763AB0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681394v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leterme" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2000.00002.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P207FB04-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683360v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2001.1778" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290797v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310577v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paige Breen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Andrianasolonirina" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/giesco2025" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303366v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290878v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300289v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306192v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304637v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069786v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290767v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304538v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/phyto-16678" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303323v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304641v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296406v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732866v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297879v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brevot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300156v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296438v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296422v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298248v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chargy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Dufour" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298234v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304650v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300264v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180612v2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296473v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297877v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305900v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20225002002" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869054v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230558v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebats" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852313v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourg" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20225002008" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852318v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20225002004" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305875v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douillet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beslay" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raynal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20225001001" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553180v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553078v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733507v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788763v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733815v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J. Schneider" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787146v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Djidjou Demasse" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducrot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Burie" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605254v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cuisset" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vincent" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ley" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741724v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607049v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741709v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795471v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delmas" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752601v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe E. L. Delmas" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jolivet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752604v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208725v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208647v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208646v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forneck" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Powell" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808529v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806011v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Louvet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestre" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shilder" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809776v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755112v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757259v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755307v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beffa" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964363v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Richard-Cervera" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752855v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Louvet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755585v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819924v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kiss" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752684v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forget" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755519v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753193v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756404v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824734v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821032v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758530v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758013v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nemorin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wei-Jen" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751756v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05275216v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208184v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marolleau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180613v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931589v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427182v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zaffaroni" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733828v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737060v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Petitgenet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881341v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schneider" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.82" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645820v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3s73-mm03" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263701v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206064v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807800v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254951.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824035v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/181603.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084268v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732007v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620628v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audeguin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624596v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809068v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Forneck" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Powell" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304631v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pecrix" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304629v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ram&#237;rez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827822v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169796v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228847v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delos" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825345v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165308v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoisdelmotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7138-8239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161245226" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353058v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Courchinoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Mazet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rodriguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01667-25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D Mazet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couture" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae259" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C. Cambon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00691-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Minio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19861" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059014v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-11-22-0138-A" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926549v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Goin&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-11-21-0458-R" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Francioni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pbiomes-06-22-0037-a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056718v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhameed Elameen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delmotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8101084" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Douillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Beslay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15762" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demeaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231710012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Fougerousse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bordes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carisse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Der Heyden" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tremblay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;bert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-20-1164-RE" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184119v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labb&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deli&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.03.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461843v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudracco-Arnas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.51" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533988v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Stef" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958737v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Julliard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174400v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Maddalena" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Attilio Bianco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella de Lorenzis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Laura Toffolatti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12567" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917054v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mazet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.07.057" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628726v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz048" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619006v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885315v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Guimier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazet I." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/8bbz-t493" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620297v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607424v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E. L. Delmas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Demeaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605274v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533924v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01916" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633839v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jolivet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart Cervera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12368" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640035v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre Artigues" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12469" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286528v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2530-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637044v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00987-16" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637244v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Araya" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Rosales" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mendez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637274v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.10.012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5F4MVXF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637807v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rouxel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Baudoin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Carisse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-08-13-0225-R" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632510v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joseph Schneider" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanns-Heinz Kassemeyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Kozma" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.10.017" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DSM6VD4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328952v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labbe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12293" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SNLZ8LH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000430v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2012.09.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643623v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Rex Consortium (resistance To Xenobiotics)" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646761v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Comont" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Lehman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Schilder" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12016" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770474v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fonteix" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAOM.2013.051325" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646236v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02667.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650268v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilise Nogueira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Machefer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dezette" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01255-12" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964184v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia S. Ahmed" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2012.06.012" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RDZRQD3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649560v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Giresse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard-Cervera" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Latorse" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.05782-11" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964374v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachaat N. Sakr" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Ducher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity F. Vear" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne J. Tourvieille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Walser" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665184v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richard-Cervera" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0434.2009.01619.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/061269099B61A0C68040C965B4931DB9BC4E1ADF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662300v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Peressotti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bellin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Gaspero" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-147" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219017v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00124.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662863v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larignon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-010-9611-3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F321F4F97C7AE10543D999C7042F5231BF7CBC25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659394v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chauvin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Caron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02298.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z95JR6X8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664480v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillieul" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654460v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658522v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera Richard-Cervera" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-008-9343-9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661621v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papura" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.05.009" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7XHNLSK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657514v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Olaya" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeneylyne F. Colcol" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Sierotzki" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHP-2008-0211-02-RS" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964382v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. M'Baya" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.02.012" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T25L1JNT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657341v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658743v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Willocquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01200-08" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964293v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera Richard Cervera" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2007.01887.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5JH9C13G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656910v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001275" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667420v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Rey" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sdz3-1233" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667556v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Enjalbert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Fournier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2007.05.003" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662035v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jen Chen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Douence" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Greif" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00507-07" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659121v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Chen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.01240.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/327A2F9B3326FC98AC0C1D8D70F8C1BB61A4312B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669070v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaber" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Silva" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moya" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-56" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677829v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wernegreen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buness" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2005.04.003" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675684v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02358.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L54WM9K4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678568v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Coarer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serrano" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Gessler" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681153v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland C. H. J. van Ham" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Moya" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.1358104" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676875v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sabater-Munoz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier Leterme" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Latorre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sunnucks" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1554/02-557" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680291v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa J. Crease" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1095-8312.2003.00175.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683358v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2002.01478.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0607CA29E35D8EAF3E59751F1DEA8F1F1763AB0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681394v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leterme" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2000.00002.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P207FB04-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683360v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2001.1778" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304637v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306192v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303366v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290878v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300289v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290797v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310577v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paige Breen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Andrianasolonirina" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/giesco2025" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069786v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290767v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304538v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/phyto-16678" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303323v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304641v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297879v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brevot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296406v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732866v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300156v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296422v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296438v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298248v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chargy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Dufour" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304650v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298234v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300264v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180612v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296473v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297877v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869054v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230558v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebats" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852313v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourg" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20225002008" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305900v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20225002002" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852318v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20225002004" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305875v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douillet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beslay" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raynal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20225001001" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553078v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553180v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733507v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788763v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733815v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J. Schneider" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787146v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Djidjou Demasse" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducrot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Burie" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605254v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cuisset" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vincent" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ley" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741724v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607049v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741709v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795471v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delmas" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752604v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe E. L. Delmas" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jolivet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752601v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208725v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208647v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208646v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forneck" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Powell" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808529v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806011v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Louvet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestre" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shilder" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809776v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755307v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beffa" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757259v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755112v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752855v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Louvet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964363v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Richard-Cervera" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755585v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752684v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forget" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819924v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kiss" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755519v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753193v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756404v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821032v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824734v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758530v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758013v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nemorin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wei-Jen" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751756v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05275216v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208184v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marolleau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180613v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931589v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427182v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zaffaroni" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733828v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737060v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Petitgenet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881341v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schneider" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.82" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645820v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3s73-mm03" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263701v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206064v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807800v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254951.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824035v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/181603.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084268v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732007v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620628v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audeguin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624596v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809068v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Forneck" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Powell" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304631v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pecrix" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304629v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ram&#237;rez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827822v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169796v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228847v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delos" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825345v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165308v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>