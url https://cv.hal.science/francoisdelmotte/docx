--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,20832 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...20780 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Delmotte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research Director INRAE / 2018- present: Director UMR 1065 Grapevine Health and Agroecology / 2024-present: Deputy Director of the Institut des Sciences de la Vigne et du Vin</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francoisdelmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7138-8239</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161245226</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&pli=1&user=D_0UC2wAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research aims to uncover the processes that generate genome variation and to understand how these processes shape microbial adaptation. My team focuses on Plasmopara viticola, the grapevine downy mildew pathogen, which is engaged in a co-evolutionary arms race with its hosts. We use population genomics approaches to study diversity across populations at different environmental scales. Recently, we described the first genetic determinants (avirulence genes) that drive P. viticola interactions with grapevine, and we characterize the diversity and evolution of effectors mediating pathogen-host interactions. This knowledge contributes to the sustainable management of plant genetic resistance. The second goal of my research is to integrate evolutionary and ecological perspective into the management of plant diseases. Population genetics provides a theoretical framework for designing strategies that limit the emergence and spread of genotypes with major agronomic impact. My aim is therefore to generate knowledge and develop tools that support sustainable, agroecological strategies for vineyard protection. This includes innovative preventive management approaches based on the diruption of the pathogen’s sexual cycle.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital droplet PCR quantification and field-scale spatial distribution of &amp;lt;i&amp;gt;Plasmopara viticola&amp;lt;/i&amp;gt; oospores in vineyard soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poeydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Courchinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91 (12), pp.e01667-25. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.01667-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353058v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombination landscape and karyotypic variations revealed by linkage mapping in the grapevine downy mildew pathogen Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dvorak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne-Oriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.jkae259. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/g3journal/jkae259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing microbial consortia that interfere with grapevine downy mildew through microbiome epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine C. Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20, pp.37. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-025-00691-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple deletions of candidate effector genes lead to the breakdown of partial grapevine resistance to downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Paineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Minio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 243 (4), pp.1490-1505. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf microbiome data for European cultivated grapevine (Vitis vinifera L.) during downy mildew (Plasmopara viticola) epidemics in three wine-producing regions in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didac Barroso-Bergadà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Faivre d'Arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhytoFrontiers™</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.477-483. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTOFR-11-22-0138-A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Genetic Structure and Pathogenic Race Composition at the Field Scale in the Sunflower Downy Mildew Pathogen, Plasmopara halstedii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhameed Elameen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tourvieille de Labrouhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof8101084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The functional microbiome of grapevine throughout plant evolutionary history and lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didac Barroso-Bergadà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Advances in Ecological Research, 67, pp.27-99. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2022.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En ordre de marche contre le mildiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Goinère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 358, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The characterization of pathotypes in grapevine downy mildew provides insights into the breakdown of Rpv3, Rpv10 and Rpv12 factors in grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Paineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 112 (11), pp.2329-2340. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-11-21-0458-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal Metabarcoding Data for Two Grapevine Varieties (Regent and &amp;lt;i&amp;gt;Vitis vinifera&amp;lt;/i&amp;gt; ‘Cabernet-Sauvignon’) Inoculated with Powdery Mildew (&amp;lt;i&amp;gt;Erysiphe necator&amp;lt;/i&amp;gt;) Under Drought Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Francioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Faivre d'Arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytobiomes Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (4), pp.358 - 367. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/pbiomes-06-22-0037-a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAMP for in-field quantitative assessments of airborne grapevine downy mildew inoculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Beslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 133 (6), pp.3404-3412. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.15762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial–Spectral Analysis of Hyperspectral Images Reveals Early Detection of Downy Mildew on Grapevine Leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Peignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Demeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (17), pp.10012. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms231710012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveiller le mildiou de la vigne en capturant les spores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Fougerousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Beslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 758, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'on sait des contaminations primaires de mildiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Stef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 347, pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for differences in the temporal progress of Plasmopara viticola clades riparia and aestivalis airborne inoculum monitored in vineyards in eastern Canada using a specific multiplex quantitative PCR assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Carisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Der Heyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105 (6), pp.1666-1676. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-06-20-1164-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe as a bridgehead in the worldwide invasion history of grapevine downy mildew, Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (10), pp.2155-2166.e4. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2021.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quasi-universality of nestedness in the structure of quantitative plant-parasite interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baudracco-Arnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Krima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e44. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of Italian population of the grapevine downy mildew agent, Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Maddalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Attilio Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella de Lorenzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Laura Toffolatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176 (3), pp.257-267. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aab.12567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nabity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arinder Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the First Oomycete Mating-type Locus Sequence in the Grapevine Downy Mildew Pathogen, Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.3897-3907.e4. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2020.07.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les surprises du séquençage du génome du phylloxéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 884, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nabity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arinder Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.123. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-020-00864-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable management of grapevine resistance. Detect the emergence of breakdown, of new diseases and adapt crop systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Guimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazet I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.19-30. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/8bbz-t493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-quality grapevine downy mildew genome assembly reveals rapidly evolving and lineage-specific putative host adaptation genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (3), pp.954-969. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evz048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés de vignes résistantes limitent la capacité du mildiou à se multiplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1166, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildiou, cinq espèces identifiées aux Etats-Unis !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Stef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 297, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliminer les pesticides, le défi de la viticulture de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">U - Magazine de l’Université de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, U#8, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft selective sweeps in fungicide resistance adaptation: recurrent mutations without fitness costs in grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé E. L. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Demeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (2), pp.1936-1951. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequence of Plasmopara viticola, the grapevine downy mildew pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (5), 2 p. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00987-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining selective pressures to enhance the durability of disease resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.01916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of expressed CRN and RXLR effectors from two &amp;lt;em&amp;gt;Plasmopara&amp;lt;/em&amp;gt; species causing grapevine and sunflower downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (5), pp.767-781. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of a plant pathogen to partial host resistance: selection for greater aggressiveness in grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé E. L. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (5), pp.709-725. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo transcriptome assembly of the grapevine phylloxera allows identification of genes differentially expressed between leaf- and root-feeding forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daciana Papura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hudaverdian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.219. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-016-2530-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid and multiregional adaptation to host partial resistance in a plant pathogenic oomycete: evidence from European populations of Plasmopara viticola, the causal agent of grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro-Felipe Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Joseph Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanns-Heinz Kassemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pal Kozma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.500-508. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2013.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and geographic distribution of genetic groups of Erysiphe necator in Chilean vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Araya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.M. Rosales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (3), pp.163-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous quantification of sporangia and zoospores in a biotrophic oomycete with an automatic particle analyzer: Disentangling dispersal and infection potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé E. L. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.169-175. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2014.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic distribution of cryptic species of Plasmopara viticola causing downy mildew on wild and cultivated grape in eastern north America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro-Felipe Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Carisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (7), pp.692-701. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-08-13-0225-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic signature of a range expansion and leap-frog event after the recent invasion of Europe by the grapevine downy mildew pathogen Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daciana Papura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (10), pp.2771-2786. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity of selection and the evolution of resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.110-118. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2012.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic and experimental evidence for host-specialized cryptic species in a biotrophic oomycete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Comont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian L. Lehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemiek Schilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 197 (1), pp.251-263. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.12016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des résistances. L’importance des modalités de déploiement des substances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Rex Consortium (resistance To Xenobiotics)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 669, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex data structures in product design: a sequential approach to elicit customer perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (1), pp.45-57. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAOM.2013.051325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reliability of leaf bioassays for predicting disease resistance on fruit: a case study on grapevine resistance to downy and powdery mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Joseph Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (3), pp.533-544. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2012.02667.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging virulence arising from hybridisation facilitated by multiple introductions of the sunflower downy mildew pathogen Plasmopara halstedii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia S. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (10), pp.847-855. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2012.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite markers for characterization of native and introduced populations of Plasmopara viticola, the causal agent of grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daciana Papura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilise Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Machefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (7), pp.6337-6340. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01255-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of single-nucleotide-polymorphism markers for Plasmopara viticola, the causal agent of grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Machefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Richard-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Latorse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (21), pp.7861-7863. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.05782-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in aggressiveness of Plasmopara halstedii (sunflower downy mildew) (vol 116, pg 247, 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachaat N. Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Ducher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicity F. Vear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne J. Tourvieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Walser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Diseases and Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 118 (3-4), pp.141 - 141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFLP markers reveal two genetic groups in the French population of the grapevine fungal pathogen Phaeomoniella chlamydospora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Comont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 127 (4), pp.451-464. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-010-9611-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new oomycete taxon-specific mitochondrial cytochrome b region primers for use in phylogenetic and phylogeographic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia S. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richard-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (4), pp.321 - 327. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0434.2009.01619.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakdown of resistance to grapevine downy mildew upon limited deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Peressotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Bellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Di Gaspero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (147), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-10-147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The skill and style to model the evolution of resistance to pesticides and drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (4), pp.375-390. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4571.2010.00124.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of polymorphic microsatellite loci in the green leafhopper Empoasca vitis Goethe (Homoptera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daciana Papura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (3), pp.827-829. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02298.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fléaux des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la Science. Dossier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour la viticulture du décryptage du génome de la vigne (Partie 2/3: Economiser les intrants)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal distribution of Erysiphe necator genetic groups and their relationship with disease levels in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera Richard-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 123 (1), pp.61-70. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-008-9343-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the spatial genetic structures of the Flavescence dorée phytoplasma and its leafhopper vector Scaphoideus titanus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Papura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (5), pp.867-876. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2009.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte MILDIOU : des souches européennes proches génétiquement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 343, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and aggressiveness of Erysiphe necator populations during grapevine powdery mildew epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Willocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (20), pp.6327-6332. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01200-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single nucleotide polymorphisms reveal multiple introductions into France of Plasmopara halstedii, the plant pathogen causing sunflower downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera Richard-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica J. M'Baya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicity F. Vear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (5), pp.534-540. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2008.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoI resistance of Plasmopara viticola and Erysiphe necator in the mid-Atlantic United States.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Olaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeneylyne F. Colcol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Sierotzki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant health progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Février, pp.0211-02. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHP-2008-0211-02-RS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At least two origins of fungicide resistance in grapevine downy mildew populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera Richard-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Greif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73 (16), pp.5162-5172. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00507-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twelve polymorphic expressed sequence tags-derived markers for Plasmopara halstedii, the causal agent of sunflower downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera Richard Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.1363-1365. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2007.01887.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches innovantes pour une protection durable du vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.75-94. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/sdz3-1233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the scientific community modelling the evolution of resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (12), pp.e1275. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0001275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of microsatellite isolation in fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cyril Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44 (10), pp.933-949. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2007.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempo and mode of early gene loss in endosymbiotic bacteria from insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (56), pp.56-68. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-6-56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite DNA markers for Plasmopara viticola, the causal agent of downy mildew of grapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera Richard-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Greif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daciana Papura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (2), pp.379-381. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2005.01240.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression levels influence amino acid usage and evolutionary rates in endosymbiotic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wernegreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 352, pp.109-117. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2005.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admixed sexual and facultatively asexual aphid lineages at mating sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mieuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (1), pp.325-336. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2004.02358.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildiou. Les contaminations primaires sont-elles d'importance secondaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1012, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutational and Selective Pressures on Codon and Amino Acid Usage in Buchnera, Endosymbiotic Bacteria of Aphids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roeland C. H. J. van Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Moya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (1), pp.44-53. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.1358104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic relationships between parthenogens and their sexual relatives: the possible routes to parthenogenesis in animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa J. Crease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 79 (1), pp.151-163. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1095-8312.2003.00175.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic evidence for hybrid origins of asexual lineages in an aphid species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Sabater-Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prunier Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amparo Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sunnucks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 57 (6), pp.1291-1303. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1554/02-557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of sexual and asexual populations of the aphid Rhopalosiphum padi based on allozyme and microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prunier Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (4), pp.711-723. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-294X.2002.01478.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of microsatellite loci in the aphid species, Rhopalosiphum padi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1 (1-2), pp.4-5. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1471-8278.2000.00002.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple routes to asexuality in an aphid species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prunier Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 268 (1483), pp.2291-2299. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2001.1778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Plagues of the Vine: How 19th-Century Scientists and Winegrowers Joined Forces to Save Wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du Clos Vougeot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UNESCO Internationale "Culture et Traditions Vitivinicoles" de l'Université de Bourgogne, Oct 2025, Vougeot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining microbiota data to identify antagonists of grapevine downy mildew.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine C. Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3GP3 2025 - Webinaire “Microbiome &amp; Santé des Plantes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical and agronomical drivers of the spatio-temporal distribution of Plasmopara viticola oospores in vineyard soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paige Breen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poeydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Andrianasolonirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th Giesco congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Geisenheim, Jul 2025, Geisenheim, Germany. https://ives-openscience.eu/55997/, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58233/giesco2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque INRAE Genomics 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler les consortiums microbiens qui interfèrent avec le mildiou de la vigne grâce à l'épidémiologie du microbiome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine C. Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e rencontres Plantes-Bactéries 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès national de la SFM : Microbes dans un monde de transition (MICROBES 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives de recherche pour lutter contre le mildiou de la vigne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Vignoble et Qualités - Mildiou : Quels outils pour lutter e0icacement dès 2025 ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025 mercredi 19 mars, Mar 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des maladies de la vigne et de leur impact sur la filière viticole, ses normes et ses pratiques : regards croisés d'un biologiste et d'un historien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Vendanges du Savoir, May 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des recherches sur le microbiote aux futures stratégies de biocontrôle - Résultats du projet VITAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Séminaire Vin et Environnement: "Le biocontrôle est-il opérant ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire ASVV &amp; INNO’VIN, Apr 2025, Villenave d'Ornon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069786v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards pesticide-free viticulture: analysing the microbiota of grapevines and vineyard soils to develop microbial biocontrol of downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IW 2025 - International scientific workshop French Priority Research Programme 'Growing and Protecting crops Differently'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine C Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. GiESCO 2025 - 23. Group of International Experts of vitivinicultural Systems for CoOperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A key to sustainable management of the grapevine downy mildew pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Congress of the Mediterranean Phytopathological Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mediterranean Phytopathological Union, Jul 2025, Bari, Italy. pp.301-457, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/phyto-16678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer le microbiote de la vigne pour réduire l’utilisation des pesticides - Synthèse des résultats du WP1 du projet VITAE et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chargy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du projet VITAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPR "Cultiver et Protéger Autrement", Mar 2024, Cognac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des données du microbiote pour identifier les antagonistes du mildiou de la vigne (Plasmopara viticola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre à destination des équipes techniques des crus du Médoc et de Sauterne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inno'vin; Conseil des Grands Crus Classés en 1855, Mar 2024, Saint-Julien-Beychevelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide-Free viticulture: towards agroecological wine-producing socioecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbuscular mycorrhizal fungi as biomarkers of vineyard yield in Champagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centenary of the OIV - 45th world congress of vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OIV, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial bioindicators of vineyard resilience in Champagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean-Chevaugeon (JJC) - Rencontres de Phytopathologie - Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial bioindicators of agronomic variables of interest in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MH Knowledge Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Moët Hennessy, Apr 2023, Epernay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association studies identify the oomycete mating-type locus sequence and avirulence candidate genes in grapevine downy mildew (Plasmopara viticola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Paineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Minio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oomycete Molecular Genetics Network Meeting (OMGN) And 7th International Oomycetes Workshop (IOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Plant Pathology, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de bioindicateurs microbiens de la santé et de la résilience de l'écosystème viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le microbiote : Du sol et des plantes vers les intestins – Regards croisés entreprise/recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vegepolys Valley, Carnot Plant2Pro®, Qualiment® et France Futur Elevage, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards microbiota-based disease management: analysis of grapevine microbiota in plots with contrasted levels of downy mildew infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd GiESCO (Group of international Experts for Cooperation on Vitivinicultural Systems) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ithaca, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180612v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de bioindicateurs microbiens de la résilience de la vigne en Champagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AdeBiotech, Think Tank One Health, Jun 2023, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to cultivate grape without pesticide, the VITAE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MUSE Montpellier Université d'Excellence; Université de Montpellier (UM); INRAE - Institut national de recherche pour l'agriculture, l'alimentation et l'environnement; L'Institut Agro Montpellier, Oct 2022, Montpellier, France. pp.16-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rompre le cycle sexué du mildiou pour limiter les épidémies : vers des méthodes préventives basées sur la prophylaxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poeydebats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Courchinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Chercheurs - Professionnels : Sortir des pesticides en viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPR Cultiver et Protéger Autrement, Mar 2022, Bordeaux, Beaune et Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing Plasmopara viticola strains in controlled conditions to uncover the genomic bases of downy mildew resistance breakdown in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dvorak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne-Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Grapevine Downy and Powdery Mildews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Cremona, Italy. pp.02002, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20225002002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four years of monitoring of disease-resistant grapevine varieties in French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Workshop on Grapevine Downy and Powdery Mildews (GDPM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Cremona, Italy. pp.02008, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20225002008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the genetic architecture of Plamopara viticola traits of interest by genome-wide association studies: case study of mating-type locus and effectors genes involved in the breakdown of grapevine Rpv3 resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Paineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.International Workshop on Grapevine Downy and Powdery Mildews (GDPM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Cremona, Italy. pp.02004, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20225002004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-field LAMP quantification of Plasmopara viticola airborne inoculum to improve the forecast of epidemic risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Grapevine Downy and Powdery Mildews - GDPM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vittorio Rossi, Jul 2022, Cremona, Italy. pp.01001, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20225001001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une structure emboîtée universelle pour les interactions quantitatives entre les plantes et leurs parasites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baudracco-Arnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Krima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du réseau E3GP3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many different recipes but one flavor: A universal nested structure of quantitative interactions between plant genotypes and their parasites, including viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baudracco-Arnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Krima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; CIRAD, Sep 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of downy mildew to grapevine partial resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grape Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistances des plantes aux agents pathogènes: de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Paineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Ecologie numérique, modélisation en Santé Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCAR, a national observatory to support the deployment of new grapevine disease resistant varieties in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Guimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Demeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 306 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépages résistants : Comment les intégrer dans les systèmes de culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cuisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National DEPHY Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable des résistances de la vigne au mildiou : la modélisation mathématique à la rescousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journée technique du CIVB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Interprofessionnel des Vins de Bordeaux (CIVB). FRA., Feb 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A key to sustainable management of grapevine resistance to downy and powdery mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final International Symposium in Innovation Vineyard (InnoVine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will grapevine pathogens adapt to climate warming? Temperature reaction norms of life-history traits in grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé E. L. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Apr 2016, Bordeaux, France. 152 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANORAMIX : concePtion et vAlorisatioN de systèmes viticOles duRAble coMbinant varIétés résistantes auX maladies et méthodes de protection complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hochereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du métaprogramme INRA Gestion durable de la santé des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, NA, France. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of a biotrophic plant pathogen to partial host resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID - Réunion du groupe Champignons-Interactions Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grape phylloxera genome sequencing project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daciana Papura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jaquiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Phylloxera Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of grapevine downy mildew (Plasmopara viticola) aggressiveness in response to host partial resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe E. L. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Demeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 7th International Workshop on Grapevine Downy and Powdery Mildew</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Vitoria/Gasteiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of sporangia and zoospore production in a plant pathogen oomycete using an automatic particle analyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe E. L. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Demeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Workshop on Grapevine Downy and Powdery Mildew</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Vitoria/Gasteiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications de la virulence et augmentation de l’agressivité des populations de Plasmopara viticola face à la résistance de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème réunion du Réseau Ecologie des Interactions Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of phylloxera transcriptomes, comparing root and leaf feeding morphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daciana Papura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jaquiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Phylloxera Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Aug 2013, Bordeaux, France. 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome project of grape phylloxera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Forneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Phylloxera Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Aug 2013, Bordeaux, France. 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion history of grapevine mildew (Plasmopara viticola): a population genetic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Comont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Richard-Cervera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Monod Conference, "New and Emerging Fungal Diseases of Animals and Plants: evolutionary aspects in the context of global changes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New and emerging fungal diseases of animals and plants: evolutionary aspects in the context of global changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Richard-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Monod Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can early population structure of Erysiphe necator inform about the disease level on bunches?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Richard-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Workshop on Grapevine Downy and Powdery Mildew</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion history of grapevine downy mildew (Plasmopara viticola): a population genetic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Richard-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Workshop on Grapevine Downy and Powdery Mildew</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus genotyping of CAA fungicide resistant and susceptible grapevine downy mildew isolates infer a lack of population differentiation at both temporal and spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Machefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia S. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Latorse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Workshop on Grapevine Downy and Powdery Mildew</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EST-derived markers highlight genetic relationships among Plasmopara halstedii French races</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Richard-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne J. Tourvieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Walser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conférence internationale sur les maladies des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Tours, France. pp.30-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When population genetics highlight the epidemiology of grapevine downy or powdery mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera Richard-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 858 - Final meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bordeaux, France. 117 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine breeding for disease resistance: relationship between bioassay and field resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Epidemiology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). USA., Jun 2009, Geneva, United States. 178 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do different combinations of resistance QTLs in grapevine exert differential selection pressures on Plasmopara viticola populations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Joseph Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENDURE's 2008 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, La Grande-Motte, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of grapevine resistance to downy and powdery mildew in a population segregating for run1 and rpv1 resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of the IOBC/WPRS Working Group "Integrated Protection in Viticulture" "Biological and Integrated Control in a modern Viticulture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marsala, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure génétique et diversité des populations de Botrytis cinerea dans les vignobles français à l'échelle nationale et régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabián Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres de Phytopathologie/Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powdery mildew flag-shoots syptoms in vineyards : repartition of the two erysiphe necator genotypes at a regional spatial scale in south France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of the IOBC/WPRS Working Group "Integrated Protection in Viticulture" "Biological and Integrated Control in a modern Viticulture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marsala, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mildiou de la vigne : diversité génétique, introductions et durabilité des résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque National du BRG - Les Ressources Génétiques à l'heure des Génomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of grapevine to downy and powdery mildew resistance in a population segregating for RUN1 and RPV1 resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of the IOBC/WPRS Working Group "Integrated Protection in Viticulture" "Biological and Integrated Control in a modern Viticulture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marsala, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and diversity of Botrytis cinerea populations in french vineyards at regional and national scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabián Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance aux QoIs du mildiou de la vigne (Plasmopara viticola): origine et diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabián Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Conférence Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial genetic structure of grapevine downy mildew epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabián Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nemorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wei-Jen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera Richard-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Workshop on Grapevine Downy and Powdery Mildew</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, San Michele all'Adige, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From molecular evolution to population genetics of strobilurin resistance in grapevine downy mildew populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wei-Jen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera Richard-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Workshop on Grapevine Downy and Powdery Mildew</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, San Michele all'Adige, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical and agronomical drivers of the distribution of Plasmopara viticola oospores in vineyard soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paige Breen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poeydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Demeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Andrianasolonirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GiESCO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany. International Viticulture and Enology Society, IVES, IVES Conference Series, GiESCO, https://ives-openscience.eu/55997/, 2025, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58233/giesco2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of grapevine downy mildew strains able to overcome resistance conferred by the combination of Rpv1 and Rpv3.1 loci in southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Marolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Demeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Colloque de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards microbiota-based disease management: analysis of grapevine microbiota in plots with contrasted levels of downy mildew infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ithaca, United States. , 2023, IVES Conference Series Vine &amp; Wine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan d'expérience pour identifier des antagonistes microbiens de Plasmopara viticola, un agent pathogène foliaire majeur de la vigne cultivée (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypes x genotypes cross-inoculation experiments to assess the effectiveness of grapevine resistance factors Rpv1 and Rpv3 to Plasmopara viticola, the grapevine downy mildew agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Paineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Demeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit Pois Déridé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for sexual reproduction and production of fertile oospores of Plasmopara viticola on partially-resistant grapevine varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics (ICGBG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 306 p., 2018, Abstract Book GBG 2018 – Bordeaux, France 15 – 20 July</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disease-resistant grapevine cultivars drastically reduce fungicides use: results of a five years multi-criteria evaluation of two low-fungicide input cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Guimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Demeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics (ICGBG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 306 p., 2018, Abstract Book GBG 2018 – Bordeaux, France 15 – 20 July</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for sexual reproduction and fertile oospore production by Plasmopara viticola on the leaves of partially resistant grapevine cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1248.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion durable de la résistance de la vigne au mildiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro-Felipe Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-46, 2013, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/3s73-mm03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et mécanismes de résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Torregrosa; Thierry Lacombe; Hernan Ojéda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vignes tolérantes aux maladies fongiques : des variétés à fruits pour une viticulture en transition agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Agricole, pp.4616, 2024, 978-2-85557-862-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vignes, des invasions et des résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Paineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Livre papier : 9782759232338 ; EAN13 eBook [PDF] : 9782759232345 ; EAN13 eBook [ePub] : 9782759232352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oïdium et le mildiou peuvent-ils s’adapter aux variétés résistantes de vigne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cépages résistants aux maladies cryptogamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe ICV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 228 p., 2013, 978-2-7466-5802-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of Plasmopara viticola to QoI fungicides : origin and diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern fungicides and antifungal compounds V : 15th International Reinhardsbrunn Symposium May 06 – 10, 2007 Friedrichroda, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCPC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 360 p., 2008, 978-3-941261-02-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing microbial consortia that interfere with grapevine downy mildew through microbiome epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPR VITAE Project - Podcast épisode 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pétré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variétés résistantes aux maladies. Le point sur les actions en cours du CIVB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépages résistants : la vigne contre-attaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cailliatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal to sequence the genome of the grape phylloxera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Forneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomics of Plasmopara halstedii reveals genomic regions associated with the breakdown of sunflower downy mildew resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pecrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dvorak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multivirulent Plasmopara viticola strain from Cilaos on Réunion Island breaks down Rpv1, Rpv3.1 and Rpv10 mediated resistance of grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ramírez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dvorak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative assessment and spatial distribution of Plasmopara viticola oospores in vineyard soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poeydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Courchinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Demeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quasi-universality of nestedness in the structure of quantitative plant-parasite interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baudracco-Arnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Krima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de risque phytosanitaire [i]Plasmopara halstedii[/i] agent responsable de la maladie du mildiou du tournesol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2014, 107 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des modes de reproduction chez le puceron Rhopalosiphum padi (L.): apports de la génétique des populations et de la phylogénie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique de Rennes, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02825345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PODCAST PPR Vitae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId530"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -20887,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AE2A3D8"/>
+    <w:nsid w:val="782BD50B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21118,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoisdelmotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7138-8239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161245226" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353058v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Courchinoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Mazet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rodriguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01667-25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D Mazet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couture" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae259" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C. Cambon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00691-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Minio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19861" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059014v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-11-22-0138-A" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926549v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Goin&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-11-21-0458-R" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Francioni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pbiomes-06-22-0037-a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056718v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhameed Elameen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delmotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8101084" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Douillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Beslay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15762" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demeaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231710012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Fougerousse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bordes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carisse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Der Heyden" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tremblay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;bert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-20-1164-RE" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184119v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labb&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deli&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.03.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461843v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudracco-Arnas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.51" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533988v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Stef" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958737v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Julliard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174400v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Maddalena" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Attilio Bianco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella de Lorenzis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Laura Toffolatti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12567" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917054v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mazet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.07.057" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628726v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz048" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619006v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885315v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Guimier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazet I." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/8bbz-t493" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620297v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607424v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E. L. Delmas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Demeaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605274v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533924v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01916" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633839v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jolivet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart Cervera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12368" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640035v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre Artigues" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12469" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286528v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2530-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637044v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00987-16" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637244v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Araya" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Rosales" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mendez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637274v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.10.012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5F4MVXF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637807v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rouxel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Baudoin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Carisse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-08-13-0225-R" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632510v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joseph Schneider" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanns-Heinz Kassemeyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Kozma" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.10.017" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DSM6VD4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328952v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labbe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12293" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SNLZ8LH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000430v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2012.09.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643623v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Rex Consortium (resistance To Xenobiotics)" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646761v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Comont" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Lehman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Schilder" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12016" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770474v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fonteix" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAOM.2013.051325" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646236v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02667.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650268v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilise Nogueira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Machefer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dezette" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01255-12" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964184v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia S. Ahmed" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2012.06.012" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RDZRQD3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649560v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Giresse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard-Cervera" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Latorse" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.05782-11" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964374v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachaat N. Sakr" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Ducher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity F. Vear" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne J. Tourvieille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Walser" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665184v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richard-Cervera" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0434.2009.01619.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/061269099B61A0C68040C965B4931DB9BC4E1ADF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662300v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Peressotti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bellin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Gaspero" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-147" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219017v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00124.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662863v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larignon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-010-9611-3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F321F4F97C7AE10543D999C7042F5231BF7CBC25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659394v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chauvin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Caron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02298.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z95JR6X8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664480v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillieul" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654460v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658522v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera Richard-Cervera" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-008-9343-9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661621v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papura" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.05.009" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7XHNLSK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657514v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Olaya" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeneylyne F. Colcol" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Sierotzki" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHP-2008-0211-02-RS" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964382v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. M'Baya" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.02.012" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T25L1JNT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657341v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658743v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Willocquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01200-08" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964293v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera Richard Cervera" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2007.01887.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5JH9C13G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656910v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001275" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667420v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Rey" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sdz3-1233" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667556v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Enjalbert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Fournier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2007.05.003" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662035v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jen Chen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Douence" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Greif" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00507-07" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659121v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Chen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.01240.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/327A2F9B3326FC98AC0C1D8D70F8C1BB61A4312B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669070v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaber" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Silva" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moya" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-56" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677829v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wernegreen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buness" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2005.04.003" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675684v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02358.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L54WM9K4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678568v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Coarer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serrano" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Gessler" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681153v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland C. H. J. van Ham" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Moya" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.1358104" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676875v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sabater-Munoz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier Leterme" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Latorre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sunnucks" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1554/02-557" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680291v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa J. Crease" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1095-8312.2003.00175.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683358v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2002.01478.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0607CA29E35D8EAF3E59751F1DEA8F1F1763AB0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681394v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leterme" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2000.00002.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P207FB04-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683360v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2001.1778" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304637v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306192v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303366v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290878v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300289v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290797v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310577v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paige Breen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Andrianasolonirina" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/giesco2025" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069786v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290767v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304538v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/phyto-16678" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303323v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304641v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297879v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brevot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296406v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732866v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300156v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296422v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296438v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298248v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chargy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Dufour" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304650v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298234v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300264v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180612v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296473v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297877v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869054v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230558v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebats" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852313v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourg" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20225002008" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305900v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20225002002" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852318v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20225002004" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305875v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douillet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beslay" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raynal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20225001001" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553078v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553180v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733507v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788763v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733815v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J. Schneider" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787146v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Djidjou Demasse" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducrot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Burie" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605254v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cuisset" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vincent" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ley" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741724v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607049v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741709v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795471v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delmas" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752604v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe E. L. Delmas" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jolivet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752601v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208725v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208647v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208646v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forneck" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Powell" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808529v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806011v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Louvet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestre" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shilder" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809776v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755307v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beffa" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757259v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755112v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752855v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Louvet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964363v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Richard-Cervera" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755585v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752684v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forget" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819924v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kiss" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755519v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753193v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756404v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821032v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824734v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758530v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758013v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nemorin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wei-Jen" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751756v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05275216v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208184v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marolleau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180613v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931589v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427182v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zaffaroni" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733828v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737060v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Petitgenet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881341v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schneider" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.82" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645820v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3s73-mm03" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263701v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206064v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807800v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254951.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824035v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/181603.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084268v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732007v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620628v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audeguin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624596v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809068v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Forneck" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Powell" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304631v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pecrix" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304629v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ram&#237;rez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827822v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169796v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228847v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delos" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825345v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165308v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoisdelmotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7138-8239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161245226" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;pli=1&amp;user=D_0UC2wAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353058v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Courchinoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Mazet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rodriguez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01667-25" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734121v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D Mazet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couture" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae259" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C. Cambon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00691-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633322v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paineau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Minio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19861" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059014v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-11-22-0138-A" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhameed Elameen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delmotte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8101084" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926549v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Goin&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-11-21-0458-R" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059021v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Francioni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Michel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pbiomes-06-22-0037-a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Douillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Beslay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15762" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demeaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231710012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926357v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Fougerousse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bordes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533988v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Stef" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433027v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carisse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Der Heyden" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tremblay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;bert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-20-1164-RE" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184119v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labb&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deli&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.03.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461843v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudracco-Arnas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.51" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174400v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Maddalena" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Attilio Bianco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella de Lorenzis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Laura Toffolatti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12567" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917054v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mazet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.07.057" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958737v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Julliard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Guimier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazet I." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/8bbz-t493" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628726v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz048" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619006v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605274v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620297v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607424v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E. L. Delmas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Demeaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637044v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00987-16" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533924v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01916" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640035v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre Artigues" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12469" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633839v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jolivet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart Cervera" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12368" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286528v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2530-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632510v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joseph Schneider" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanns-Heinz Kassemeyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Kozma" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.10.017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DSM6VD4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637244v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Araya" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Rosales" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mendez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637274v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.10.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5F4MVXF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637807v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rouxel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Baudoin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Carisse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-08-13-0225-R" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328952v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labbe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12293" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SNLZ8LH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000430v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2012.09.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646761v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Comont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Lehman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Schilder" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12016" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643623v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Rex Consortium (resistance To Xenobiotics)" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770474v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fonteix" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAOM.2013.051325" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646236v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02667.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964184v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia S. Ahmed" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2012.06.012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RDZRQD3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650268v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilise Nogueira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Machefer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dezette" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01255-12" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649560v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Giresse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard-Cervera" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Latorse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.05782-11" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964374v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachaat N. Sakr" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Ducher" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity F. Vear" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne J. Tourvieille" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Walser" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662863v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larignon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-010-9611-3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F321F4F97C7AE10543D999C7042F5231BF7CBC25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665184v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richard-Cervera" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0434.2009.01619.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/061269099B61A0C68040C965B4931DB9BC4E1ADF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662300v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Peressotti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bellin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Gaspero" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-147" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219017v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00124.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659394v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chauvin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Caron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02298.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z95JR6X8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654460v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664480v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillieul" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658522v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera Richard-Cervera" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-008-9343-9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661621v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papura" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.05.009" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7XHNLSK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657341v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658743v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Willocquet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01200-08" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964382v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. M'Baya" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.02.012" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T25L1JNT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657514v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Olaya" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeneylyne F. Colcol" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Sierotzki" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHP-2008-0211-02-RS" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662035v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jen Chen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Douence" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Greif" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00507-07" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964293v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera Richard Cervera" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2007.01887.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5JH9C13G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667420v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Rey" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sdz3-1233" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656910v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001275" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667556v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Enjalbert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Fournier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2007.05.003" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669070v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaber" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Silva" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moya" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-56" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659121v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Chen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.01240.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/327A2F9B3326FC98AC0C1D8D70F8C1BB61A4312B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677829v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wernegreen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buness" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2005.04.003" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675684v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02358.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L54WM9K4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678568v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Coarer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serrano" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Gessler" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681153v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland C. H. J. van Ham" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Moya" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.1358104" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680291v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa J. Crease" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1095-8312.2003.00175.x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676875v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sabater-Munoz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier Leterme" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Latorre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sunnucks" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1554/02-557" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683358v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2002.01478.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0607CA29E35D8EAF3E59751F1DEA8F1F1763AB0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681394v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leterme" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2000.00002.x" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P207FB04-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683360v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2001.1778" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304641v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290797v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310577v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paige Breen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Andrianasolonirina" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/giesco2025" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303366v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290878v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300289v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306192v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304637v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069786v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290767v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303323v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304538v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/phyto-16678" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298248v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chargy" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Dufour" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296406v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732866v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297879v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brevot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300156v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296422v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296438v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298234v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304650v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300264v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180612v2" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296473v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297877v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869054v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230558v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebats" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305900v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20225002002" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852313v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourg" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20225002008" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852318v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20225002004" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305875v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douillet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beslay" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raynal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20225001001" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553078v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553180v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733507v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788763v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733815v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J. Schneider" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605254v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cuisset" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vincent" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ley" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787146v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Djidjou Demasse" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducrot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Burie" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741709v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741724v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607049v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795471v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delmas" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208725v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752601v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe E. L. Delmas" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jolivet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752604v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808529v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208647v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208646v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forneck" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Powell" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809776v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806011v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Louvet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestre" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shilder" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755112v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757259v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755307v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beffa" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964363v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Richard-Cervera" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752855v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Louvet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755585v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819924v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kiss" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752684v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forget" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755519v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753193v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756404v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824734v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821032v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758530v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758013v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nemorin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wei-Jen" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751756v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05275216v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208184v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marolleau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180613v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931589v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427182v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zaffaroni" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733828v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737060v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Petitgenet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881341v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schneider" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.82" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645820v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3s73-mm03" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263701v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206064v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807800v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254951.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824035v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/181603.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084268v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732007v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620628v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audeguin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624596v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809068v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Forneck" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Powell" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304631v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pecrix" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304629v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ram&#237;rez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827822v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169796v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228847v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delos" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825345v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165308v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>