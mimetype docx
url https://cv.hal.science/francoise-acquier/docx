--- v0 (2026-03-24)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Françoise Acquier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de ressources documentaires au CNRS, équipe AAU-CRESSON, IE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francoise-acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8714-0465</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">259298182</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de ressources documentaires au Laboratoire Cresson depuis 2001, j'anime la bibliothèque qui est spécialisée dans les ambiances architecturales et urbaines. Les acquisitions sont issues des demandes des chercheurs mais aussi de la veille sur cette thématique communiquée à l'aide de l'outil de curation Scoop it mutualisé au sein de l'UMR avec la documentation AAU-CRENAU.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Administratrice de plusieurs Carnets Hypothèses (carnet de programme de recherche, d'enseignement), j'anime le Carnet Le Cresson Veille et Recherche, un outil de valorisation des réalisations de l'équipe, de la recherche en train de se faire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les productions scientifiques de l'UMR, archivées depuis 2004, sont consultables sur Zotero. Notre collection commune avec l'équipe AAU-CRENAU est codifiée pour nous permettre de réaliser les bilans d'activités HCERES.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Référentes de nombreuses collections HAL depuis 2005 (HAL-SHS) pour l'équipe AAU-CRESSON ainsi que pour le Réseau International Ambiances. La collection de l'équipe AAU-CRESSON est enrichie par l'auto-archivage des chercheurs qui sont formés individuellement ou collectivement au dépôt. La collection a été enrichie par la numérisation des thèses soutenues avant 2010 et par la collection des rapports de recherche (1982-2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La valorisation des données de recherche a débuté au sein de l'équipe par la documentation et le partage des enregistrements sonores dès 2006. En ligne sur le catalogue de la bibliothèque ou sur la SoundMap Cartophonies, cette valorisation est réalisée avec juL McOoisans, médiaticien. Nakala est investi comme entrepôt de partage pour les données produites au sein des programmes de recherche.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à penser science ouverte dans un laboratoire de recherche en architecture : l’UMR CNRS Ambiances Architectures Urbanités (AAU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise-Anne Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonds de recherche dans les écoles d'architecture : une politique documentaire en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie van Effenterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEnsA20 : histoire de l'enseignement de l'architecture au 20e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Séminaire 5, décembre 2018, cahier 6, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer un centre documentaire dans une unité de recherche d’ENSA : Veille scientifique, valorisation et travail en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 138, pp.96-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’orienter dans les notions et les filiations conceptuelles au croisement sensible/écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du centre ISA : “Le sensible dans la recherche aujourd’hui” – séance 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LITT&amp;ARTS, Nov 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL comme archive de la vie scientifique. Retour d’expérience de l’équipe Cresson du laboratoire Ambiances, Architectures, Urbanités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième session de l’Assemblée des partenaires de HAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCSD; ENSSIB, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sonore in situ à la représentation sensible. Retour d’expériences de AAU-Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes rencontres du groupe Archives audiovisuelles - Bruits de fondS - Archives sonores : du matériau brut aux usages sensibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Archives audiovisuelles, May 2024, Saint-Martin-d’Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL comme archive de la vie scientifique. Retour d’expériences de AAU-Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science Days@UGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, BAPSO, GRICAD, Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de documentation. Laboratoire AAU-CRESSON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde IST Quels enjeux et défis de l’Information scientifique et technique aujourd'hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience du laboratoire AAU. Table ronde &amp;quot;Se préparer à l'HCERES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des correspondants HAL-UGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, BAPSO, GRICAD, Apr 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un chercheur part à la retraite, que faire de ses archives ? L’exemple de Jean-François Augoyard fondateur de l’équipe AAU-Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Lab&amp;docs : les archives de la recherche, laboratoire AHTTEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bizien, Laurence, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecter, archiver et diffuser des données avec le droit et l’éthique comme alliés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Cross disciplinary tools (CDTools) "Performance Laboratory : Listening to performance" de l'Université Grenoble Alpes, 29 novembre 2022 à la MaCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poupin, Perrine, Nov 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives sonores de la recherche, deux expériences : le CRESSON et la MMSH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Lab&amp;docs : les archives de la recherche, 12 et 13 décembre 2022, laboratoire AHTTEP (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ArchiRès; Labedoc; Bizien, Laurence, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique du CNRS pour la science ouverte : retours d’expérience de correspondants IST de l’InSHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Correspondants Information Scientifique et Technique (IST) de l’InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’incitation au dépôt dans HAL par les chercheurs : deux retours d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C@fés Renatis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau RENATIS, Dec 2021, Paris, France. pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le carnet Ethique &amp; droit comme corpus pour animer un atelier doctoral autour du droit à l’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude – Diffuser les données numériques en SHS : le droit et l’éthique comme alliés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quizz sonore : animation pédagogique autour de la découverte du fonds sonore du Cresson et de ses descripteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’Hiver du CRESSON – 7ème édition Hark ! CRESSON is 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAU-CRESSON; Théa Manola, Researcher at CRESSON/AAU &amp; teacher at ENSA Grenoble; Théo Marchal, Phd Student at CRESSON &amp; associated teacher at ENSA Grenoble; Nicolas Rémy, Researcher at CRESSON/AAU &amp; teacher at Thessaly University, Volos (Greece), Jan 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer une collection dans l’archive ouverte HAL : l’exemple de l’équipe de recherche Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ArchiRès ENSA Strasbourg, 5, 6 et 7 juillet 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives sonores du CNRS s’écoutent en Europe : participation au programme européen Europeana Sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tandar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Chamoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôle des professionnels de l’IST pour offrir une meilleure visibilité aux travaux des acteurs de la recherche en SHS, CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un carnet Hypothèses : un incontournable de la recherche en SHS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale de l'Ecole Nationale Supérieure d'Architecture de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours sur le projet « Cartophonies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographies sonores formes et enjeux, Organisée par le CMTRA et l’ENSA Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des sources en architecture et pratiques éditoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Doctorale 2015-2016 de l’ENSAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAG, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dépôt au partage des archives sonores de la recherche, les évolutions du métier de phonothécaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Soubrié,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRéDoc 2015 Mieux accompagner la recherche : réalités d’aujourd’hui et perspectives pour les fonctions d’IST, 29 Septembre-2 Octobre 2015, Saint-Foy-Lès-Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isidora; Renatis, Sep 2015, Saint-Foy-Lès-Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archivage des publications au Cresson, un accompagnement personnalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une culture de la diffusion en sciences humaines et sociales : les 10 ans de HAL-SHS, CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale de l'Ecole Nationale Supérieure d'Architecture de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAG, AfaireAsuivre, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archive ouverte « institutionnelle » Hal-SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblé Générale du laboratoire Cresson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cresson, Sep 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je collecte, j’écris, je publie, quels sont mes droits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale de l'Ecole Nationale Supérieure d'Architecutre de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAG, AfaireAsuivre, Nov 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques repères pour effectuer des recherches sur internet et citer vos sources en architecture et en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Vial,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Doctorale de l'Ecole Nationale Supérieure d'Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAG, AfaireAsuivre, Oct 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cresson veille et recherche…à propos d'ambiances architecturales et urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ArchiRès 2012 L'offre numérique: quels enjeux pour les centres de ressources en architecture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ArchiRès : Réseau francophone de bibliothèques d'écoles d'architecture et de paysage Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting sound archive with the library catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Euroepean Acoustic Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances.net, un centre de ressources numériques pour un réseau thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chazelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tisserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude pour les professionnels de l'information en SHS, 25 novembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AAU-CRESSON; PACTE; Autoédition, pp.126, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035068v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sonnait le Cresson à ses débuts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dufieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture, ambiance, cultures constructives Mélanges offerts à Olivier Balaÿ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses architecturales de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-97, 2025, 9782490820320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Site web] Glossaire Sensible / Écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beau-Reder Joseph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique de la gestion des données à leur valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise-Anne Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplément bibliographique aux actes du Congrès International sur les Ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMP du projet &amp;quot;PROSECO - PROduction SEnsible des projets urbains COntemporains. De la conception à l’expérience : enjeux environnementaux et politiques du sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise-Anne Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR; AAU Ambiances Architectures Urbanités. 2023, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données de la recherche AAU-CRESSON : résultats de l’enquête sur les usages des chercheurs, doctorants et ingénieurs en matière de gestion de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Centre de recherche sur l'espace sonore et l'environnement urbain. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Acoustic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Kytö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Uimonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 83, Tampere University of Applied Sciences; Phonogrammarchiv, the Austrian Academy of Sciences ; The multidisciplinary collective Escoitar; The Isle of San Simón Foundation; CRESSON. 2012, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer sa présence numérique et déposer dans Hal dans les champs disciplinaires de l'architecture, de l'urbanisme et du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Form@doc, Grenoble, France. 2025, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448220v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire une revue de la littérature dans les champs disciplinaires de l’architecture, de l’urbanisme et du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Form@doc, Grenoble, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien gérer ses données dans les champs disciplinaires de l'architecture, de l'urbanisme et du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Form@doc, Grenoble, France. 2024, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données de l'ANR Sensibilia sont sur NAKALA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/14k1g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos, vidéos, dessins - Droits d’utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aricia Bassinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouchet Moneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis et dynamique de dépôt dans la collection HAL du laboratoire AAU-CRESSON : À la conquête de la machine à café !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres labedoc, 27-28 mai 2024 : A la découverte de l’INHA Institut National d’Histoire de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form@doc : 2023-2024 formations aux compétences informationnelles des doctorant.es du Campus sud de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lesouef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre auteur et exposition : Résonances oasiennes, 16 janvier au 3 février 2023, Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition, rencontre auteur, conférence, les temps forts de la Winter School 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet &amp;quot;Squ@rt&amp;quot; - des collégiens à la rencontre de l'enseignement en architecture et de la recherche sur le sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expériences : publication de données dans l'entrepôt de données SHS Nakala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise-Anne Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Python pour la Science Ouverte : le Baromètre de la Science Ouverte du laboratoire AAU comme cas pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qsmd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CasuHALathon à l’UMR AAU : retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qsm4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire de docs : la mutualisation des pratiques documentaires de l'UMR AAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo2q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager les données de son projet en cours avec ShareDocs d’Huma-Num : l’exemple de l’ANR Sensibilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Celle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bureaux de la légende Lab&doc : confiné(e)s mais pas à l’arrêt !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre autour de Heidegger et la question de l’habiter. Une philosophie de l’architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérifier, relier et enrichir ses identifiants-chercheur : ScanR et ORCID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’UMR AAU et les archives ouvertes. Bilan de 5 années d’archivage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qslt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03084621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[En ligne] Où trouver des rapports de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de gestion des données de la recherche dans les universités belges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Blondiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie des Ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#CressonDepose : un outil de valorisation des dépôts récents dans Hal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux travaux de la recherche, les archives ouvertes de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix littéraire « Écrire la ville » ou comment dynamiser la lecture au sein de ENSA de Toulouse et de l’Université Toulouse 2 Jean Jaurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau catalogue pour la Doc’Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque « ambiances » de Volos : ou le concept de sérendipité appliqué à une bibliothèque éphémère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qny7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de documentation du Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suoni di Venezia : A l’écoute de Venise en marchant, en écoutant, en repérant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie [filmée] du travail des relations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation des rapports du Cresson, c’est parti !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances sous la ville : une approche écologique des espaces publics souterrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives sonores Cressound sont sur Europeana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephemeral library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le congrès Ambiances 2016 mis en archive !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la journée « 10 ans de la plateforme HAL-SHS » du 18 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésaurus Ambiance : Quand chercheurs et documentalistes partagent des mots/un vocabulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection Hal de l’équipe Cresson change de page d’accueil !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FREDOC 2015 – Les évolutions du métier de phonothécaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soubrié Marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libre accès et cultures disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cresson veille et recherche change de cap !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hal – Academia.edu, jouer des complémentarités !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesconil : ethnologie sonore revisitée d’un port breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composer des ambiances sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sons, des Ipads et des cartons !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://lcv.hypotheses.org/7148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecouter “Les faiseurs de bruits” et “Le bruit, la plainte et le voisin”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sonnait la galerie de l’Arlequin le soir du 10 mai 1981 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les FREDOC 2009 : essai de synthèse sur le protocole OAI-PMH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Cristofol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités environnementales. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénoménologie. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.107-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique environnementale. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.79-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmosphère. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affect. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiance. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatisme. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.113-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en urbanisme architecture et paysage. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.93-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.69-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporéité. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensible. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales de l'environnement. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.99-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie critique. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.119-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Care. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId184"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Françoise Acquier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de ressources documentaires au CNRS, équipe AAU-CRESSON, IE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francoise-acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8714-0465</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">259298182</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de ressources documentaires au Laboratoire Cresson depuis 2001, j'anime la bibliothèque qui est spécialisée dans les ambiances architecturales et urbaines. Les acquisitions sont issues des demandes des chercheurs mais aussi de la veille sur cette thématique communiquée à l'aide de l'outil de curation Scoop it mutualisé au sein de l'UMR avec la documentation AAU-CRENAU.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Administratrice de plusieurs Carnets Hypothèses (carnet de programme de recherche, d'enseignement), j'anime le Carnet Le Cresson Veille et Recherche, un outil de valorisation des réalisations de l'équipe, de la recherche en train de se faire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les productions scientifiques de l'UMR, archivées depuis 2004, sont consultables sur Zotero. Notre collection commune avec l'équipe AAU-CRENAU est codifiée pour nous permettre de réaliser les bilans d'activités HCERES.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Référentes de nombreuses collections HAL depuis 2005 (HAL-SHS) pour l'équipe AAU-CRESSON ainsi que pour le Réseau International Ambiances. La collection de l'équipe AAU-CRESSON est enrichie par l'auto-archivage des chercheurs qui sont formés individuellement ou collectivement au dépôt. La collection a été enrichie par la numérisation des thèses soutenues avant 2010 et par la collection des rapports de recherche (1982-2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La valorisation des données de recherche a débuté au sein de l'équipe par la documentation et le partage des enregistrements sonores dès 2006. En ligne sur le catalogue de la bibliothèque ou sur la SoundMap Cartophonies, cette valorisation est réalisée avec juL McOoisans, médiaticien. Nakala est investi comme entrepôt de partage pour les données produites au sein des programmes de recherche.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à penser science ouverte dans un laboratoire de recherche en architecture : l’UMR CNRS Ambiances Architectures Urbanités (AAU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise-Anne Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonds de recherche dans les écoles d'architecture : une politique documentaire en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie van Effenterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEnsA20 : histoire de l'enseignement de l'architecture au 20e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Séminaire 5, décembre 2018, cahier 6, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer un centre documentaire dans une unité de recherche d’ENSA : Veille scientifique, valorisation et travail en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 138, pp.96-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’orienter dans les notions et les filiations conceptuelles au croisement sensible/écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du centre ISA : “Le sensible dans la recherche aujourd’hui” – séance 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LITT&amp;ARTS, Nov 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Glossaire Sensible / Écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances à la Biennale Art-Science Expérimenta, Minimistan 13-14 février 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Balez, Suzel; Labussière, Olivier; Thibaud, Jean-Paul, Feb 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL comme archive de la vie scientifique. Retour d’expérience de l’équipe Cresson du laboratoire Ambiances, Architectures, Urbanités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième session de l’Assemblée des partenaires de HAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCSD; ENSSIB, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sonore in situ à la représentation sensible. Retour d’expériences de AAU-Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes rencontres du groupe Archives audiovisuelles - Bruits de fondS - Archives sonores : du matériau brut aux usages sensibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Archives audiovisuelles, May 2024, Saint-Martin-d’Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL comme archive de la vie scientifique. Retour d’expériences de AAU-Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science Days@UGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, BAPSO, GRICAD, Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de documentation. Laboratoire AAU-CRESSON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde IST Quels enjeux et défis de l’Information scientifique et technique aujourd'hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience du laboratoire AAU. Table ronde &amp;quot;Se préparer à l'HCERES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des correspondants HAL-UGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, BAPSO, GRICAD, Apr 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un chercheur part à la retraite, que faire de ses archives ? L’exemple de Jean-François Augoyard fondateur de l’équipe AAU-Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Lab&amp;docs : les archives de la recherche, laboratoire AHTTEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bizien, Laurence, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecter, archiver et diffuser des données avec le droit et l’éthique comme alliés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Cross disciplinary tools (CDTools) "Performance Laboratory : Listening to performance" de l'Université Grenoble Alpes, 29 novembre 2022 à la MaCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poupin, Perrine, Nov 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives sonores de la recherche, deux expériences : le CRESSON et la MMSH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Lab&amp;docs : les archives de la recherche, 12 et 13 décembre 2022, laboratoire AHTTEP (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ArchiRès; Labedoc; Bizien, Laurence, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique du CNRS pour la science ouverte : retours d’expérience de correspondants IST de l’InSHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Correspondants Information Scientifique et Technique (IST) de l’InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’incitation au dépôt dans HAL par les chercheurs : deux retours d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C@fés Renatis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau RENATIS, Dec 2021, Paris, France. pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le carnet Ethique &amp; droit comme corpus pour animer un atelier doctoral autour du droit à l’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude – Diffuser les données numériques en SHS : le droit et l’éthique comme alliés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quizz sonore : animation pédagogique autour de la découverte du fonds sonore du Cresson et de ses descripteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’Hiver du CRESSON – 7ème édition Hark ! CRESSON is 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAU-CRESSON; Théa Manola, Researcher at CRESSON/AAU &amp; teacher at ENSA Grenoble; Théo Marchal, Phd Student at CRESSON &amp; associated teacher at ENSA Grenoble; Nicolas Rémy, Researcher at CRESSON/AAU &amp; teacher at Thessaly University, Volos (Greece), Jan 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer une collection dans l’archive ouverte HAL : l’exemple de l’équipe de recherche Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ArchiRès ENSA Strasbourg, 5, 6 et 7 juillet 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives sonores du CNRS s’écoutent en Europe : participation au programme européen Europeana Sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tandar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Chamoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôle des professionnels de l’IST pour offrir une meilleure visibilité aux travaux des acteurs de la recherche en SHS, CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un carnet Hypothèses : un incontournable de la recherche en SHS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale de l'Ecole Nationale Supérieure d'Architecture de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours sur le projet « Cartophonies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographies sonores formes et enjeux, Organisée par le CMTRA et l’ENSA Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des sources en architecture et pratiques éditoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Doctorale 2015-2016 de l’ENSAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAG, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dépôt au partage des archives sonores de la recherche, les évolutions du métier de phonothécaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Soubrié,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRéDoc 2015 Mieux accompagner la recherche : réalités d’aujourd’hui et perspectives pour les fonctions d’IST, 29 Septembre-2 Octobre 2015, Saint-Foy-Lès-Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isidora; Renatis, Sep 2015, Saint-Foy-Lès-Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archivage des publications au Cresson, un accompagnement personnalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une culture de la diffusion en sciences humaines et sociales : les 10 ans de HAL-SHS, CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale de l'Ecole Nationale Supérieure d'Architecture de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAG, AfaireAsuivre, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archive ouverte « institutionnelle » Hal-SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblé Générale du laboratoire Cresson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cresson, Sep 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je collecte, j’écris, je publie, quels sont mes droits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale de l'Ecole Nationale Supérieure d'Architecutre de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAG, AfaireAsuivre, Nov 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques repères pour effectuer des recherches sur internet et citer vos sources en architecture et en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Vial,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Doctorale de l'Ecole Nationale Supérieure d'Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAG, AfaireAsuivre, Oct 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cresson veille et recherche…à propos d'ambiances architecturales et urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ArchiRès 2012 L'offre numérique: quels enjeux pour les centres de ressources en architecture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ArchiRès : Réseau francophone de bibliothèques d'écoles d'architecture et de paysage Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting sound archive with the library catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Euroepean Acoustic Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances.net, un centre de ressources numériques pour un réseau thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chazelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tisserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude pour les professionnels de l'information en SHS, 25 novembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AAU-CRESSON; PACTE; Autoédition, pp.126, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035068v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sonnait le Cresson à ses débuts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dufieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture, ambiance, cultures constructives Mélanges offerts à Olivier Balaÿ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses architecturales de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-97, 2025, 9782490820320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Site web] Glossaire Sensible / Écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beau-Reder Joseph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique de la gestion des données à leur valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise-Anne Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplément bibliographique aux actes du Congrès International sur les Ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMP du projet &amp;quot;PROSECO - PROduction SEnsible des projets urbains COntemporains. De la conception à l’expérience : enjeux environnementaux et politiques du sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise-Anne Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR; AAU Ambiances Architectures Urbanités. 2023, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données de la recherche AAU-CRESSON : résultats de l’enquête sur les usages des chercheurs, doctorants et ingénieurs en matière de gestion de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Centre de recherche sur l'espace sonore et l'environnement urbain. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Acoustic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Kytö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Uimonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 83, Tampere University of Applied Sciences; Phonogrammarchiv, the Austrian Academy of Sciences ; The multidisciplinary collective Escoitar; The Isle of San Simón Foundation; CRESSON. 2012, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer sa présence numérique et déposer dans Hal dans les champs disciplinaires de l'architecture, de l'urbanisme et du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Form@doc, Grenoble, France. 2025, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448220v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien gérer ses données dans les champs disciplinaires de l'architecture, de l'urbanisme et du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Form@doc, Grenoble, France. 2024, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire une revue de la littérature dans les champs disciplinaires de l’architecture, de l’urbanisme et du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Form@doc, Grenoble, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données de l'ANR Sensibilia sont sur NAKALA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/14k1g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/13rv3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis et dynamique de dépôt dans la collection HAL du laboratoire AAU-CRESSON : À la conquête de la machine à café !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos, vidéos, dessins - Droits d’utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aricia Bassinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouchet Moneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form@doc : 2023-2024 formations aux compétences informationnelles des doctorant.es du Campus sud de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lesouef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres labedoc, 27-28 mai 2024 : A la découverte de l’INHA Institut National d’Histoire de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre auteur et exposition : Résonances oasiennes, 16 janvier au 3 février 2023, Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition, rencontre auteur, conférence, les temps forts de la Winter School 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expériences : publication de données dans l'entrepôt de données SHS Nakala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise-Anne Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet &amp;quot;Squ@rt&amp;quot; - des collégiens à la rencontre de l'enseignement en architecture et de la recherche sur le sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Python pour la Science Ouverte : le Baromètre de la Science Ouverte du laboratoire AAU comme cas pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qsmd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager les données de son projet en cours avec ShareDocs d’Huma-Num : l’exemple de l’ANR Sensibilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Celle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CasuHALathon à l’UMR AAU : retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qsm4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire de docs : la mutualisation des pratiques documentaires de l'UMR AAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo2q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre autour de Heidegger et la question de l’habiter. Une philosophie de l’architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bureaux de la légende Lab&doc : confiné(e)s mais pas à l’arrêt !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérifier, relier et enrichir ses identifiants-chercheur : ScanR et ORCID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’UMR AAU et les archives ouvertes. Bilan de 5 années d’archivage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qslt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03084621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[En ligne] Où trouver des rapports de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de gestion des données de la recherche dans les universités belges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Blondiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie des Ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#CressonDepose : un outil de valorisation des dépôts récents dans Hal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux travaux de la recherche, les archives ouvertes de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix littéraire « Écrire la ville » ou comment dynamiser la lecture au sein de ENSA de Toulouse et de l’Université Toulouse 2 Jean Jaurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de documentation du Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau catalogue pour la Doc’Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque « ambiances » de Volos : ou le concept de sérendipité appliqué à une bibliothèque éphémère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qny7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suoni di Venezia : A l’écoute de Venise en marchant, en écoutant, en repérant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie [filmée] du travail des relations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation des rapports du Cresson, c’est parti !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives sonores Cressound sont sur Europeana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances sous la ville : une approche écologique des espaces publics souterrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le congrès Ambiances 2016 mis en archive !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephemeral library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la journée « 10 ans de la plateforme HAL-SHS » du 18 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection Hal de l’équipe Cresson change de page d’accueil !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésaurus Ambiance : Quand chercheurs et documentalistes partagent des mots/un vocabulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FREDOC 2015 – Les évolutions du métier de phonothécaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soubrié Marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libre accès et cultures disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hal – Academia.edu, jouer des complémentarités !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesconil : ethnologie sonore revisitée d’un port breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cresson veille et recherche change de cap !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composer des ambiances sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sons, des Ipads et des cartons !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://lcv.hypotheses.org/7148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecouter “Les faiseurs de bruits” et “Le bruit, la plainte et le voisin”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sonnait la galerie de l’Arlequin le soir du 10 mai 1981 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les FREDOC 2009 : essai de synthèse sur le protocole OAI-PMH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Cristofol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affect. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiance. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatisme. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.113-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénoménologie. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.107-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités environnementales. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmosphère. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique environnementale. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.79-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en urbanisme architecture et paysage. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.93-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.69-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensible. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporéité. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Care. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie critique. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.119-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales de l'environnement. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.99-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39E37556"/>
+    <w:nsid w:val="9FAC5B06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-acquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8714-0465" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/259298182" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141275v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bizien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Anne Charles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gaillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bastard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van Effenterre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290291v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Thibault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513044v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513063v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864957v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290316v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290458v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290327v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864945v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923617v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923633v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883615v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494414v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864918v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923693v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mosnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Provost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578696v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carbonnelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tandar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chamoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Simonnot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578697v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Serlet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578699v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Soubri&#233;," TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578700v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245455v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Serlet," TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245453v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245440v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245432v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Vial," TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01242206v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01242193v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993735v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chazelas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tisserand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035068v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988448v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturalpress.org/index.php/product/architecture-ambiance-cultures-constructives/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314525v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beau-Reder Joseph" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923785v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627756v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124219v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462300v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dom" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993848v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kyt&#246;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Uimonen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448220v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448199v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546956v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512998v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14k1g" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aricia Bassinet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouchet Moneret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864904v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864929v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lesouef" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864925v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864950v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292132v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ghelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292102v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qsmd" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283554v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qsm4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168143v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo2q" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657183v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Celle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876029v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fort" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo29" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925161v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Vial" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292063v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qslt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864924v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463767v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Blondiau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo15" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579678v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579680v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579677v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598097v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aventin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444982v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579682v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qny7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579681v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579688v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579684v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lallier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579687v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579683v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579689v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579685v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579686v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864889v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864909v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579691v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579690v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soubri&#233; Marine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579692v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245490v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245487v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579694v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579693v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gamal Said" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245500v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579695v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245505v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579696v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Cristofol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314770v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raveneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314661v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314764v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314804v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314794v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314799v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314696v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314775v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314840v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314836v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314789v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314784v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rollot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314817v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussi&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314702v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314812v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314830v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-acquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8714-0465" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/259298182" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141275v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bizien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Anne Charles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gaillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bastard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van Effenterre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290291v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Thibault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513044v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564498v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513063v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864957v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290327v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923617v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923633v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864918v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923693v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mosnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Provost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578696v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carbonnelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tandar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chamoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Simonnot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Serlet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578699v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263192v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Soubri&#233;," TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578700v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245455v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Serlet," TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245440v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245432v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Vial," TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01242206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01242193v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993735v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chazelas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tisserand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035068v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988448v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturalpress.org/index.php/product/architecture-ambiance-cultures-constructives/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beau-Reder Joseph" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627756v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124219v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462300v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dom" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993848v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kyt&#246;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Uimonen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448220v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546956v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448199v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512998v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14k1g" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564522v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13rv3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864904v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864922v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aricia Bassinet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouchet Moneret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864940v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lesouef" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864929v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864925v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864950v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292102v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292132v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ghelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659327v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qsmd" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657183v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Celle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283554v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qsm4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168143v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo2q" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925161v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Vial" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fort" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo29" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292063v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084621v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qslt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864924v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463767v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Blondiau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo15" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579678v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579680v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579677v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598097v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aventin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579681v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444982v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579682v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qny7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579688v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579684v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lallier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579687v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579689v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579686v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579685v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864889v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579691v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864909v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579690v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soubri&#233; Marine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579692v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245487v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579694v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245490v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579693v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gamal Said" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245500v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579695v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245505v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579696v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Cristofol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314794v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raveneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314799v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314696v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314661v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314770v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314804v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314764v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314775v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314840v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314789v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314836v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314830v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314812v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314702v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314817v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussi&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314784v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rollot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>