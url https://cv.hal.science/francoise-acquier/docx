--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Françoise Acquier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de ressources documentaires au CNRS, équipe AAU-CRESSON, IE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francoise-acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8714-0465</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">259298182</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de ressources documentaires au Laboratoire Cresson depuis 2001, j'anime la bibliothèque qui est spécialisée dans les ambiances architecturales et urbaines. Les acquisitions sont issues des demandes des chercheurs mais aussi de la veille sur cette thématique communiquée à l'aide de l'outil de curation Scoop it mutualisé au sein de l'UMR avec la documentation AAU-CRENAU.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Administratrice de plusieurs Carnets Hypothèses (carnet de programme de recherche, d'enseignement), j'anime le Carnet Le Cresson Veille et Recherche, un outil de valorisation des réalisations de l'équipe, de la recherche en train de se faire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les productions scientifiques de l'UMR, archivées depuis 2004, sont consultables sur Zotero. Notre collection commune avec l'équipe AAU-CRENAU est codifiée pour nous permettre de réaliser les bilans d'activités HCERES.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Référentes de nombreuses collections HAL depuis 2005 (HAL-SHS) pour l'équipe AAU-CRESSON ainsi que pour le Réseau International Ambiances. La collection de l'équipe AAU-CRESSON est enrichie par l'auto-archivage des chercheurs qui sont formés individuellement ou collectivement au dépôt. La collection a été enrichie par la numérisation des thèses soutenues avant 2010 et par la collection des rapports de recherche (1982-2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La valorisation des données de recherche a débuté au sein de l'équipe par la documentation et le partage des enregistrements sonores dès 2006. En ligne sur le catalogue de la bibliothèque ou sur la SoundMap Cartophonies, cette valorisation est réalisée avec juL McOoisans, médiaticien. Nakala est investi comme entrepôt de partage pour les données produites au sein des programmes de recherche.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à penser science ouverte dans un laboratoire de recherche en architecture : l’UMR CNRS Ambiances Architectures Urbanités (AAU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise-Anne Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonds de recherche dans les écoles d'architecture : une politique documentaire en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie van Effenterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEnsA20 : histoire de l'enseignement de l'architecture au 20e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Séminaire 5, décembre 2018, cahier 6, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer un centre documentaire dans une unité de recherche d’ENSA : Veille scientifique, valorisation et travail en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 138, pp.96-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’orienter dans les notions et les filiations conceptuelles au croisement sensible/écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du centre ISA : “Le sensible dans la recherche aujourd’hui” – séance 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LITT&amp;ARTS, Nov 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Glossaire Sensible / Écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances à la Biennale Art-Science Expérimenta, Minimistan 13-14 février 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Balez, Suzel; Labussière, Olivier; Thibaud, Jean-Paul, Feb 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL comme archive de la vie scientifique. Retour d’expérience de l’équipe Cresson du laboratoire Ambiances, Architectures, Urbanités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième session de l’Assemblée des partenaires de HAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCSD; ENSSIB, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sonore in situ à la représentation sensible. Retour d’expériences de AAU-Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes rencontres du groupe Archives audiovisuelles - Bruits de fondS - Archives sonores : du matériau brut aux usages sensibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Archives audiovisuelles, May 2024, Saint-Martin-d’Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL comme archive de la vie scientifique. Retour d’expériences de AAU-Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science Days@UGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, BAPSO, GRICAD, Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de documentation. Laboratoire AAU-CRESSON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde IST Quels enjeux et défis de l’Information scientifique et technique aujourd'hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience du laboratoire AAU. Table ronde &amp;quot;Se préparer à l'HCERES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des correspondants HAL-UGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, BAPSO, GRICAD, Apr 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un chercheur part à la retraite, que faire de ses archives ? L’exemple de Jean-François Augoyard fondateur de l’équipe AAU-Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Lab&amp;docs : les archives de la recherche, laboratoire AHTTEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bizien, Laurence, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecter, archiver et diffuser des données avec le droit et l’éthique comme alliés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Cross disciplinary tools (CDTools) "Performance Laboratory : Listening to performance" de l'Université Grenoble Alpes, 29 novembre 2022 à la MaCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poupin, Perrine, Nov 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives sonores de la recherche, deux expériences : le CRESSON et la MMSH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Lab&amp;docs : les archives de la recherche, 12 et 13 décembre 2022, laboratoire AHTTEP (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ArchiRès; Labedoc; Bizien, Laurence, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique du CNRS pour la science ouverte : retours d’expérience de correspondants IST de l’InSHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Correspondants Information Scientifique et Technique (IST) de l’InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’incitation au dépôt dans HAL par les chercheurs : deux retours d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C@fés Renatis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau RENATIS, Dec 2021, Paris, France. pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le carnet Ethique &amp; droit comme corpus pour animer un atelier doctoral autour du droit à l’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude – Diffuser les données numériques en SHS : le droit et l’éthique comme alliés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quizz sonore : animation pédagogique autour de la découverte du fonds sonore du Cresson et de ses descripteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’Hiver du CRESSON – 7ème édition Hark ! CRESSON is 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAU-CRESSON; Théa Manola, Researcher at CRESSON/AAU &amp; teacher at ENSA Grenoble; Théo Marchal, Phd Student at CRESSON &amp; associated teacher at ENSA Grenoble; Nicolas Rémy, Researcher at CRESSON/AAU &amp; teacher at Thessaly University, Volos (Greece), Jan 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer une collection dans l’archive ouverte HAL : l’exemple de l’équipe de recherche Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ArchiRès ENSA Strasbourg, 5, 6 et 7 juillet 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives sonores du CNRS s’écoutent en Europe : participation au programme européen Europeana Sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tandar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Chamoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôle des professionnels de l’IST pour offrir une meilleure visibilité aux travaux des acteurs de la recherche en SHS, CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un carnet Hypothèses : un incontournable de la recherche en SHS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale de l'Ecole Nationale Supérieure d'Architecture de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours sur le projet « Cartophonies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographies sonores formes et enjeux, Organisée par le CMTRA et l’ENSA Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des sources en architecture et pratiques éditoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Doctorale 2015-2016 de l’ENSAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAG, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dépôt au partage des archives sonores de la recherche, les évolutions du métier de phonothécaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Soubrié,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRéDoc 2015 Mieux accompagner la recherche : réalités d’aujourd’hui et perspectives pour les fonctions d’IST, 29 Septembre-2 Octobre 2015, Saint-Foy-Lès-Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isidora; Renatis, Sep 2015, Saint-Foy-Lès-Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archivage des publications au Cresson, un accompagnement personnalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une culture de la diffusion en sciences humaines et sociales : les 10 ans de HAL-SHS, CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale de l'Ecole Nationale Supérieure d'Architecture de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAG, AfaireAsuivre, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archive ouverte « institutionnelle » Hal-SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblé Générale du laboratoire Cresson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cresson, Sep 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je collecte, j’écris, je publie, quels sont mes droits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale de l'Ecole Nationale Supérieure d'Architecutre de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAG, AfaireAsuivre, Nov 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques repères pour effectuer des recherches sur internet et citer vos sources en architecture et en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Vial,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Doctorale de l'Ecole Nationale Supérieure d'Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAG, AfaireAsuivre, Oct 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cresson veille et recherche…à propos d'ambiances architecturales et urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ArchiRès 2012 L'offre numérique: quels enjeux pour les centres de ressources en architecture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ArchiRès : Réseau francophone de bibliothèques d'écoles d'architecture et de paysage Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting sound archive with the library catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Euroepean Acoustic Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances.net, un centre de ressources numériques pour un réseau thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chazelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tisserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude pour les professionnels de l'information en SHS, 25 novembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AAU-CRESSON; PACTE; Autoédition, pp.126, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035068v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sonnait le Cresson à ses débuts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dufieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture, ambiance, cultures constructives Mélanges offerts à Olivier Balaÿ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses architecturales de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-97, 2025, 9782490820320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Site web] Glossaire Sensible / Écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beau-Reder Joseph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique de la gestion des données à leur valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise-Anne Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplément bibliographique aux actes du Congrès International sur les Ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMP du projet &amp;quot;PROSECO - PROduction SEnsible des projets urbains COntemporains. De la conception à l’expérience : enjeux environnementaux et politiques du sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise-Anne Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR; AAU Ambiances Architectures Urbanités. 2023, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données de la recherche AAU-CRESSON : résultats de l’enquête sur les usages des chercheurs, doctorants et ingénieurs en matière de gestion de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Centre de recherche sur l'espace sonore et l'environnement urbain. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Acoustic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Kytö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Uimonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 83, Tampere University of Applied Sciences; Phonogrammarchiv, the Austrian Academy of Sciences ; The multidisciplinary collective Escoitar; The Isle of San Simón Foundation; CRESSON. 2012, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer sa présence numérique et déposer dans Hal dans les champs disciplinaires de l'architecture, de l'urbanisme et du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Form@doc, Grenoble, France. 2025, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448220v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien gérer ses données dans les champs disciplinaires de l'architecture, de l'urbanisme et du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Form@doc, Grenoble, France. 2024, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire une revue de la littérature dans les champs disciplinaires de l’architecture, de l’urbanisme et du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Form@doc, Grenoble, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données de l'ANR Sensibilia sont sur NAKALA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/14k1g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/13rv3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis et dynamique de dépôt dans la collection HAL du laboratoire AAU-CRESSON : À la conquête de la machine à café !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos, vidéos, dessins - Droits d’utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aricia Bassinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouchet Moneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form@doc : 2023-2024 formations aux compétences informationnelles des doctorant.es du Campus sud de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lesouef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres labedoc, 27-28 mai 2024 : A la découverte de l’INHA Institut National d’Histoire de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre auteur et exposition : Résonances oasiennes, 16 janvier au 3 février 2023, Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition, rencontre auteur, conférence, les temps forts de la Winter School 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expériences : publication de données dans l'entrepôt de données SHS Nakala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise-Anne Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet &amp;quot;Squ@rt&amp;quot; - des collégiens à la rencontre de l'enseignement en architecture et de la recherche sur le sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Python pour la Science Ouverte : le Baromètre de la Science Ouverte du laboratoire AAU comme cas pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qsmd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager les données de son projet en cours avec ShareDocs d’Huma-Num : l’exemple de l’ANR Sensibilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Celle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CasuHALathon à l’UMR AAU : retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qsm4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire de docs : la mutualisation des pratiques documentaires de l'UMR AAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo2q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre autour de Heidegger et la question de l’habiter. Une philosophie de l’architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bureaux de la légende Lab&doc : confiné(e)s mais pas à l’arrêt !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérifier, relier et enrichir ses identifiants-chercheur : ScanR et ORCID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’UMR AAU et les archives ouvertes. Bilan de 5 années d’archivage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qslt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03084621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[En ligne] Où trouver des rapports de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de gestion des données de la recherche dans les universités belges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Blondiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie des Ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#CressonDepose : un outil de valorisation des dépôts récents dans Hal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux travaux de la recherche, les archives ouvertes de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix littéraire « Écrire la ville » ou comment dynamiser la lecture au sein de ENSA de Toulouse et de l’Université Toulouse 2 Jean Jaurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de documentation du Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau catalogue pour la Doc’Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque « ambiances » de Volos : ou le concept de sérendipité appliqué à une bibliothèque éphémère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qny7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suoni di Venezia : A l’écoute de Venise en marchant, en écoutant, en repérant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie [filmée] du travail des relations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation des rapports du Cresson, c’est parti !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives sonores Cressound sont sur Europeana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances sous la ville : une approche écologique des espaces publics souterrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le congrès Ambiances 2016 mis en archive !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephemeral library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la journée « 10 ans de la plateforme HAL-SHS » du 18 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection Hal de l’équipe Cresson change de page d’accueil !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésaurus Ambiance : Quand chercheurs et documentalistes partagent des mots/un vocabulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FREDOC 2015 – Les évolutions du métier de phonothécaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soubrié Marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libre accès et cultures disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hal – Academia.edu, jouer des complémentarités !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesconil : ethnologie sonore revisitée d’un port breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cresson veille et recherche change de cap !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composer des ambiances sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sons, des Ipads et des cartons !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://lcv.hypotheses.org/7148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecouter “Les faiseurs de bruits” et “Le bruit, la plainte et le voisin”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sonnait la galerie de l’Arlequin le soir du 10 mai 1981 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les FREDOC 2009 : essai de synthèse sur le protocole OAI-PMH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Cristofol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affect. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiance. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatisme. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.113-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénoménologie. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.107-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités environnementales. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmosphère. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique environnementale. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.79-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en urbanisme architecture et paysage. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.93-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.69-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensible. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporéité. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Care. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie critique. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.119-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales de l'environnement. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.99-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Françoise Acquier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de ressources documentaires au CNRS, équipe AAU-CRESSON, IE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francoise-acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8714-0465</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">259298182</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de ressources documentaires au Laboratoire Cresson depuis 2001, j'anime la bibliothèque qui est spécialisée dans les ambiances architecturales et urbaines. Les acquisitions sont issues des demandes des chercheurs mais aussi de la veille sur cette thématique communiquée à l'aide de l'outil de curation Scoop it mutualisé au sein de l'UMR avec la documentation AAU-CRENAU.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Administratrice de plusieurs Carnets Hypothèses (carnet de programme de recherche, d'enseignement), j'anime le Carnet Le Cresson Veille et Recherche, un outil de valorisation des réalisations de l'équipe, de la recherche en train de se faire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les productions scientifiques de l'UMR, archivées depuis 2004, sont consultables sur Zotero. Notre collection commune avec l'équipe AAU-CRENAU est codifiée pour nous permettre de réaliser les bilans d'activités HCERES.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Référentes de nombreuses collections HAL depuis 2005 (HAL-SHS) pour l'équipe AAU-CRESSON ainsi que pour le Réseau International Ambiances. La collection de l'équipe AAU-CRESSON est enrichie par l'auto-archivage des chercheurs qui sont formés individuellement ou collectivement au dépôt. La collection a été enrichie par la numérisation des thèses soutenues avant 2010 et par la collection des rapports de recherche (1982-2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La valorisation des données de recherche a débuté au sein de l'équipe par la documentation et le partage des enregistrements sonores dès 2006. En ligne sur le catalogue de la bibliothèque ou sur la SoundMap Cartophonies, cette valorisation est réalisée avec juL McOoisans, médiaticien. Nakala est investi comme entrepôt de partage pour les données produites au sein des programmes de recherche.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à penser science ouverte dans un laboratoire de recherche en architecture : l’UMR CNRS Ambiances Architectures Urbanités (AAU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise-Anne Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonds de recherche dans les écoles d'architecture : une politique documentaire en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie van Effenterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEnsA20 : histoire de l'enseignement de l'architecture au 20e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Séminaire 5, décembre 2018, cahier 6, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer un centre documentaire dans une unité de recherche d’ENSA : Veille scientifique, valorisation et travail en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 138, pp.96-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Glossaire Sensible / Écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances à la Biennale Art-Science Expérimenta, Minimistan 13-14 février 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Balez, Suzel; Labussière, Olivier; Thibaud, Jean-Paul, Feb 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’orienter dans les notions et les filiations conceptuelles au croisement sensible/écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du centre ISA : “Le sensible dans la recherche aujourd’hui” – séance 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LITT&amp;ARTS, Nov 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL comme archive de la vie scientifique. Retour d’expérience de l’équipe Cresson du laboratoire Ambiances, Architectures, Urbanités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième session de l’Assemblée des partenaires de HAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCSD; ENSSIB, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sonore in situ à la représentation sensible. Retour d’expériences de AAU-Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes rencontres du groupe Archives audiovisuelles - Bruits de fondS - Archives sonores : du matériau brut aux usages sensibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Archives audiovisuelles, May 2024, Saint-Martin-d’Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL comme archive de la vie scientifique. Retour d’expériences de AAU-Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science Days@UGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, BAPSO, GRICAD, Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de documentation. Laboratoire AAU-CRESSON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde IST Quels enjeux et défis de l’Information scientifique et technique aujourd'hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience du laboratoire AAU. Table ronde &amp;quot;Se préparer à l'HCERES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des correspondants HAL-UGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, BAPSO, GRICAD, Apr 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecter, archiver et diffuser des données avec le droit et l’éthique comme alliés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Cross disciplinary tools (CDTools) "Performance Laboratory : Listening to performance" de l'Université Grenoble Alpes, 29 novembre 2022 à la MaCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poupin, Perrine, Nov 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un chercheur part à la retraite, que faire de ses archives ? L’exemple de Jean-François Augoyard fondateur de l’équipe AAU-Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Lab&amp;docs : les archives de la recherche, laboratoire AHTTEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bizien, Laurence, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives sonores de la recherche, deux expériences : le CRESSON et la MMSH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Lab&amp;docs : les archives de la recherche, 12 et 13 décembre 2022, laboratoire AHTTEP (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ArchiRès; Labedoc; Bizien, Laurence, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique du CNRS pour la science ouverte : retours d’expérience de correspondants IST de l’InSHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Correspondants Information Scientifique et Technique (IST) de l’InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’incitation au dépôt dans HAL par les chercheurs : deux retours d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C@fés Renatis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau RENATIS, Dec 2021, Paris, France. pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quizz sonore : animation pédagogique autour de la découverte du fonds sonore du Cresson et de ses descripteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’Hiver du CRESSON – 7ème édition Hark ! CRESSON is 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAU-CRESSON; Théa Manola, Researcher at CRESSON/AAU &amp; teacher at ENSA Grenoble; Théo Marchal, Phd Student at CRESSON &amp; associated teacher at ENSA Grenoble; Nicolas Rémy, Researcher at CRESSON/AAU &amp; teacher at Thessaly University, Volos (Greece), Jan 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le carnet Ethique &amp; droit comme corpus pour animer un atelier doctoral autour du droit à l’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude – Diffuser les données numériques en SHS : le droit et l’éthique comme alliés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer une collection dans l’archive ouverte HAL : l’exemple de l’équipe de recherche Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ArchiRès ENSA Strasbourg, 5, 6 et 7 juillet 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours sur le projet « Cartophonies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographies sonores formes et enjeux, Organisée par le CMTRA et l’ENSA Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives sonores du CNRS s’écoutent en Europe : participation au programme européen Europeana Sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tandar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Chamoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôle des professionnels de l’IST pour offrir une meilleure visibilité aux travaux des acteurs de la recherche en SHS, CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un carnet Hypothèses : un incontournable de la recherche en SHS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale de l'Ecole Nationale Supérieure d'Architecture de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archivage des publications au Cresson, un accompagnement personnalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une culture de la diffusion en sciences humaines et sociales : les 10 ans de HAL-SHS, CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des sources en architecture et pratiques éditoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Doctorale 2015-2016 de l’ENSAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAG, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dépôt au partage des archives sonores de la recherche, les évolutions du métier de phonothécaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Soubrié,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRéDoc 2015 Mieux accompagner la recherche : réalités d’aujourd’hui et perspectives pour les fonctions d’IST, 29 Septembre-2 Octobre 2015, Saint-Foy-Lès-Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isidora; Renatis, Sep 2015, Saint-Foy-Lès-Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale de l'Ecole Nationale Supérieure d'Architecture de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAG, AfaireAsuivre, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archive ouverte « institutionnelle » Hal-SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblé Générale du laboratoire Cresson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cresson, Sep 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je collecte, j’écris, je publie, quels sont mes droits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale de l'Ecole Nationale Supérieure d'Architecutre de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAG, AfaireAsuivre, Nov 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques repères pour effectuer des recherches sur internet et citer vos sources en architecture et en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Vial,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Doctorale de l'Ecole Nationale Supérieure d'Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAG, AfaireAsuivre, Oct 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cresson veille et recherche…à propos d'ambiances architecturales et urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ArchiRès 2012 L'offre numérique: quels enjeux pour les centres de ressources en architecture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ArchiRès : Réseau francophone de bibliothèques d'écoles d'architecture et de paysage Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting sound archive with the library catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Euroepean Acoustic Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances.net, un centre de ressources numériques pour un réseau thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chazelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tisserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude pour les professionnels de l'information en SHS, 25 novembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AAU-CRESSON; PACTE; Autoédition, pp.126, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035068v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sonnait le Cresson à ses débuts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dufieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture, ambiance, cultures constructives Mélanges offerts à Olivier Balaÿ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses architecturales de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-97, 2025, 9782490820320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Site web] Glossaire Sensible / Écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beau-Reder Joseph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique de la gestion des données à leur valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise-Anne Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplément bibliographique aux actes du Congrès International sur les Ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMP du projet &amp;quot;PROSECO - PROduction SEnsible des projets urbains COntemporains. De la conception à l’expérience : enjeux environnementaux et politiques du sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise-Anne Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR; AAU Ambiances Architectures Urbanités. 2023, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données de la recherche AAU-CRESSON : résultats de l’enquête sur les usages des chercheurs, doctorants et ingénieurs en matière de gestion de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Centre de recherche sur l'espace sonore et l'environnement urbain. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Acoustic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Kytö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Uimonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 83, Tampere University of Applied Sciences; Phonogrammarchiv, the Austrian Academy of Sciences ; The multidisciplinary collective Escoitar; The Isle of San Simón Foundation; CRESSON. 2012, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer sa présence numérique et déposer dans Hal dans les champs disciplinaires de l'architecture, de l'urbanisme et du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Form@doc, Grenoble, France. 2025, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448220v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire une revue de la littérature dans les champs disciplinaires de l’architecture, de l’urbanisme et du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Form@doc, Grenoble, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien gérer ses données dans les champs disciplinaires de l'architecture, de l'urbanisme et du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Form@doc, Grenoble, France. 2024, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/13rv3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données de l'ANR Sensibilia sont sur NAKALA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/14k1g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form@doc : 2023-2024 formations aux compétences informationnelles des doctorant.es du Campus sud de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lesouef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres labedoc, 27-28 mai 2024 : A la découverte de l’INHA Institut National d’Histoire de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos, vidéos, dessins - Droits d’utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aricia Bassinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouchet Moneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis et dynamique de dépôt dans la collection HAL du laboratoire AAU-CRESSON : À la conquête de la machine à café !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre auteur et exposition : Résonances oasiennes, 16 janvier au 3 février 2023, Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition, rencontre auteur, conférence, les temps forts de la Winter School 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Python pour la Science Ouverte : le Baromètre de la Science Ouverte du laboratoire AAU comme cas pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qsmd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet &amp;quot;Squ@rt&amp;quot; - des collégiens à la rencontre de l'enseignement en architecture et de la recherche sur le sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expériences : publication de données dans l'entrepôt de données SHS Nakala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise-Anne Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire de docs : la mutualisation des pratiques documentaires de l'UMR AAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo2q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CasuHALathon à l’UMR AAU : retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qsm4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager les données de son projet en cours avec ShareDocs d’Huma-Num : l’exemple de l’ANR Sensibilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Celle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[En ligne] Où trouver des rapports de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bureaux de la légende Lab&doc : confiné(e)s mais pas à l’arrêt !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre autour de Heidegger et la question de l’habiter. Une philosophie de l’architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérifier, relier et enrichir ses identifiants-chercheur : ScanR et ORCID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’UMR AAU et les archives ouvertes. Bilan de 5 années d’archivage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qslt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03084621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de gestion des données de la recherche dans les universités belges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Blondiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau catalogue pour la Doc’Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque « ambiances » de Volos : ou le concept de sérendipité appliqué à une bibliothèque éphémère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qny7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de documentation du Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix littéraire « Écrire la ville » ou comment dynamiser la lecture au sein de ENSA de Toulouse et de l’Université Toulouse 2 Jean Jaurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#CressonDepose : un outil de valorisation des dépôts récents dans Hal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux travaux de la recherche, les archives ouvertes de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie des Ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephemeral library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le congrès Ambiances 2016 mis en archive !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suoni di Venezia : A l’écoute de Venise en marchant, en écoutant, en repérant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie [filmée] du travail des relations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation des rapports du Cresson, c’est parti !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives sonores Cressound sont sur Europeana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances sous la ville : une approche écologique des espaces publics souterrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FREDOC 2015 – Les évolutions du métier de phonothécaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soubrié Marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la journée « 10 ans de la plateforme HAL-SHS » du 18 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection Hal de l’équipe Cresson change de page d’accueil !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésaurus Ambiance : Quand chercheurs et documentalistes partagent des mots/un vocabulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libre accès et cultures disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sons, des Ipads et des cartons !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://lcv.hypotheses.org/7148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composer des ambiances sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cresson veille et recherche change de cap !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hal – Academia.edu, jouer des complémentarités !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesconil : ethnologie sonore revisitée d’un port breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecouter “Les faiseurs de bruits” et “Le bruit, la plainte et le voisin”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sonnait la galerie de l’Arlequin le soir du 10 mai 1981 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les FREDOC 2009 : essai de synthèse sur le protocole OAI-PMH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Cristofol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique environnementale. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.79-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmosphère. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénoménologie. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.107-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités environnementales. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatisme. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.113-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiance. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affect. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en urbanisme architecture et paysage. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.93-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensible. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporéité. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.69-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales de l'environnement. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.99-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie critique. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.119-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Care. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9FAC5B06"/>
+    <w:nsid w:val="652E3A26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-acquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8714-0465" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/259298182" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141275v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bizien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Anne Charles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gaillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bastard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van Effenterre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290291v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Thibault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513044v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564498v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513063v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864957v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290327v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923617v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923633v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864918v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923693v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mosnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Provost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578696v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carbonnelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tandar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chamoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Simonnot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Serlet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578699v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263192v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Soubri&#233;," TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578700v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245455v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Serlet," TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245440v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245432v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Vial," TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01242206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01242193v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993735v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chazelas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tisserand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035068v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988448v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturalpress.org/index.php/product/architecture-ambiance-cultures-constructives/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beau-Reder Joseph" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627756v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124219v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462300v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dom" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993848v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kyt&#246;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Uimonen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448220v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546956v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448199v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512998v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14k1g" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564522v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13rv3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864904v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864922v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aricia Bassinet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouchet Moneret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864940v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lesouef" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864929v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864925v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864950v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292102v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292132v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ghelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659327v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qsmd" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657183v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Celle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283554v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qsm4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168143v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo2q" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925161v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Vial" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fort" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo29" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292063v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084621v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qslt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864924v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463767v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Blondiau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo15" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579678v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579680v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579677v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598097v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aventin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579681v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444982v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579682v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qny7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579688v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579684v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lallier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579687v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579689v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579686v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579685v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864889v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579691v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864909v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579690v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soubri&#233; Marine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579692v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245487v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579694v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245490v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579693v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gamal Said" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245500v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579695v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245505v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579696v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Cristofol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314794v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raveneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314799v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314696v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314661v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314770v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314804v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314764v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314775v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314840v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314789v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314836v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314830v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314812v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314702v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314817v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussi&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314784v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rollot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-acquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8714-0465" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/259298182" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141275v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bizien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Anne Charles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gaillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bastard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van Effenterre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290291v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Thibault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564498v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513044v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513063v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864957v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290327v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923617v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864945v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923633v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923693v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mosnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Provost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864918v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578696v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carbonnelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578699v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578698v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tandar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chamoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Simonnot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578697v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Serlet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245459v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Soubri&#233;," TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245455v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Serlet," TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245440v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245432v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Vial," TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01242206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01242193v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993735v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chazelas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tisserand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035068v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988448v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturalpress.org/index.php/product/architecture-ambiance-cultures-constructives/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beau-Reder Joseph" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627756v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124219v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462300v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dom" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993848v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kyt&#246;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Uimonen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448220v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448199v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546956v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564522v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13rv3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512998v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14k1g" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864940v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lesouef" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Martin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864929v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864922v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aricia Bassinet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouchet Moneret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864925v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864950v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659327v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qsmd" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292132v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ghelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292102v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168143v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo2q" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283554v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qsm4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657183v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Celle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864924v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876029v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fort" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo29" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925161v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Vial" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292063v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084621v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qslt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463767v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Blondiau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo15" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444982v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579682v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qny7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579681v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598097v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aventin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579680v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579677v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579678v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579685v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579686v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579688v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579684v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lallier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579687v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579689v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579683v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579690v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soubri&#233; Marine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864889v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579691v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864909v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579692v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245500v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579693v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gamal Said" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245490v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245487v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579694v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579695v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245505v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579696v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Cristofol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314764v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raveneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314804v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314661v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314770v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314696v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314799v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314794v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314775v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314789v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314836v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314840v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314812v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314784v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rollot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314817v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussi&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314702v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314830v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>