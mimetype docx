--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.5873015873px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Françoise Bahoken </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherchesen géographie et cartographie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francoise-bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8013-0256</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">191734861</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1290155042720472401547</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000483413299</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargée de recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de recherche de classe normale du Développement Durable, en géographie (et cartographie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave-Eiffel - Département Aménagement, mobilités, environnement (AME-splott)Associée UMR Géographie-Cités (équipe PARIS)Chargée d’enseignements à l'Université Panthéon Sorbonne Paris 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adresse : 14-20 Boulevard Newton - Cité Descartes, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs sur Marne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> F-77447 Marne la Vallée (FRANCE).*francoise.bahoken at univ-eiffel.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">En deux mots :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Concepts, méthodes et outils de cartographie des mobilités : interactions spatiales et territoriales par des flux, avec une préférence pour le niveau mondial.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profil :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chargée de recherches en géographie depuis 2016 et affectée à l'Université Gustave Eiffel (ex. - IFSTTAR), après une première carrière d’Ingénieure d'études en cartographie (2004-2016). J'ai réalisé ma thèse de doctorat en géographie – sciences des territoires – à l'Université de Paris Cité  (ex. Paris Diderot Paris 7), au sein de l'UMR 8504 Géographie-cités/équipe PARIS, sous la direction de Claude Grasland (PR) et la co-direction de Christine Zanin (MCF HDR). Je m'intéresse en particulier aux aspects théoriques et méthodologiques de la construction cartographique des flux et mouvements qui s'expriment dans l'espace géographique. Mes travaux actuels s'organisent autour de trois axes : la consolidation du processus cartographique du concept de « mouvement » introduit dans la thèse ; la participation au développement de méthodes et d’outils innovants dédiés à l'analyse cartographique/géo visualisation des interactions territoriales en général (voir notamment </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arabesque)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ou en particulier (la famille </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MigrExplorer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> est dédiée aux migrations internationales) ; aussi au développement d'une approche critique déconstructionniste de la cartographie statistique (thématique) contemporaine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- 2025 : Co-porteure du projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-visualisation de l’accessibilité des territoires liée aux transport (ACCESSI-VIZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, programme </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités soutenables (MOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Université Gustave Eiffel (UGE)/AME, UGE/LASTIG et UGE/GEOLOC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques collectives  :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- 2024- : Co-porteure de l'Action scientifique de ressourcement </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">REseaux, Territoires en Interactions et interrelations Cartographiques (RETICULAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- 2022-26 : Co-porteure de l'Action de recherche </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Carto)graphies et (Géo)visualisation de données</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (AR9magis) du </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GdR CNRS 2340 MAGIS </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.- 2020-24 : Coordinatrice générale et co-porteure du programme de recherche </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribute to Tobler/Tribut à Tobler - TTT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Précédemment :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- 2020-23 : Coordinatrice scientifique de la cartographie du </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">parcours permanent du Musée national de l'histoire de l'immigration (MNHI)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">- 2021 : Membre du groupe </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations cartographiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, et du Comitié scientifique de l'école Thématique du CNRS : </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">//transcarto.sciencesconf.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (TRANSCARTO' 2021)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 2020-21 : Membre du Comité de coordination du colloque international </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous (im)mobiles, tous cartographes ?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CARTOMOB' 2021)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-&amp;gt; Accéder à la collection ./HAL/CARTOMOB- 2018 2020 : Coporteure du programme de recherche </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic Flows Vizualization (gflowiz)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité de pilotage de Géom@TICE, coordonnée par l'UGE/ENSG.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- 2024-25 : Co-création et contribution à la section “Regards sur les cartes” de l'exposition temporaire </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations: une odyssée humaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du Muséum national d'histoire naturelle (Musée de l'homme), Paris, du 27 nov. 2024 au 08 juin 2025.- 2024 : Contribution cartographique à l'exposition </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations à travers les cartes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'exposition  organisée pour les Olympiades de l'Atrium Humanités et sciences sociales (HSS) de la Faculté Sociétés & Humanités de l’Université Paris cité (Paris 7), Paris, du 11 au 14 sept. 2024.- 2020-23 : Contribution cartographique au </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">parcours permanent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du Musée national de l'histoire de l'immigration (MNHI), Palais de la Porte Dorée, Paris.- 2018-19 : Contribution cartographique à l'exposition </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persona grata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du Musée d'art contemporain du Val-de-Marne (MAC VAL), Vitry-sur-Seine, du 16 Oct. 2018 au 24 Fev. 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités éditoriales :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Co-animatrice du carnet de recherches Hypothèses </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Néo)cartographique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (#Néocarto)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité de rédaction de la revue </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mappemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité de rédaction et recenseure de </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisons les thèses en SHS !</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité de rédaction des carnets des collectifs </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">geoflowiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et du </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">groupefmr</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (flux, matrices, réseaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  - voir aussi </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">groupefmr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Gestionnaire de collection : </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal.sciences/TTT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Referee des revues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :-Revue GeoProximités, Cartography and GIS (CAGIS), Humanités numériques, Géo-Regards, Revue d’Économie Régionale et Urbaine RERU, Canadian journal of Regional science, Revue Cartes et Géomatique,Netcom : réseaux, communication et territoires.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés savantes :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Co-coordination de la _Commission </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomatique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du Comité National Français de Géographie (CNFG), représentant local de l'Union géographique internationale (UGI)- Membre de la Commission </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des transports</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du Conseil national français de géographie (CNFG).- Membre de la Commission </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiologie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du Comité français de cartographie (CFC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupes de travail actuels :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Actions de Recherche </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Carto)graphies et (Géo)visualisation de données</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (AR9magis) & Approches critiques des sciences de l'information géographique,  du GdR MAGIS du CNRS –</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Brigade d'interventions cartographiques (BIC) - Réseau Migreurop, observatoire des frontières- </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">groupefmr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (flux matrices réseaux)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">précédemment :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Action prospective </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOWEB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">/</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR CNRS 2340 MAGIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">- Autres groupes : (Géo-)visu de MATE-ShS,  groupe </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elementR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et- groupe </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartomouv </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(Cartographier le mouvement, cartographier le changement) de l'UMR 8504 Géographie-Cités.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités pédagogiques (2025-2026) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Chargée de cours et de Travaux dirigés à l'Université Panthéon Sorbonne (Paris 1) :- UFR de Géographie : L2/S3/Statistiques bivariées et L2/S4 Cartographie statistique et sémiologie- UFR de Géographie : M2 Recherche Géographie/parcours Carthagéo/ Histoire de la cartographie/Les flux et mouvements ;- UFR de Géographie : M2 Recherche Géographie/parcours Géoprisme/analyse textuelle et iconographique/Enjeux des cartes et cartographies statistiques- Institut de démographie (IDUP) & EHESS : M2 Recherche Migrations internationales/Géographie des migrations/Carto(géo)graphier les migrations internationales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">En savoir plus sur mon parcours académique (à partir de 2004) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;gt; Cartographier les migrations et leurs récits, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">entretien sur mon parcours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> réalisé par Marianne Amar et Sylvie April, publié dans la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes & Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2021).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;gt; La question des routes est emblématique de mon parcours, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mon portrait issu d'un entretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> réalisé avec Société de Géographie française (2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise à jour : septembre 2025</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la cartographie d’une matrice de flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris Diderot (Paris 7), 2016. Français. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01273776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographia. Comment les géographes (re)dessinent le Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors collection, 978-2-20-064019-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous immobiles, tous cartographes ? Approches cartographiques des mobilités, des circulations, des flux et des déplacements. Méthodes, outils, représentations, pratiques et usages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">204 p., 2021, cartomob</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Atlas of Migration in Europe. A Critical Geography of Migration Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Akoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2019, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429402036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03728320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards pluriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Corbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR Migrinter ©2006; Réseau documentaire « Migrations internationales ». Orcades : Toît du monde, 94 p., 2006, 2903809402 9782903809409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voir pour le croire : images scientifiques et artistiques du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Brennetot et Clarisse Didelon-Loiseau (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter le territoire. Concepts, définitions, construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes (PUR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-75, 2024, Espaces et territoires, 978-2-75-35-9797-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circulations dans le cadre du pèlerinage à la Mecque dans le contexte colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chantre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Samé Ekobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Casella Colombeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des migrations dans le monde : libertés de circulation, frontières et inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.26-27, 2022, 978-2-200-63282-3. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.migre.2022.01.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Accord de résidence du Mercosur, un régime de circulation soumis au changement politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Migreurop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des migrations dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.68-69, 2022, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.migre.2022.01.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de visite et quarantaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Migreurop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des migrations dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.38-39, 2022, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.migre.2022.01.0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier des flux et des mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication cartographique : sémiologie graphique, sémiotique et géovisualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp 103-143, 2022, Sciences : Géographie et Démographie, 9781789480917</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter les mobilités régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gendrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des migrations dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.46-49, 2022, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.migre.2022.01.0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je vais à Yaoundé, André-Marie Tala (1985), In: Villes enchantées. Chansons et imaginaires urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je vais à Yaoundé, André-Marie Tala (1985), In: Villes enchantées. Chansons et imaginaires urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georg Editor, p 108-109, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser un monde sans frontières depuis l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Mbembe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des migrations dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.144-147, 2022, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.migre.2022.01.0144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04073002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté de circulation du capital et ses paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Plihon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des migrations dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.86-87, 2022, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.migre.2022.01.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux must go on ! La circulation en trompe l’œil des marins de commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Flécher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Migreurop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des migrations dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.82-83, 2022, 9782200632823. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.migre.2022.01.0082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité humaine en Afrique de l’Ouest : rupture coloniale et continuité précoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ould Moctar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Samé Ekobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Migreurop; Sara Casella Colombeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des migrations dans le monde : libertés de circulation, frontières et inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.24-25, 2022, 978-2-200-63282-3. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.migre.2022.01.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des circuits économiques auto-organisés par des migrants ouest-africains en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Grysole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssatou Mbodj-Pouye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Hawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des migrations dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.98-99, 2022, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.migre.2022.01.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04073015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation graphique de narrations de mobilités spatiales, aspects formels, In: Comment cartographier les récits / Mapping Méthodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La représentation graphique de narrations de mobilités spatiales, aspects formels, In: Comment cartographier les récits / Mapping Méthodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l&amp;apos;UMR Territoires, 22 p, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler des navettes marginales, In: Atlas critique de Guyane, Chapitre 8 &quot;Relier, les circulations&quot;. Noucher Matthieu et Polidori Laurent (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révéler des navettes marginales, In: Atlas critique de Guyane, Chapitre 8 &amp;quot;Relier, les circulations&amp;quot;. Noucher Matthieu et Polidori Laurent (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp 198-199, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 - Relier, Circuler pour relier les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Noucher; Laurent Polidori. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas critique de Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.192-193, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Guyanais présentent une &quot;faible&quot; mobilité. Vraiment ? In: Atlas critique de Guyane, Chapitre 8 &quot;Relier, les circulations&quot;, Noucher Matthieu et Polidori Laurent (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noucher M. et Polidori L. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Guyanais présentent une &amp;quot;faible&amp;quot; mobilité. Vraiment ? In: Atlas critique de Guyane, Chapitre 8 &amp;quot;Relier, les circulations&amp;quot;, Noucher Matthieu et Polidori Laurent (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp 194-195, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une reconstruction cartographique des navettes guyanaises, In: Atlas critique de Guyane, Chapitre 8. Relier, les circulations. Noucher Matthieu et Polidori Laurent. (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éléments pour une reconstruction cartographique des navettes guyanaises, In: Atlas critique de Guyane, Chapitre 8. Relier, les circulations. Noucher Matthieu et Polidori Laurent. (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 3p, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intérêt du recours à la notion de mouvement pour analyser des « flux marginaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Bernier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités et marginalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes - PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 100-118, 2019, 978-2-7535-7590-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger les cartes : raisons et affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rekacewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des migrants en Europe. Approches critiques des politiques migratoires,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.32, 2017, 978-2-200-61685-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrefaçons cartographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des migrants en Europe. Approches critiques des politiques migratoires, 3e ed. Armand Colin, pp. 34-35.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3e édition, 2017, 978-2-200-61685-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovisualizing the sail-to-steam transition through vessel movement data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lagesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ducruet C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Shipping Data Analysis and Modeling. Tracking and Mapping Maritime Flows in the Age of Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.189-205, 2017, Routledge Studies in Transport Analysis, 9781138280939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623631v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrefaçons cartographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des migrants en Europe. Approches critiques des politiques migratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-35, 2017, 978-2-200-61685-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géovisualisation des flux maritimes mondiaux,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lagesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les SIG à la carte : Recueil de cartes Esri France, volume 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esri France, pp 48-49, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circulants entre métropoles européennes à l'épreuve de leurs mobilités : une lecture temporelle, spatiale et sociale de la pénibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dubucs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Imbert; Hadrien Dubucs; Françoise Dureau; Matthieu Giroud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'une métropole à l'autre. Pratiques urbaines et circulations dans l'espace européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.409-425, 2014, Recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Audebert et Emmanuel Ma Mung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux territoires migratoires : entre logiques globales et dynamiques locales, 4ième partie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. HumanitarianNet, pp. 267-269, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émigrés d'Afrique centrale : qui sont-ils ? où sont-ils et que font-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Emmanuel Pondi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immigration et diaspora, un regard africain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditeur Maisonneuve &amp; Larose (Menaibuc Eds.)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 31-53, 2007, F016728807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les mobilités spatiales locales par des « flux de proximité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GéoProximitéS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 04, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04886858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cartogramme par points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.40820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morphologie de la ligne de flux. Une nouvelle variable visuelle issue du système de Cartes figuratives de Minard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 136, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.8894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des migrations : entre flux mondiaux et parcours de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Casella Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dujmovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Représenter la ville et les territoires, 432, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter la mondialisation par des flux, le rôle de la distance cartographique perçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 133, 29p. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.7558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« France, pays des droits de l&apos;homme ». Ce qu&apos;en disent les conventions et accords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Zougbede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Barbou Des Places</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Arabesque in the small world of OD webmaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.147-154. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlvi-4-w2-2021-147-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le palmarès du Mapathon du colloque Tous (im)mobiles, tous cartographes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, 5 p. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.6284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un flipbook pour représenter des mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, 3p. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.6320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des paroles et des pierres, Martin Luther King de Washington DC au global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Duroudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Milhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, 13p. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.7045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séduction des cartes du geoweb. Le cas des flux de migrants internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.33792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02468584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de cartographie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méfiez-vous des cartes, pas des migrants !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">antiAtlas Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, #4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie d'un geoweb des flux et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74 (3), pp.154-174. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/geomat-2020-0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de l’image cartographique du flux au prisme de l’analyse des interactions spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dossier spécial « Flux réels versus flux immatériels. Contribution à la réflexion sur l’histoire des espaces », 46, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/siecles.4142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02468587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique du document carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la cartographie d’une matrice de flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02468590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie d'une sélection globale de flux, entre 'significativité' et 'densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (3/4), pp. 315-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche cartographique de la décomposition des matrices de flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (116), 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping a global selection of flows, between values ‘significance’ and features ‘density’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30-3/4, pp.315-340. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.2565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02468591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une typologie spatiale des commerces intra urbains fondée sur l’analyse de leurs relations d’approvisionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zeroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp. 619-647. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.163.0619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une cartographie de flux à une cartographie du mouvement. Aspects sémiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 229-230, pp.65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps de parcours interurbains en France : Une analyse géo-historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Olarte-Bacares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports : économie, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 495, pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et décroissance des réseaux, approches méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Croissance et décroissance des réseaux, approches méthodologiques, 3 (105), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualiser 15,3 trillions de dollars US d'exportations commerciales mondiales, and what else?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (117)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une représentation (carto)graphique des matrices de flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (115), 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles places pour les activités logistiques dans la métropole parisienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23-24, pp 53-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intérêt du raisonnement logique dans l'analyse cartographique des flux : L'exemple de migrations internes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (2), pp 231-249. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.24.231-249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux dans le temps et dans l'espace : Synthèse de la seconde journée du groupe fmr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Drevelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (3-4), 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTOD / MAPOD CARTographie d’une matrice de flux Origine Application de visualisation de la demande de transport locale par déformation des arêtes et des sommets pour augmenter la lisibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mermet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01676428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour le renouvellement de la sémiologie de la carte de flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Enseigner la sémiologie, 222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d’une matrice de flux à partir de traces de téléphone portable : L’effet des procédures d’agrégation sur la valeur du flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (217), pp 73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du centre de gravité de l'Europe, reflet de la réalité ou expression d'une volonté d'élargissement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19, 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la première carte des flux réalisée avec des flèches (Ravenstein, 1885)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration et périurbanisation logistique dans le Bassin parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note Rapide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 621, 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La périurbanisation singulière de l’immobilier logistique du Bassin parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106, 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualiser nos connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (104), 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circulants entre métropoles européennes à l'épreuve de leurs mobilités : une lecture temporelle, spatiale et sociale de la pénibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Dubucs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, 15 p. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.1810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se marier à la synagogue des Tournelles : approche sociodémographique du mariage séfarade en France postcoloniale (1954-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Scioldo-Zürcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Juives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (2), pp.82-97. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aj.422.0082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les documents cartographiques en ligne sur les migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Documentation sur Internet et migrations internationales, 3, pp.37-52. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12k74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas sur les migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Documentation sur Internet et migrations internationales, 3, pp.53-57. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12k6s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la présence camerounaise en France à « l’option diaspora »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux. Bulletin d'Analyses Géopolitiques pour l'Afrique Centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01804615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Festinger, 1949, The Analysis of Sociograms Using Matrix Algebra. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Festinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno et Jennings, 1938, Statistics of social configurations. Traduction commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob L. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen H. Jennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Gould, 1967, On the Geographical Interpretation of Eigenvalues, version traduite et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Cartography, Working paper. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldo R Tobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matrix Approach to the Analysis of Sociometric Data, Sociogram and Sociomatrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob L. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldo R. Tobler, 1969, Review of Sémiologie graphique: Les Diagrammes – Les réseaux – Les Cartes, Journal of the American Statistical Association, 24(325):391-392. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldo Tobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward L. Ullman, 1949, Mapping the world's ocean trade: A research proposal. Version traduite et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward L. Ullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Nystuen et M.F. Dacey, 1961, A Graph Theory Interpretation of Nodal Regions, Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Nystuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael F. Dacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical cartography : what it is ? Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldo R Tobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabesque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La boîte à outils de cartographie et de géovisualisation de données : regards croisés de chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Rennes, France. 53p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie dans l'atlas des migrations dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Géographie morale et politique : mobilités, migrations, genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Camille Schmoll, EHESS/UMR Géographie-Cités, Jan 2023, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage de la cartographie dans la recherche en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La frontière, nexus des études migratoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département POLICY, Institut Convergence Migrations (ICM), Apr 2023, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’Atlas des migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Casella Colombeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentations publiques de l’Atlas des migrations dans le monde : libertés de circulation, frontières, inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil général de Seine-Saint-Denis; Migreurop, Oct 2022, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical methodology for assessing similarities/differences between Ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Di Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association of Maritime Economists (IAME 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Arabesque in the small world of OD webmaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOSS4G 2021 Buenos Aires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Buenos Aires, Argentina. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribute To Tobler : Création et visualisation de champs vectoriels pour l'analyse de matrice Origine Destination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous (im)mobiles, tous cartographes ? Cartomob, Session Tribute to Tobler</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabesque, une application d'exploration et de visualisation de flux dans le geoweb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roelandt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous (im)mobiles, tous cartographes ? Cartomob</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabesque : Explorer et visualiser facilement vos flux géo-localisés sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDV2021, Toulouse DataViz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Toulouse, France. 27p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une relecture du Flowmapper - Tribute to Tobler (TTT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous (im)mobiles, tous cartographes ? Cartomob</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier des mouvements pour relier des territoires. L&apos;exemple des mobilités professionnelles de Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier transversal du LABEX Les passés dans le présent. Les jeudis cartographiques : atelier de cartographie expérimentale et critique, 7ème séance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Marseille, France. 31p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géovisualiser une matrice de flux complexe. L&apos;exemple de la famille migrExploreR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Géovisualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Aubervilliers, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabesque: a geographic flow visualization application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOSDEM&amp;apos;20, Free Open source Development Event Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gFlowiz, an open science framework to analyze and geovisualize networks and flow datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference for Free and Open Source Software for Geospatial (FOSS4G’2019), Session “General tracks”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la cartographie #3 : enjeux rhétoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations des migrations, Séminaire du laboratoire Migrations internationales, espaces et sociétés (Migrinter)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la cartographie #1 : un monde de cartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations des migrations, Séminaire du laboratoire Migrations internationales, espaces et sociétés (Migrinter)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama critique des applications web de (géo)visualisation de flux migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival international de géographie, Espace géonumérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sant-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (néo)cartographie dans l'analyse (géo)graphique des mobilités spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e colloque du GT Mobilités spatiales, fluidité sociale (MSFS 2019) / méthodologies de collecte, d’analyse et de traitement / 4. Traitement des données et hybridation des approches / 4.2. Méthodes de traitement des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial aggregation methods: an interactive visualization tool to compare and explore automatically generated urban perimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chickhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Duperron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th ERSA Congress "Cities, regions and digital transformations: opportunities, risks and challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la cartographie #2 : enjeux théoriques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations des migrations, Séminaire du laboratoire Migrations internationales, espaces et sociétés (Migrinter)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabesque, application d’exploration et de géovisualisation de données de flux et de réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bapaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il se méfier des cartes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Danse / dedans : Flux - no man is an island</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théatre de Bretigny, Dec 2019, Bretigny-sur-Orge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartograflow. Filtering Origin-Destination matrices For Flow Mapping Purposes in R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium on Quantitative and Theoretical Geography (ECQTG'19), Special Session “Spatial interactions”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Mondorf-les-Bains, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama d’un geoweb des flux et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point, la ligne et la flèche. Cartographier « l&apos;implantation spatiale » de mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transdisciplinaire Recherche, arts et pratiques numériques 18 : Cartographie, entre crises et mouvements, Programme antiAtlas des frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Marseille, France. 49p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What about flows, networks and movements in the geoweb?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux et réseaux dans le geoweb : état de la question, verrous, défis techniques et technologique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Marne-La-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu&apos;en est-il des flux et des réseaux dans le geoweb ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser les cartes à l&amp;apos;ère du Web. Approches critiques et enjeux politiques, sociaux et économiques des nouvelles données territoriales, Section 3 : Expérimentations Web »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie des mobilités spatiales de professionnels mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Raton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Gressel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.552-559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping patterns of segregation in Dubai: towards a new research agenda for a social geography of Gulf Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Elsheshtawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pagès-El karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrants in the globalising city: spaces,places and mobilities in Asia, Europe and in the middle east</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02988432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution de l’atelier Sentinelles des métaphores spatiales (SMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calbérac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Représenter les territoires (CIST’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du Territoires (CIST), Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of territorial structures of professional interventions. Socio-geo-graphical exploitation of travel diaries of mobile professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Raton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Gressel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work on the move 2017'conference, Work-related mobility, Session III. How to classify and identify the different forms of mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Champs-sur-Marne, France. 37p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour une formalisation (carto)graphique des mobilités individuelles. L’exemple d’un récit biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Geographic congress on The Geography of Europe (EUGEO’2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géovisualisation de flux avec QGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and Geomatics (SAGEO 2017) / Session Analyse de réseaux spatiaux et SIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la représentation cartographique d'une extraction des motifs de flux mondiaux issue d'une régionalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAST'2017, Atelier Gestion et Analyse de données Spatiales et Temporelles: Conférence Extraction et Gestion des Connaissances EGC'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux siècles de contributions cartographiques à l'analyse des interactions spatiales par les flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : Flux réels versus flux immatériels : Contribution à la réflexion sur l'histoire des espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Clermont-Ferrand, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de transport à grande vitesse en France : construction et apports d'un système d'information géo-historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2016 - Spatial Analysis and Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nice, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429023v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche cartographique de la représentation du mouvement spatial. L'exemple des flux commerciaux maritimes euro-méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lagesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2016 - Spatial Analysis and Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nice, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche cartographique de la représentation du mouvement spatial. L'exemple des flux commerciaux maritimes euro- méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lagesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01622011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intérêt du recours à la notion de mouvement spatial pour analyser des 'flux marginaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités marginales, mobilités dans les marges, marges mobiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, CHAMPS-SUR-MARNE, MARNE-LA-VALLEE, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire la complexité de la géo visualisation des flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Mobilités / Flux, Session « Cas d'études : mobilité Flux et visualisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géovisualiser un mouvement dans l'espace géographique. L'exemple des flux maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lagesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIG2016 - Conférence de la Communauté Francophone Esri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRI France, Oct 2016, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow mapping vs movement mapping: a theoretical and cartographic demonstration of their significance at a world scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECTQG 2015 - 19th European colloquium of Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, BARI, Italy. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie spatiale du commerce de la grande distribution et de ses relations d'approvisionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF - 51ème colloque de l'Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, France. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTOD / MAPOD. Une application de visualisation de la demande de transport locale par déformation des arêtes et des sommets pour augmenter la lisibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mermet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon de la Géomatique - Festival International de Géographie 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle du 'filtrage spatial' en cartographie des flux, ou comment se départir des découpages administratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de Géomatique, SIG La Lettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthode de génération de matrices de flux temporelles issues de l’activité de téléphones mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Couronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbigniew Smoreda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2013 - Spatial Analysis and Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Origin-Destination Flow Matrices from Individual Mobile Phone Paths: The effect of spatiotemporal filtering on flow measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC'13 - 26th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, DRESDEN, Germany. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing world flows: a challenge between efficacy, accuracy and aesthetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECTQG - European Colloquium of Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles places pour l’économie des biens matériels dans les espaces métropolitains ? L’exemple des territoires logistiques du Bassin parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, France. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du raisonnement logique à la cartographie des flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2012 - Spatial Analysis and Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Belgique. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des flux et production d'indicateurs sur l'intensité des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LIENS - Les Interfaces : Enjeux de Nature, de Sciences et de Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les compromis territoriaux à l’oeuvre à l’échelle métropolitaine par la cartographie en anamorphose : le cas de l’accueil des activités logistiques dans le Bassin parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.391-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1985-2005 : 20 ans de recherche sur les migrations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Poitiers, France. 308 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La visualisation des réseaux. Principes, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00839905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles places pour les activités logistiques dans la métropole parisienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00945777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation graphique des matrices. Graphe et/ou carte des flux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00641733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations graphiques et indicateurs des mobilités et des dynamiques de peuplement : contribution bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure L. Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00470407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je vais à Yaoundé -André-Marie Tala (1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes enchantées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.108-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Moisel » du Cameroun : Une carte comme trésor de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Same Eboko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cameroun pendant la Première Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Same Eboko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte thématique, objet scientifique source de manipulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger les cartes : raisons et affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Persona grata. L'art contemporain interroge l'hospitalité, Dossier documentaire, p. 70</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte de flux : un modèle inadapté à la représentation de migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Persona grata. L'art contemporain interroge l'hospitalité, Dossier documentaire, p. 69</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géo-visualisation des flux maritimes mondiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lagesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.47-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTOD / MAPOD - CARTographie des matrices de flux Origine-Destination / MAPping Origin-Destination flow matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mermet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de métaphores : l’exemple d’un proceeding du CIST. Atelier - Sentinelles des métaphores spatiales - SMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calbérac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Rouen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de collecte d'information sur les métaphores spatiales. Atelier -Sentinelles des métaphores spatiales - SMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calbérac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Rouen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing MAPOD: A Tool for the Geoviz of Flow matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mermet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA2014 - Transport Research Arena: Transport Solutions: from Research to Deployment - Innovate Mobility, Mobilise Innovation !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, PARIS, France. TRA2014 - Transport Research Arena: Transport Solutions: from Research to Deployment - Innovate Mobility, Mobilise Innovation !, 1p, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des flux, géovisualisation des liens, Concours de géovisualisation et cartographies dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cafés-cartographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des données radar SAR à la surveillance d'éruptions volcaniques en phase paroxysmique. Application à deux volcans : Soufrière Hills de Montserrat (Antilles) et Niragongo (Zaïre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Guillande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géosciences Consultants. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessertes TGV et dynamiques économiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Beckerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PREDIT 4 (Ministère de l’écologie, du développement durable et de l’énergie) – Groupe Opérationnel n°6 : Politique de Transport; ADEME. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’élaboration d’un fond des secteurs urbains du District de Bogotá compatible avec les recensements de 1993 et 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Migrinter. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet urbain concerté et partagé pour conforter le rôle du centre-ville de l'agglomération de Poitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rakoto-Ramiarantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Minor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PUCA. 2007, 238 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de synthèse sur l’enquête «perception et traitement du risque d’inondation des PME»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Guillande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinez-Lopez M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Munier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géosciences Consultants/GRID-CNRS-ENSAM-ESTP. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du risque d'inondation et préparation de crise par les PME-PMI situées en zone inondable : difficultés, conditions de sensibilisation avant mise en œuvre d'une approche généralisable, Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Guillande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géosciences Consultants; GRID-CNRS/ENSAM/ETPE. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur les accidents humains lors des catastrophes naturelles d'origine météorologique, Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Guillande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvina Colbeau-Justin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géosciences Consultants/Univ. Paris 5/Laboratoire de Psychologie environnementale (éd.), Ministère de l'Aménagement du Territoire et de l'Environnement. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination d'une échelle d'intensité en cinq niveaux par type de phénomènes naturels. Rapport de Phase 6 : Validation des échelles. Annexe 4 : Guide d'utilisation des échelles mouvements de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Guillande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Chiroiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géosciences Consultants; CEMAGREF; METEO FRANCE. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de besoin. Sensibilisation et diagnostic de vulnérabilité Inondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bazille C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géosciences Consultants/GRID-CNRS-ENSAM-ESTP. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination d'une échelle d'intensité en cinq niveaux par type de phénomènes naturels. Rapport de Phase 6 : Validation des échelles. Annexe 4 : Guide d'utilisation des échelles mouvements de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Guillande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géosciences Consultants; CEMAGREF; METEO FRANCE. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des conditions d'accidents avec atteintes physiques aux personnes consécutives à des mouvements de terrain : Inventaire, retour d'expérience pour l'analyse de vulnérabilité humaine face aux risques de mouvements de terrain sur le territoire français et les DOM-TOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Aménagement du territoire et de l'Environnement. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des accidents humains dus aux risques de mouvements de terrain, Rapport final de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Aménagement du Territoire et de l'Environnement. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’incidence des procédures de prise en compte des risques d’inondation sur les marchés fonciers locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2668-D, Ministère de l'Aménagement Du Territoire Et de l'Environnement. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId354"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.5873015873px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Françoise Bahoken </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherchesen géographie et cartographie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francoise-bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8013-0256</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">191734861</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1290155042720472401547</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000483413299</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargée de recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de recherche de classe normale du Développement Durable, en géographie (et cartographie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave-Eiffel - Département Aménagement, mobilités, environnement (AME-splott)Associée UMR Géographie-Cités (équipe PARIS)Chargée d’enseignements à l'Université Panthéon Sorbonne Paris 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adresse : 14-20 Boulevard Newton - Cité Descartes, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs sur Marne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> F-77447 Marne la Vallée (FRANCE).*francoise.bahoken at univ-eiffel.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">En deux mots :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Concepts, méthodes et outils de cartographie des mobilités : interactions spatiales et territoriales par des flux, avec une préférence pour le niveau mondial.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profil :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chargée de recherches en géographie depuis 2016 et affectée à l'Université Gustave Eiffel (ex. - IFSTTAR), après une première carrière d’Ingénieure d'études en cartographie (2004-2016). J'ai réalisé ma thèse de doctorat en géographie – sciences des territoires – à l'Université de Paris Cité  (ex. Paris Diderot Paris 7), au sein de l'UMR 8504 Géographie-cités/équipe PARIS, sous la direction de Claude Grasland (PR) et la co-direction de Christine Zanin (MCF HDR). Je m'intéresse en particulier aux aspects théoriques et méthodologiques de la construction cartographique des flux et mouvements qui s'expriment dans l'espace géographique. Mes travaux actuels s'organisent autour de trois axes : la consolidation du processus cartographique du concept de « mouvement » introduit dans la thèse ; la participation au développement de méthodes et d’outils innovants dédiés à l'analyse cartographique/géo visualisation des interactions territoriales en général (voir notamment </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arabesque)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ou en particulier (la famille </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MigrExplorer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> est dédiée aux migrations internationales) ; aussi au développement d'une approche critique déconstructionniste de la cartographie statistique (thématique) contemporaine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- 2025 : Co-porteure du projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-visualisation de l’accessibilité des territoires liée aux transport (ACCESSI-VIZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, programme </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités soutenables (MOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Université Gustave Eiffel (UGE)/AME, UGE/LASTIG et UGE/GEOLOC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques collectives  :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- 2024- : Co-porteure de l'Action scientifique de ressourcement </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">REseaux, Territoires en Interactions et interrelations Cartographiques (RETICULAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- 2022-26 : Co-porteure de l'Action de recherche </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Carto)graphies et (Géo)visualisation de données</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (AR9magis) du </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GdR CNRS 2340 MAGIS </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.- 2020-24 : Coordinatrice générale et co-porteure du programme de recherche </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribute to Tobler/Tribut à Tobler - TTT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Précédemment :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- 2020-23 : Coordinatrice scientifique de la cartographie du </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">parcours permanent du Musée national de l'histoire de l'immigration (MNHI)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">- 2021 : Membre du groupe </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations cartographiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, et du Comitié scientifique de l'école Thématique du CNRS : </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">//transcarto.sciencesconf.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (TRANSCARTO' 2021)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 2020-21 : Membre du Comité de coordination du colloque international </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous (im)mobiles, tous cartographes ?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CARTOMOB' 2021)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-&amp;gt; Accéder à la collection ./HAL/CARTOMOB- 2018 2020 : Coporteure du programme de recherche </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic Flows Vizualization (gflowiz)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité de pilotage de Géom@TICE, coordonnée par l'UGE/ENSG.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- 2024-25 : Co-création et contribution à la section “Regards sur les cartes” de l'exposition temporaire </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations: une odyssée humaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du Muséum national d'histoire naturelle (Musée de l'homme), Paris, du 27 nov. 2024 au 08 juin 2025.- 2024 : Contribution cartographique à l'exposition </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations à travers les cartes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'exposition  organisée pour les Olympiades de l'Atrium Humanités et sciences sociales (HSS) de la Faculté Sociétés & Humanités de l’Université Paris cité (Paris 7), Paris, du 11 au 14 sept. 2024.- 2020-23 : Contribution cartographique au </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">parcours permanent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du Musée national de l'histoire de l'immigration (MNHI), Palais de la Porte Dorée, Paris.- 2018-19 : Contribution cartographique à l'exposition </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persona grata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du Musée d'art contemporain du Val-de-Marne (MAC VAL), Vitry-sur-Seine, du 16 Oct. 2018 au 24 Fev. 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités éditoriales :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Co-animatrice du carnet de recherches Hypothèses </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Néo)cartographique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (#Néocarto)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité de rédaction de la revue </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mappemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité de rédaction et recenseure de </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisons les thèses en SHS !</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité de rédaction des carnets des collectifs </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">geoflowiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et du </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">groupefmr</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (flux, matrices, réseaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  - voir aussi </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">groupefmr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Gestionnaire de collection : </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal.sciences/TTT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Referee des revues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :-Revue GeoProximités, Cartography and GIS (CAGIS), Humanités numériques, Géo-Regards, Revue d’Économie Régionale et Urbaine RERU, Canadian journal of Regional science, Revue Cartes et Géomatique,Netcom : réseaux, communication et territoires.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés savantes :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Co-coordination de la _Commission </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomatique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du Comité National Français de Géographie (CNFG), représentant local de l'Union géographique internationale (UGI)- Membre de la Commission </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des transports</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du Conseil national français de géographie (CNFG).- Membre de la Commission </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiologie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du Comité français de cartographie (CFC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupes de travail actuels :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Actions de Recherche </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Carto)graphies et (Géo)visualisation de données</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (AR9magis) & Approches critiques des sciences de l'information géographique,  du GdR MAGIS du CNRS –</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Brigade d'interventions cartographiques (BIC) - Réseau Migreurop, observatoire des frontières- </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">groupefmr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (flux matrices réseaux)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">précédemment :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Action prospective </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOWEB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">/</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR CNRS 2340 MAGIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">- Autres groupes : (Géo-)visu de MATE-ShS,  groupe </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elementR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et- groupe </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartomouv </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(Cartographier le mouvement, cartographier le changement) de l'UMR 8504 Géographie-Cités.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités pédagogiques (2025-2026) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Chargée de cours et de Travaux dirigés à l'Université Panthéon Sorbonne (Paris 1) :- UFR de Géographie : L2/S3/Statistiques bivariées et L2/S4 Cartographie statistique et sémiologie- UFR de Géographie : M2 Recherche Géographie/parcours Carthagéo/ Histoire de la cartographie/Les flux et mouvements ;- UFR de Géographie : M2 Recherche Géographie/parcours Géoprisme/analyse textuelle et iconographique/Enjeux des cartes et cartographies statistiques- Institut de démographie (IDUP) & EHESS : M2 Recherche Migrations internationales/Géographie des migrations/Carto(géo)graphier les migrations internationales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">En savoir plus sur mon parcours académique (à partir de 2004) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;gt; Cartographier les migrations et leurs récits, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">entretien sur mon parcours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> réalisé par Marianne Amar et Sylvie April, publié dans la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes & Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2021).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;gt; La question des routes est emblématique de mon parcours, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mon portrait issu d'un entretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> réalisé avec Société de Géographie française (2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise à jour : septembre 2025</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la cartographie d’une matrice de flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris Diderot (Paris 7), 2016. Français. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01273776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographia. Comment les géographes (re)dessinent le Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors collection, 978-2-20-064019-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous immobiles, tous cartographes ? Approches cartographiques des mobilités, des circulations, des flux et des déplacements. Méthodes, outils, représentations, pratiques et usages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">204 p., 2021, cartomob</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Atlas of Migration in Europe. A Critical Geography of Migration Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Akoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2019, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429402036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03728320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards pluriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Corbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Anne Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR Migrinter ©2006; Réseau documentaire « Migrations internationales ». Orcades : Toît du monde, 94 p., 2006, 2903809402 9782903809409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voir pour le croire : images scientifiques et artistiques du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Brennetot et Clarisse Didelon-Loiseau (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter le territoire. Concepts, définitions, construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes (PUR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-75, 2024, Espaces et territoires, 978-2-75-35-9797-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circulations dans le cadre du pèlerinage à la Mecque dans le contexte colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chantre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Samé Ekobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Casella Colombeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des migrations dans le monde : libertés de circulation, frontières et inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.26-27, 2022, 978-2-200-63282-3. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.migre.2022.01.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Accord de résidence du Mercosur, un régime de circulation soumis au changement politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Migreurop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des migrations dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.68-69, 2022, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.migre.2022.01.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de visite et quarantaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Migreurop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des migrations dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.38-39, 2022, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.migre.2022.01.0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier des flux et des mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication cartographique : sémiologie graphique, sémiotique et géovisualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp 103-143, 2022, Sciences : Géographie et Démographie, 9781789480917</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter les mobilités régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gendrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des migrations dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.46-49, 2022, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.migre.2022.01.0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je vais à Yaoundé, André-Marie Tala (1985), In: Villes enchantées. Chansons et imaginaires urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je vais à Yaoundé, André-Marie Tala (1985), In: Villes enchantées. Chansons et imaginaires urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georg Editor, p 108-109, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux must go on ! La circulation en trompe l’œil des marins de commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Flécher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Migreurop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des migrations dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.82-83, 2022, 9782200632823. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.migre.2022.01.0082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser un monde sans frontières depuis l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Mbembe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des migrations dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.144-147, 2022, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.migre.2022.01.0144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04073002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté de circulation du capital et ses paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Plihon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des migrations dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.86-87, 2022, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.migre.2022.01.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité humaine en Afrique de l’Ouest : rupture coloniale et continuité précoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ould Moctar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Samé Ekobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Migreurop; Sara Casella Colombeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des migrations dans le monde : libertés de circulation, frontières et inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.24-25, 2022, 978-2-200-63282-3. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.migre.2022.01.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des circuits économiques auto-organisés par des migrants ouest-africains en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Grysole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssatou Mbodj-Pouye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Hawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des migrations dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.98-99, 2022, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.migre.2022.01.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04073015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation graphique de narrations de mobilités spatiales, aspects formels, In: Comment cartographier les récits / Mapping Méthodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La représentation graphique de narrations de mobilités spatiales, aspects formels, In: Comment cartographier les récits / Mapping Méthodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l&amp;apos;UMR Territoires, 22 p, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler des navettes marginales, In: Atlas critique de Guyane, Chapitre 8 &quot;Relier, les circulations&quot;. Noucher Matthieu et Polidori Laurent (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révéler des navettes marginales, In: Atlas critique de Guyane, Chapitre 8 &amp;quot;Relier, les circulations&amp;quot;. Noucher Matthieu et Polidori Laurent (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp 198-199, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 - Relier, Circuler pour relier les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Noucher; Laurent Polidori. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas critique de Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.192-193, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une reconstruction cartographique des navettes guyanaises, In: Atlas critique de Guyane, Chapitre 8. Relier, les circulations. Noucher Matthieu et Polidori Laurent. (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éléments pour une reconstruction cartographique des navettes guyanaises, In: Atlas critique de Guyane, Chapitre 8. Relier, les circulations. Noucher Matthieu et Polidori Laurent. (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 3p, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Guyanais présentent une &quot;faible&quot; mobilité. Vraiment ? In: Atlas critique de Guyane, Chapitre 8 &quot;Relier, les circulations&quot;, Noucher Matthieu et Polidori Laurent (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noucher M. et Polidori L. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Guyanais présentent une &amp;quot;faible&amp;quot; mobilité. Vraiment ? In: Atlas critique de Guyane, Chapitre 8 &amp;quot;Relier, les circulations&amp;quot;, Noucher Matthieu et Polidori Laurent (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp 194-195, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intérêt du recours à la notion de mouvement pour analyser des « flux marginaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Bernier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités et marginalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes - PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 100-118, 2019, 978-2-7535-7590-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger les cartes : raisons et affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rekacewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des migrants en Europe. Approches critiques des politiques migratoires,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.32, 2017, 978-2-200-61685-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrefaçons cartographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des migrants en Europe. Approches critiques des politiques migratoires, 3e ed. Armand Colin, pp. 34-35.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3e édition, 2017, 978-2-200-61685-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovisualizing the sail-to-steam transition through vessel movement data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lagesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ducruet C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Shipping Data Analysis and Modeling. Tracking and Mapping Maritime Flows in the Age of Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.189-205, 2017, Routledge Studies in Transport Analysis, 9781138280939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623631v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrefaçons cartographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des migrants en Europe. Approches critiques des politiques migratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-35, 2017, 978-2-200-61685-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géovisualisation des flux maritimes mondiaux,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lagesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les SIG à la carte : Recueil de cartes Esri France, volume 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esri France, pp 48-49, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circulants entre métropoles européennes à l'épreuve de leurs mobilités : une lecture temporelle, spatiale et sociale de la pénibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dubucs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Imbert; Hadrien Dubucs; Françoise Dureau; Matthieu Giroud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'une métropole à l'autre. Pratiques urbaines et circulations dans l'espace européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.409-425, 2014, Recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Audebert et Emmanuel Ma Mung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux territoires migratoires : entre logiques globales et dynamiques locales, 4ième partie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. HumanitarianNet, pp. 267-269, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émigrés d'Afrique centrale : qui sont-ils ? où sont-ils et que font-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Emmanuel Pondi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immigration et diaspora, un regard africain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditeur Maisonneuve &amp; Larose (Menaibuc Eds.)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 31-53, 2007, F016728807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les mobilités spatiales locales par des « flux de proximité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GéoProximitéS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 04, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04886858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cartogramme par points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.40820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morphologie de la ligne de flux. Une nouvelle variable visuelle issue du système de Cartes figuratives de Minard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 136, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.8894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des migrations : entre flux mondiaux et parcours de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Casella Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dujmovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Représenter la ville et les territoires, 432, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter la mondialisation par des flux, le rôle de la distance cartographique perçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 133, 29p. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.7558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« France, pays des droits de l&apos;homme ». Ce qu&apos;en disent les conventions et accords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Zougbede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Barbou Des Places</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Arabesque in the small world of OD webmaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.147-154. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlvi-4-w2-2021-147-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le palmarès du Mapathon du colloque Tous (im)mobiles, tous cartographes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, 5 p. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.6284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des paroles et des pierres, Martin Luther King de Washington DC au global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Duroudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Milhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, 13p. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.7045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un flipbook pour représenter des mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, 3p. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.6320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séduction des cartes du geoweb. Le cas des flux de migrants internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.33792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02468584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de cartographie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méfiez-vous des cartes, pas des migrants !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">antiAtlas Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, #4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie d'un geoweb des flux et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74 (3), pp.154-174. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/geomat-2020-0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de l’image cartographique du flux au prisme de l’analyse des interactions spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dossier spécial « Flux réels versus flux immatériels. Contribution à la réflexion sur l’histoire des espaces », 46, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/siecles.4142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02468587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique du document carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la cartographie d’une matrice de flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02468590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie d'une sélection globale de flux, entre 'significativité' et 'densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (3/4), pp. 315-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche cartographique de la décomposition des matrices de flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (116), 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping a global selection of flows, between values ‘significance’ and features ‘density’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30-3/4, pp.315-340. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.2565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02468591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une typologie spatiale des commerces intra urbains fondée sur l’analyse de leurs relations d’approvisionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zeroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp. 619-647. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.163.0619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une cartographie de flux à une cartographie du mouvement. Aspects sémiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 229-230, pp.65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et décroissance des réseaux, approches méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Croissance et décroissance des réseaux, approches méthodologiques, 3 (105), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps de parcours interurbains en France : Une analyse géo-historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Olarte-Bacares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports : économie, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 495, pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualiser 15,3 trillions de dollars US d'exportations commerciales mondiales, and what else?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (117)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une représentation (carto)graphique des matrices de flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (115), 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles places pour les activités logistiques dans la métropole parisienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23-24, pp 53-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux dans le temps et dans l'espace : Synthèse de la seconde journée du groupe fmr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Drevelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (3-4), 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intérêt du raisonnement logique dans l'analyse cartographique des flux : L'exemple de migrations internes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (2), pp 231-249. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.24.231-249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTOD / MAPOD CARTographie d’une matrice de flux Origine Application de visualisation de la demande de transport locale par déformation des arêtes et des sommets pour augmenter la lisibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mermet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01676428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour le renouvellement de la sémiologie de la carte de flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Enseigner la sémiologie, 222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d’une matrice de flux à partir de traces de téléphone portable : L’effet des procédures d’agrégation sur la valeur du flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (217), pp 73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du centre de gravité de l'Europe, reflet de la réalité ou expression d'une volonté d'élargissement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19, 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la première carte des flux réalisée avec des flèches (Ravenstein, 1885)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration et périurbanisation logistique dans le Bassin parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note Rapide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 621, 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La périurbanisation singulière de l’immobilier logistique du Bassin parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106, 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualiser nos connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (104), 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circulants entre métropoles européennes à l'épreuve de leurs mobilités : une lecture temporelle, spatiale et sociale de la pénibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Dubucs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, 15 p. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.1810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se marier à la synagogue des Tournelles : approche sociodémographique du mariage séfarade en France postcoloniale (1954-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Scioldo-Zürcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Juives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (2), pp.82-97. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aj.422.0082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les documents cartographiques en ligne sur les migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Documentation sur Internet et migrations internationales, 3, pp.37-52. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12k74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas sur les migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Documentation sur Internet et migrations internationales, 3, pp.53-57. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12k6s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la présence camerounaise en France à « l’option diaspora »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux. Bulletin d'Analyses Géopolitiques pour l'Afrique Centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01804615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Festinger, 1949, The Analysis of Sociograms Using Matrix Algebra. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Festinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno et Jennings, 1938, Statistics of social configurations. Traduction commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob L. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen H. Jennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Gould, 1967, On the Geographical Interpretation of Eigenvalues, version traduite et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Cartography, Working paper. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldo R Tobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matrix Approach to the Analysis of Sociometric Data, Sociogram and Sociomatrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob L. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldo R. Tobler, 1969, Review of Sémiologie graphique: Les Diagrammes – Les réseaux – Les Cartes, Journal of the American Statistical Association, 24(325):391-392. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldo Tobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward L. Ullman, 1949, Mapping the world's ocean trade: A research proposal. Version traduite et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward L. Ullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Nystuen et M.F. Dacey, 1961, A Graph Theory Interpretation of Nodal Regions, Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Nystuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael F. Dacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical cartography : what it is ? Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldo R Tobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mat&amp;Carto: matrice ré-ordonnable &amp; cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nell Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Krummeich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2026, Paris, France. pp.63-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabesque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La boîte à outils de cartographie et de géovisualisation de données : regards croisés de chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Rennes, France. 53p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie dans l'atlas des migrations dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Géographie morale et politique : mobilités, migrations, genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Camille Schmoll, EHESS/UMR Géographie-Cités, Jan 2023, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage de la cartographie dans la recherche en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La frontière, nexus des études migratoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département POLICY, Institut Convergence Migrations (ICM), Apr 2023, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’Atlas des migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Casella Colombeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentations publiques de l’Atlas des migrations dans le monde : libertés de circulation, frontières, inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil général de Seine-Saint-Denis; Migreurop, Oct 2022, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical methodology for assessing similarities/differences between Ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Di Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association of Maritime Economists (IAME 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Arabesque in the small world of OD webmaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOSS4G 2021 Buenos Aires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Buenos Aires, Argentina. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribute To Tobler : Création et visualisation de champs vectoriels pour l'analyse de matrice Origine Destination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous (im)mobiles, tous cartographes ? Cartomob, Session Tribute to Tobler</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabesque, une application d'exploration et de visualisation de flux dans le geoweb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roelandt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous (im)mobiles, tous cartographes ? Cartomob</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabesque : Explorer et visualiser facilement vos flux géo-localisés sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDV2021, Toulouse DataViz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Toulouse, France. 27p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une relecture du Flowmapper - Tribute to Tobler (TTT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous (im)mobiles, tous cartographes ? Cartomob</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier des mouvements pour relier des territoires. L&apos;exemple des mobilités professionnelles de Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier transversal du LABEX Les passés dans le présent. Les jeudis cartographiques : atelier de cartographie expérimentale et critique, 7ème séance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Marseille, France. 31p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géovisualiser une matrice de flux complexe. L&apos;exemple de la famille migrExploreR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Géovisualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Aubervilliers, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabesque: a geographic flow visualization application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOSDEM&amp;apos;20, Free Open source Development Event Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gFlowiz, an open science framework to analyze and geovisualize networks and flow datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference for Free and Open Source Software for Geospatial (FOSS4G’2019), Session “General tracks”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la cartographie #3 : enjeux rhétoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations des migrations, Séminaire du laboratoire Migrations internationales, espaces et sociétés (Migrinter)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la cartographie #1 : un monde de cartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations des migrations, Séminaire du laboratoire Migrations internationales, espaces et sociétés (Migrinter)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama critique des applications web de (géo)visualisation de flux migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival international de géographie, Espace géonumérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sant-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial aggregation methods: an interactive visualization tool to compare and explore automatically generated urban perimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chickhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Duperron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th ERSA Congress "Cities, regions and digital transformations: opportunities, risks and challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (néo)cartographie dans l'analyse (géo)graphique des mobilités spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e colloque du GT Mobilités spatiales, fluidité sociale (MSFS 2019) / méthodologies de collecte, d’analyse et de traitement / 4. Traitement des données et hybridation des approches / 4.2. Méthodes de traitement des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la cartographie #2 : enjeux théoriques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations des migrations, Séminaire du laboratoire Migrations internationales, espaces et sociétés (Migrinter)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabesque, application d’exploration et de géovisualisation de données de flux et de réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bapaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartograflow. Filtering Origin-Destination matrices For Flow Mapping Purposes in R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium on Quantitative and Theoretical Geography (ECQTG'19), Special Session “Spatial interactions”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Mondorf-les-Bains, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il se méfier des cartes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Danse / dedans : Flux - no man is an island</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théatre de Bretigny, Dec 2019, Bretigny-sur-Orge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama d’un geoweb des flux et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point, la ligne et la flèche. Cartographier « l&apos;implantation spatiale » de mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transdisciplinaire Recherche, arts et pratiques numériques 18 : Cartographie, entre crises et mouvements, Programme antiAtlas des frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Marseille, France. 49p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What about flows, networks and movements in the geoweb?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux et réseaux dans le geoweb : état de la question, verrous, défis techniques et technologique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Marne-La-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu&apos;en est-il des flux et des réseaux dans le geoweb ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser les cartes à l&amp;apos;ère du Web. Approches critiques et enjeux politiques, sociaux et économiques des nouvelles données territoriales, Section 3 : Expérimentations Web »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie des mobilités spatiales de professionnels mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Raton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Gressel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.552-559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping patterns of segregation in Dubai: towards a new research agenda for a social geography of Gulf Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Elsheshtawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pagès-El karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrants in the globalising city: spaces,places and mobilities in Asia, Europe and in the middle east</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02988432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution de l’atelier Sentinelles des métaphores spatiales (SMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calbérac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Représenter les territoires (CIST’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du Territoires (CIST), Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of territorial structures of professional interventions. Socio-geo-graphical exploitation of travel diaries of mobile professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Raton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Gressel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work on the move 2017'conference, Work-related mobility, Session III. How to classify and identify the different forms of mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Champs-sur-Marne, France. 37p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géovisualisation de flux avec QGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and Geomatics (SAGEO 2017) / Session Analyse de réseaux spatiaux et SIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour une formalisation (carto)graphique des mobilités individuelles. L’exemple d’un récit biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Geographic congress on The Geography of Europe (EUGEO’2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la représentation cartographique d'une extraction des motifs de flux mondiaux issue d'une régionalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAST'2017, Atelier Gestion et Analyse de données Spatiales et Temporelles: Conférence Extraction et Gestion des Connaissances EGC'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de transport à grande vitesse en France : construction et apports d'un système d'information géo-historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2016 - Spatial Analysis and Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nice, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429023v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux siècles de contributions cartographiques à l'analyse des interactions spatiales par les flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : Flux réels versus flux immatériels : Contribution à la réflexion sur l'histoire des espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Clermont-Ferrand, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche cartographique de la représentation du mouvement spatial. L'exemple des flux commerciaux maritimes euro-méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lagesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2016 - Spatial Analysis and Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nice, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche cartographique de la représentation du mouvement spatial. L'exemple des flux commerciaux maritimes euro- méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lagesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01622011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire la complexité de la géo visualisation des flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Mobilités / Flux, Session « Cas d'études : mobilité Flux et visualisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intérêt du recours à la notion de mouvement spatial pour analyser des 'flux marginaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités marginales, mobilités dans les marges, marges mobiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, CHAMPS-SUR-MARNE, MARNE-LA-VALLEE, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géovisualiser un mouvement dans l'espace géographique. L'exemple des flux maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lagesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIG2016 - Conférence de la Communauté Francophone Esri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRI France, Oct 2016, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow mapping vs movement mapping: a theoretical and cartographic demonstration of their significance at a world scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECTQG 2015 - 19th European colloquium of Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, BARI, Italy. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie spatiale du commerce de la grande distribution et de ses relations d'approvisionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF - 51ème colloque de l'Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, France. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTOD / MAPOD. Une application de visualisation de la demande de transport locale par déformation des arêtes et des sommets pour augmenter la lisibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mermet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon de la Géomatique - Festival International de Géographie 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle du 'filtrage spatial' en cartographie des flux, ou comment se départir des découpages administratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de Géomatique, SIG La Lettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthode de génération de matrices de flux temporelles issues de l’activité de téléphones mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Couronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbigniew Smoreda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2013 - Spatial Analysis and Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Origin-Destination Flow Matrices from Individual Mobile Phone Paths: The effect of spatiotemporal filtering on flow measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC'13 - 26th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, DRESDEN, Germany. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing world flows: a challenge between efficacy, accuracy and aesthetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECTQG - European Colloquium of Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles places pour l’économie des biens matériels dans les espaces métropolitains ? L’exemple des territoires logistiques du Bassin parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, France. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du raisonnement logique à la cartographie des flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2012 - Spatial Analysis and Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Belgique. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des flux et production d'indicateurs sur l'intensité des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LIENS - Les Interfaces : Enjeux de Nature, de Sciences et de Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les compromis territoriaux à l’oeuvre à l’échelle métropolitaine par la cartographie en anamorphose : le cas de l’accueil des activités logistiques dans le Bassin parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.391-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1985-2005 : 20 ans de recherche sur les migrations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Poitiers, France. 308 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La visualisation des réseaux. Principes, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00839905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles places pour les activités logistiques dans la métropole parisienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00945777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation graphique des matrices. Graphe et/ou carte des flux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00641733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations graphiques et indicateurs des mobilités et des dynamiques de peuplement : contribution bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure L. Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00470407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je vais à Yaoundé -André-Marie Tala (1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes enchantées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.108-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Moisel » du Cameroun : Une carte comme trésor de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Same Eboko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cameroun pendant la Première Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Same Eboko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte thématique, objet scientifique source de manipulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger les cartes : raisons et affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Persona grata. L'art contemporain interroge l'hospitalité, Dossier documentaire, p. 70</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte de flux : un modèle inadapté à la représentation de migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Persona grata. L'art contemporain interroge l'hospitalité, Dossier documentaire, p. 69</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géo-visualisation des flux maritimes mondiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lagesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.47-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTOD / MAPOD - CARTographie des matrices de flux Origine-Destination / MAPping Origin-Destination flow matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mermet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de métaphores : l’exemple d’un proceeding du CIST. Atelier - Sentinelles des métaphores spatiales - SMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calbérac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Rouen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de collecte d'information sur les métaphores spatiales. Atelier -Sentinelles des métaphores spatiales - SMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calbérac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Rouen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing MAPOD: A Tool for the Geoviz of Flow matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mermet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA2014 - Transport Research Arena: Transport Solutions: from Research to Deployment - Innovate Mobility, Mobilise Innovation !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, PARIS, France. TRA2014 - Transport Research Arena: Transport Solutions: from Research to Deployment - Innovate Mobility, Mobilise Innovation !, 1p, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des flux, géovisualisation des liens, Concours de géovisualisation et cartographies dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cafés-cartographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des données radar SAR à la surveillance d'éruptions volcaniques en phase paroxysmique. Application à deux volcans : Soufrière Hills de Montserrat (Antilles) et Niragongo (Zaïre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Guillande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géosciences Consultants. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessertes TGV et dynamiques économiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Beckerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PREDIT 4 (Ministère de l’écologie, du développement durable et de l’énergie) – Groupe Opérationnel n°6 : Politique de Transport; ADEME. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’élaboration d’un fond des secteurs urbains du District de Bogotá compatible avec les recensements de 1993 et 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Migrinter. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet urbain concerté et partagé pour conforter le rôle du centre-ville de l'agglomération de Poitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rakoto-Ramiarantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Minor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PUCA. 2007, 238 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de synthèse sur l’enquête «perception et traitement du risque d’inondation des PME»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Guillande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinez-Lopez M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Munier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géosciences Consultants/GRID-CNRS-ENSAM-ESTP. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du risque d'inondation et préparation de crise par les PME-PMI situées en zone inondable : difficultés, conditions de sensibilisation avant mise en œuvre d'une approche généralisable, Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Guillande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géosciences Consultants; GRID-CNRS/ENSAM/ETPE. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur les accidents humains lors des catastrophes naturelles d'origine météorologique, Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Guillande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvina Colbeau-Justin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géosciences Consultants/Univ. Paris 5/Laboratoire de Psychologie environnementale (éd.), Ministère de l'Aménagement du Territoire et de l'Environnement. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination d'une échelle d'intensité en cinq niveaux par type de phénomènes naturels. Rapport de Phase 6 : Validation des échelles. Annexe 4 : Guide d'utilisation des échelles mouvements de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Guillande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Chiroiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géosciences Consultants; CEMAGREF; METEO FRANCE. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de besoin. Sensibilisation et diagnostic de vulnérabilité Inondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bazille C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géosciences Consultants/GRID-CNRS-ENSAM-ESTP. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination d'une échelle d'intensité en cinq niveaux par type de phénomènes naturels. Rapport de Phase 6 : Validation des échelles. Annexe 4 : Guide d'utilisation des échelles mouvements de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Guillande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géosciences Consultants; CEMAGREF; METEO FRANCE. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des conditions d'accidents avec atteintes physiques aux personnes consécutives à des mouvements de terrain : Inventaire, retour d'expérience pour l'analyse de vulnérabilité humaine face aux risques de mouvements de terrain sur le territoire français et les DOM-TOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Aménagement du territoire et de l'Environnement. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des accidents humains dus aux risques de mouvements de terrain, Rapport final de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Aménagement du Territoire et de l'Environnement. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’incidence des procédures de prise en compte des risques d’inondation sur les marchés fonciers locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2668-D, Ministère de l'Aménagement Du Territoire Et de l'Environnement. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId359"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADA0408F"/>
+    <w:nsid w:val="A21B559F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-bahoken" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8013-0256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191734861" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1290155042720472401547" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000483413299" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arabesque.univ-eiffel.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geoflowiz.hypotheses.org/migrexplorer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/magisAR9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gdr-magis.imag.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geoflowiz.hypotheses.org/ttt-tribute-to-tobler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.histoire-immigration.fr/programmation/l-exposition-permanente/ouverture-le-17-juin-du-nouveau-musee" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/transcarto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transcarto.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/user/Tous%20(im)mobiles,%20tous%20cartographes%20" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geoflowiz.hypotheses.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neocarto.hypotheses.org/21692" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neocarto.hypotheses.org/21647" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macval.fr/Persona-grata-6551" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neocarto.hypotheses.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/mappemonde/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltshs.hypotheses.org/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupefmr.hypotheses.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/FMR" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/TTT" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnfg.fr/commissions/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnfg.fr/commissions/transports/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecfc.fr/index.php?page=commission&amp;commission=15" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gdr-magis.imag.fr/actions-prospectives/theoriser-observer-analyser-modeliser-le-geoweb/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elementr.hypotheses.org/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cartomouv.parisgeo.cnrs.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-hommes-et-migrations-2021-4-page-128.htm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socgeo.com/2019/05/07/francoise-bahoken-la-question-des-routes-est-emblematique-de-mon-parcours/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01273776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228537v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/cartographia-comment-geographes-redessinent-monde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455100v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728320v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Akoka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429402036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937219v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Corbier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dubus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Anne Jourdain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741008v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leslibraires.fr/livre/23630005-representer-le-territoire-concepts-definitions-construction-arnaud-brennetot-clarisse-didelon-loiseau-presses-universitaires-de-rennes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072710v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chantre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sam&#233; Ekobo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.migre.2022.01.0026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072732v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Castro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.migre.2022.01.0068" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072724v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moulin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.migre.2022.01.0038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072685v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gendrot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.migre.2022.01.0046" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945285v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073002v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Mbembe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.migre.2022.01.0144" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072986v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Plihon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.migre.2022.01.0086" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fl&#233;cher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.migre.2022.01.0082" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072698v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ould Moctar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.migre.2022.01.0024" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Grysole" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Mbodj-Pouye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hawk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.migre.2022.01.0098" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346211v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160679v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944983v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshs.cnrs.fr/index.php/fr/atlas-critique-de-la-guyane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159726v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160636v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937165v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4785" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937140v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rekacewicz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937161v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623631v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bunel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bahoken" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lagesse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marnot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939029v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428987v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069039v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dubucs" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dureau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937230v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937226v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/livres/immigration-et-diaspora-9782706820014.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04886858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bahoken" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423728v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40820" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355817v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.8894" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700260v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Casella Colombeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658037v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7558" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643339v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Zougbede" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Barbou Des Places" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540581v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roelandt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlvi-4-w2-2021-147-2021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429367v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6284" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472137v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6320" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477851v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7045" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468584v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.33792" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937108v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937095v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997827v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/geomat-2020-0007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468587v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.4142" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937106v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468590v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521639v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431365v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468591v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2565" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937234v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blanquart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaubert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zeroual" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.163.0619" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592726v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302012v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Olarte-Bacares" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518687v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438859v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262025v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073057v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raimbault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052802v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.231-249" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067479v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Drevelle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676428v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mermet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937125v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994318v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994209v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993933v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959345v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958699v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993506v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994278v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1810" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749295v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Scioldo-Z&#252;rcher" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj.422.0082" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615665v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k74" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615676v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k6s" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804615v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053386v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Festinger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963403v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob L. Moreno" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen H. Jennings" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699723v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gould" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781110v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo R Tobler" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856908v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Forsyth" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Katz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583854v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Tobler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562734v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward L. Ullman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443034v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Nystuen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Dacey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425910v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948332v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118924v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117977v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728799v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03788195v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Di Francesco" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421399v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780516v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411623v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne C&#244;me" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206235v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434168v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251499v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159231v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937183v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937181v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937241v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937244v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937239v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937204v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301063v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chickhaoui" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Duperron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937243v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299349v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bapaume" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937238v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937178v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299356v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937246v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937190v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937206v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nguyen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854510v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Raton" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Gressel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988432v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Elsheshtawy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pag&#232;s-El&#160;karoui" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937208v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calb&#233;rac" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930084v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937174v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675620v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521686v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518424v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429023v3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428974v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01622011v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518642v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937248v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094707v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217237v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052910v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997419v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995315v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995321v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couronne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Smoreda" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011987v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994879v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057697v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994934v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996533v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958912v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381537v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839905v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945777v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641733v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470407v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Charleux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116299v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667674v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Same Eboko" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667710v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937232v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937236v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937237v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623666v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00960189v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937215v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937213v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997285v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00960192v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195092v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guillande" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02887599v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benoit" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beckerich" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069658v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lepetit" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078095v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rakoto-Ramiarantsoa" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Minor" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195548v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-Lopez M." TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Munier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195674v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195121v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvina Colbeau-Justin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195690v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Chiroiu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195638v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazille C." TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195717v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195085v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195096v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069610v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-bahoken" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8013-0256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191734861" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1290155042720472401547" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000483413299" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arabesque.univ-eiffel.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geoflowiz.hypotheses.org/migrexplorer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/magisAR9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gdr-magis.imag.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geoflowiz.hypotheses.org/ttt-tribute-to-tobler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.histoire-immigration.fr/programmation/l-exposition-permanente/ouverture-le-17-juin-du-nouveau-musee" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/transcarto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transcarto.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/user/Tous%20(im)mobiles,%20tous%20cartographes%20" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geoflowiz.hypotheses.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neocarto.hypotheses.org/21692" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neocarto.hypotheses.org/21647" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macval.fr/Persona-grata-6551" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neocarto.hypotheses.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/mappemonde/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltshs.hypotheses.org/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupefmr.hypotheses.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/FMR" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/TTT" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnfg.fr/commissions/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnfg.fr/commissions/transports/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecfc.fr/index.php?page=commission&amp;commission=15" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gdr-magis.imag.fr/actions-prospectives/theoriser-observer-analyser-modeliser-le-geoweb/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elementr.hypotheses.org/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cartomouv.parisgeo.cnrs.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-hommes-et-migrations-2021-4-page-128.htm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socgeo.com/2019/05/07/francoise-bahoken-la-question-des-routes-est-emblematique-de-mon-parcours/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01273776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228537v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/cartographia-comment-geographes-redessinent-monde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455100v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728320v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Akoka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429402036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937219v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Corbier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dubus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Anne Jourdain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741008v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leslibraires.fr/livre/23630005-representer-le-territoire-concepts-definitions-construction-arnaud-brennetot-clarisse-didelon-loiseau-presses-universitaires-de-rennes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072710v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chantre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sam&#233; Ekobo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.migre.2022.01.0026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072732v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Castro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.migre.2022.01.0068" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072724v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moulin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.migre.2022.01.0038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072685v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gendrot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.migre.2022.01.0046" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945285v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072735v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fl&#233;cher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.migre.2022.01.0082" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073002v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Mbembe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.migre.2022.01.0144" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072986v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Plihon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.migre.2022.01.0086" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072698v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ould Moctar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.migre.2022.01.0024" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Grysole" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Mbodj-Pouye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hawk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.migre.2022.01.0098" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346211v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160679v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944983v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshs.cnrs.fr/index.php/fr/atlas-critique-de-la-guyane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160636v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159726v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937165v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4785" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937140v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rekacewicz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937161v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623631v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bunel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bahoken" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lagesse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marnot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939029v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428987v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069039v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dubucs" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dureau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937230v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937226v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/livres/immigration-et-diaspora-9782706820014.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04886858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bahoken" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423728v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40820" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355817v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.8894" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700260v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Casella Colombeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658037v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7558" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643339v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Zougbede" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Barbou Des Places" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540581v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roelandt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlvi-4-w2-2021-147-2021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429367v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6284" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477851v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7045" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472137v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6320" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468584v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.33792" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937108v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937095v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997827v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/geomat-2020-0007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468587v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.4142" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937106v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468590v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521639v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431365v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468591v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2565" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937234v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blanquart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaubert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zeroual" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.163.0619" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592726v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518687v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302012v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Olarte-Bacares" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438859v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262025v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073057v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raimbault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067479v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Drevelle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052802v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.231-249" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676428v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mermet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937125v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994318v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994209v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993933v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959345v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958699v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993506v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994278v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1810" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749295v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Scioldo-Z&#252;rcher" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj.422.0082" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615665v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k74" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615676v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k6s" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804615v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053386v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Festinger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963403v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob L. Moreno" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen H. Jennings" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699723v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gould" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781110v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo R Tobler" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856908v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Forsyth" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Katz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583854v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Tobler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562734v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward L. Ullman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443034v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Nystuen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Dacey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425910v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622789v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Capelle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Krummeich" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Martin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948332v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118924v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117977v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728799v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03788195v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Di Francesco" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421399v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780516v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411623v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne C&#244;me" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206235v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434168v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251499v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159231v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937183v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937181v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937241v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937244v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937239v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301063v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chickhaoui" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Duperron" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937204v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937243v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299349v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bapaume" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937178v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937238v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299356v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937246v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937190v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937206v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nguyen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854510v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Raton" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Gressel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988432v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Elsheshtawy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pag&#232;s-El&#160;karoui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937208v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calb&#233;rac" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930084v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675620v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937174v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521686v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429023v3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518424v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428974v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01622011v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937248v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518642v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094707v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217237v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052910v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997419v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995315v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995321v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couronne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Smoreda" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011987v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994879v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057697v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994934v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996533v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958912v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381537v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839905v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945777v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641733v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470407v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Charleux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116299v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667674v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Same Eboko" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667710v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937232v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937236v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937237v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623666v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00960189v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937215v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937213v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997285v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00960192v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195092v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guillande" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02887599v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benoit" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beckerich" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069658v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lepetit" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078095v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rakoto-Ramiarantsoa" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Minor" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195548v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-Lopez M." TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Munier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195674v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195121v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvina Colbeau-Justin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195690v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Chiroiu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195638v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazille C." TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195717v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195085v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195096v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069610v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>