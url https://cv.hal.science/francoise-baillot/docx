--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -901,295 +901,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of V-flames placed in an HF transverse acoustic field from a velocity to pressure antinode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Lespinasse</w:t>
+                <w:t xml:space="preserve">On preheating and dilution effects in non-premixed jet flame stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiesheng Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Galizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.10.015⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (6), pp.1102-1111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024297v1</w:t>
+                <w:t xml:space="preserve">hal-00870465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On preheating and dilution effects in non-premixed jet flame stabilization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Galizzi</w:t>
+                <w:t xml:space="preserve">Responses of V-flames placed in an HF transverse acoustic field from a velocity to pressure antinode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric André</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toufik Boushaki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 160 (6), pp.1102-1111. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 341 (1-2), pp.110-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.01.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870465v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of CO2/N2/Ar Addition on the Internal Structure and Stability of Nonpremixed CH4/Air Flames at Lifting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiesheng Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1292,64 +1292,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Numerical Study on the Effects of CO2/N2/Ar Addition to Air on Liftoff of a Laminar CH4/Air Diffusion Flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongsheng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiesheng Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Galizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1403,273 +1403,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of cylindrical liquid jets evolving in a transverse acoustic field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behaviour of an air-assisted jet submitted to a transverse high-frequency acoustic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Carpentier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
+                <w:t xml:space="preserve">J.-B. Blaisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boisdron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3075823⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 640, pp.305-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S002211200999139X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621367v1</w:t>
+                <w:t xml:space="preserve">hal-01621364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of an air-assisted jet submitted to a transverse high-frequency acoustic field</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Behavior of cylindrical liquid jets evolving in a transverse acoustic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S002211200999139X⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3075823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01621364v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomization and deviation of cylindrical water jets in a transverse acoustic field</w:t>
               </w:r>
@@ -1694,51 +1694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 123 (5), pp.3455-3455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2318,204 +2318,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin flames and interfaces (Actes) .</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Baillot</w:t>
+                <w:t xml:space="preserve">Mouvement instationnaire d'une interface de combustion (Actes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NATO ASI Series, E: Applied Sciences n° 140, Martinus Nijhoff Publ.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988</w:t>
+              <w:t xml:space="preserve">Annales de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, Coll. n° 2, suppl. n° 3, pp. 173 174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268477v1</w:t>
+                <w:t xml:space="preserve">hal-02270477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouvement instationnaire d'une interface de combustion (Actes)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Durox</w:t>
+                <w:t xml:space="preserve">Thin flames and interfaces (Actes) .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, Coll. n° 2, suppl. n° 3, pp. 173 174</w:t>
+              <w:t xml:space="preserve">NATO ASI Series, E: Applied Sciences n° 140, Martinus Nijhoff Publ.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270477v1</w:t>
+                <w:t xml:space="preserve">hal-02268477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equations de bilan d'interface pour les flammes de prémélange C.R. Acad. Sc., t. 304, II, n° 17, pp. 1047-1050.</w:t>
               </w:r>
@@ -3857,168 +3857,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences et Perspectives du CORIA Concernant l’Etude et la Caractérisation des Particules de Suie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative study between transverse acoustic modes and longitudinal acoustic modes on a premixed V-shape flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées INCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Villaroche, France</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting (ECM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, BUDAPEST, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682835v1</w:t>
+                <w:t xml:space="preserve">hal-02177209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of coaxial air-assisted liquid jets in an acoustic field: atomization and droplets clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ficuciello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4073,165 +4056,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLASS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Tainan, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study between transverse acoustic modes and longitudinal acoustic modes on a premixed V-shape flame</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Compétences et Perspectives du CORIA Concernant l’Etude et la Caractérisation des Particules de Suie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting (ECM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, BUDAPEST, Hungary</w:t>
+              <w:t xml:space="preserve">Journées INCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Villaroche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177209v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subharmonic frequency bifurcation of a flame in response to jet dynamics modulated by a transverse acoustic field</w:t>
               </w:r>
@@ -4299,103 +4299,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of reactant preheating on the stability of non-premixed methane/air flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Galizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiesheng Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Heat Transfer Conference, IHTC-14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, WASHINGTON, United States. pp.205-210, </w:t>
@@ -4433,51 +4433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Non-Premixed CH4/Air Flames: Effect of CO2 Addition and Reactant Preheating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiesheng Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4552,277 +4552,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of CO2 addition on the stability and the flickering of non-premixed methane/air flames</w:t>
+                <w:t xml:space="preserve">Effects of CO2 addition and reactant temperature on the stability of non-premixed methane/air flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Galizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Patte-Rouland</w:t>
+                <w:t xml:space="preserve">H. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Talbaut</w:t>
+                <w:t xml:space="preserve">F. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Transport Phenomena, 17-20 août 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">32nd International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, McGill University, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347326v1</w:t>
+                <w:t xml:space="preserve">hal-00347171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of CO2 addition and reactant temperature on the stability of non-premixed methane/air flames</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Effect of CO2 addition on the stability and the flickering of non-premixed methane/air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Guo</w:t>
+                <w:t xml:space="preserve">E. Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. André</w:t>
+                <w:t xml:space="preserve">B. Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Escudie</w:t>
+                <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, McGill University, Canada</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Transport Phenomena, 17-20 août 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347171v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of a vibrating flame front subjected to high amplitude disturbance by the characteristics method (Actes)</w:t>
               </w:r>
@@ -5087,312 +5087,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques géométriques et cinématiques d'une flamme vibrante de prémélange (Actes)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oscillations of premixed flames under the action of gravity (Actes).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Bencheikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès commun des sections britannique et française du Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1989, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304168v1</w:t>
+                <w:t xml:space="preserve">hal-02270282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of kinematic and stretch effects on premixed flames (Actes)</w:t>
+                <w:t xml:space="preserve">Caractéristiques géométriques et cinématiques d'une flamme vibrante de prémélange (Actes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Séminaire International sur la structure des flammes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1989, Alma Ata, Kazakhstan</w:t>
+              <w:t xml:space="preserve">Congrès commun des sections britannique et française du Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1989, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275459v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillations of premixed flames under the action of gravity (Actes).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Durox</w:t>
+                <w:t xml:space="preserve">Theoretical study of kinematic and stretch effects on premixed flames (Actes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghaleb Bencheikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès commun des sections britannique et française du Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1989, Rouen, France</w:t>
+              <w:t xml:space="preserve">3ème Séminaire International sur la structure des flammes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1989, Alma Ata, Kazakhstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270282v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lois de comportement d'interface</w:t>
               </w:r>
@@ -5454,204 +5454,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flammes minces et interface</w:t>
+                <w:t xml:space="preserve">Study of a pulsating flame at low pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur la Modélisation Mathématique en Combustion, Ecole Centrale de Lyon (Actes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1987, Ecully, France</w:t>
+              <w:t xml:space="preserve">Congrès des sections française et italienne du Combustion Institute (Actes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1987, Amalfi, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343943v1</w:t>
+                <w:t xml:space="preserve">hal-02343952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a pulsating flame at low pressure</w:t>
+                <w:t xml:space="preserve">Flammes minces et interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des sections française et italienne du Combustion Institute (Actes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1987, Amalfi, Italy</w:t>
+              <w:t xml:space="preserve">Colloque sur la Modélisation Mathématique en Combustion, Ecole Centrale de Lyon (Actes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1987, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343952v1</w:t>
+                <w:t xml:space="preserve">hal-02343943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of a micro processor in the study of a pulsating flame&amp;quot;. International Specialists Meeting on &amp;quot;The use of computes in laser velocimetry&amp;quot; (Actes)</w:t>
               </w:r>
@@ -6094,392 +6094,392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de deux écoulements gazeux plans supersoniques, de vitesse et de températures différentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude expérimentale de la structure d'un front de flamme vibrant par traitement numérique d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bourehla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508599v1</w:t>
+                <w:t xml:space="preserve">hal-02463843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d'un champ d'accélération sur les flammes de prémélange</w:t>
+                <w:t xml:space="preserve">Etude expérimentale de deux écoulements gazeux plans supersoniques, de vitesse et de températures différentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.-B. Diep</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508598v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélange en écoulement supersonique : cas de deux écoulements plans parallèles</w:t>
+                <w:t xml:space="preserve">Influence d'un champ d'accélération sur les flammes de prémélange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Villermaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461882v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de la structure d'un front de flamme vibrant par traitement numérique d'images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Bourehla</w:t>
+                <w:t xml:space="preserve">Mélange en écoulement supersonique : cas de deux écoulements plans parallèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463843v1</w:t>
+                <w:t xml:space="preserve">hal-02461882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle théorique de front de flamme perturbé par un champ de vitesses sinusoïdal</w:t>
               </w:r>
@@ -6898,51 +6898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396023v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Patat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Domingues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066990" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235187v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Alhaffar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ranika Latour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105249" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717295v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Caceres" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.046" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ficuciello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Blaisot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985202" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370103v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaisot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;ron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1756827717735300" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611244v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.05.025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014306v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lespinasse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024297v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boushaki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamige" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiesheng Min" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galizzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.01.026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955214v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wyzgolik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2010.499716" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsheng Guo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Escudi&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2010.497074" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621367v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Carpentier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3075823" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Blaisot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boisdron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200999139X" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E24BB2713001633E2E67FF3924D35037EF98D37E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02618259v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Carpentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934288" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176889v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducruix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Searby" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102209908924190" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123873v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourehla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180590v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0082-0784(98)80485-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B7HWFGN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Prud'Homme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995782v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-2180(90)90078-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R2N2BFQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268477v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270477v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268475v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004751v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359092v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ovando Castro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alejandro Herrera Leclerc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112504v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ovando" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674675v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369668v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Herrera" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Richard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311883v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rutard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henry Dorey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Touze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177230v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177242v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370173v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Theron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372356v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ficuciello" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaisot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Theron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-5085" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682835v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370084v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024307v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541321v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IHTC14-22938" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955365v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347326v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Min" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Domingues" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Patte-Rouland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbaut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347171v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galizzi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andr&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Escudie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275476v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourehrla Adnen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357362v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155837v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02304168v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275459v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270282v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Bencheikh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343943v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343952v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296012v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370210v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Blaisot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295918v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463844v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508599v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-B. Diep" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508598v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villermaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461882v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463843v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461879v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461878v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461873v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396023v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Patat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Domingues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066990" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235187v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Alhaffar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ranika Latour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105249" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717295v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Caceres" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.046" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ficuciello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Blaisot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985202" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370103v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaisot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;ron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1756827717735300" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611244v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.05.025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014306v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lespinasse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870465v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamige" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiesheng Min" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galizzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.01.026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024297v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boushaki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955214v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wyzgolik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2010.499716" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsheng Guo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Escudi&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2010.497074" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621364v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Blaisot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boisdron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200999139X" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E24BB2713001633E2E67FF3924D35037EF98D37E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621367v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Carpentier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3075823" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02618259v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Carpentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934288" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176889v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducruix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Searby" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102209908924190" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123873v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourehla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180590v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0082-0784(98)80485-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B7HWFGN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Prud'Homme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995782v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-2180(90)90078-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R2N2BFQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270477v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268477v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268475v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004751v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359092v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ovando Castro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alejandro Herrera Leclerc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112504v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ovando" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674675v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369668v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Herrera" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Richard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311883v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rutard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henry Dorey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Touze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177230v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177242v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370173v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Theron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372356v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ficuciello" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaisot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Theron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-5085" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177209v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370084v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682835v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024307v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541321v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IHTC14-22938" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955365v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347171v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galizzi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Min" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andr&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Escudie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347326v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Domingues" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Patte-Rouland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbaut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275476v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourehrla Adnen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357362v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155837v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270282v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Bencheikh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02304168v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275459v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343952v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343943v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296012v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370210v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Blaisot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295918v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463844v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463843v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508599v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-B. Diep" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508598v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villermaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461882v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461879v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461878v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461873v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>