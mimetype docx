--- v0 (2026-03-19)
+++ v1 (2026-04-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:77.604166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francoise BOCH </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en Sciences du Langage à l'Université Grenoble Alpes, laboratoire LIDILEM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francoise-boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">152778764</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouer avec la grammaire via une démarche inductive en ligne ? Enquête sur l’application GrammOrtho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dumaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conceptions de la réflexivité dans l’écriture de recherche ? Savoir de quel je on parle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (1), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ripes.4552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants à l'évaluation des textes d’étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195-196, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.12131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Littéracie et démarches pédagogiques engageantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 212, pp.5-13. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.212.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engager les élèves dans l’apprentissage de la langue au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 212 (1), pp.51-62. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.212.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreurs et maladresses dans les écrits d’étudiants. Comment les traiter ? L’exemple du participe présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tester la compétence lexicale des adultes francophones : réflexion sur le choix des distracteurs dans un test à choix multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.8023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la compétence lexicale d’adultes francophones : selon quels critères ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14-2, pp.39-47. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.6682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anaphore démonstrative, une porte d’entrée dans l’écriture du texte académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIU Francophonie et innovation à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Quelle place pour le français scientifique dans un contexte universitaire ?, 1, pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialoguer avec le discours d’autrui dans les écrits universitaires ou comment construire un statut d’auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibely Oliveira Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguagem e Ensino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (3), pp.513-532. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15210/RLE.V22I3.17150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les compétences rédactionnelles : que tester ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bessonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 193 (2), pp.128-142. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.193.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphores démonstratives dans les écrits d’étudiants de Master : comparaison avec les pratiques expertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72, pp.131 - 150. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.1631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographe & grammaire à l'université. Quels besoins ? Quelles démarches pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, file:///C:/Users/busonl/AppData/Local/Temp/4238-Texto%20do%20artigo-16655-1-10-20121122.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement à la scolarité en quête de professionnalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche énonciative de l'écrit scientifique. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41, pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le résumé de communication : analyse contrastive en didactique du français et en formation d’adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphonie linguistique: modalisation et discours rapporté dans les manuels scolaires de français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (24), 49-71 http://periodicos.pucminas.br/index.php/scripta/article/view/4395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’énonciation dans les manuels scolaires de troisième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35, pp.25-40. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.2163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformément à nos attentes...', les marqueurs de convergence/divergence dans l'article de linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (2), pp.109-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l'expression des sentiments dans des textes d'enfants, une mission impossible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31, pp.55-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note Taking and Learning: A Summary of Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Piolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The WAC Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (1), pp.101-113. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37514/WAC-J.2005.16.1.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le module de professionnalisation à Grenoble III. Une démarche pertinente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'indecis </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des stratégies linguistiques de prise de notes selon le type textuel du discours source. – Comparaison entre un passage procédural et un passage évaluatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Les écrits universitaires, 121/122, pp.168-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de textes et apprentissage lexical : l'exemple du lexique de l'émotion et des sentiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28 (1), pp.117-135. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reper.2003.2425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de textes réécrits à partir de prise de notes. Intérêts de la méthode RST (Rhetorical Structure Theory)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">arob@se</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referir-se ao discurso do outro: alguns elementos de comparação entre especialistas e principiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5752/P.2358-3428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage des citations dans le discours théorique : des constats aux propositions didactiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24, pp.91-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de notes et écriture conceptuelle à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 105 (1), pp.137-158. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/prati.2000.2405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">écri+collecte : un outil collaboratif pour consulter, déposer, commenter des extraits de texte d’étudiants (https://ecripluscollecte.univ-grenoble-alpes.fr/)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagner l’écrit dans le supérieur - Le projet écri+ dans le champ des littératies un</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ana Chiarutini, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les étudiant.e.s en situations d’exil dans leur projet d’orientation universitaire. Enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Retour] du Sujet et du Sens en Didactique des langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports à l'écrit des étudiants : entre réflexivité et créativité. Grand témoin. Les rendez-vous de l'INSPE de Lorraine. Intervention enregistrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports à l'écrit des étudiants : entre réflexivité et créativité.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de Lorraine, Mar 2024, Nancy, France. https://inspe.univ-lorraine.fr/entendu-episode-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un objet de recherche : quelle(s) dynamique(s) avec la littérature scientifique ? Conférence invitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire en Didactique des Disciplines « Les cadres théoriques et les recherches en didactique : choix et mise en œuvre »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole doctorale de Mons, Jan 2023, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accord du participe passé : entendez-vous l’écrit ? De l’invariabilité des participes passés en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Surcouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Questions d’orthographe. Univ. St Louis, Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialoguer avec le discours d’autrui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pratiques Langagières Construction des Savoirs et Littéracies, laboratoire Ligérien de linguistique, en coll. avec ERCAE et l’institut de français d’Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des annotations et leurs effets sur la réécriture de propositions de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International E-Calm. Analyser de grands corpus scolaires et universitaires : des questions pour la recherche et pour la formation. Univ. de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données écri+ : un outil litteracique au service des enseignants universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIRDF, la Discipline Français en Question. Faculté des sciences de l’éducation, Rabat (Maroc)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer les propos d’autres auteurs dans son mémoire ou sa thèse. Comment faire ? Pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, En ligne, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistics errors and inappropriate uses in students’ academic writing: presentation of a large corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing Research Across Boarders V (WRAB) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual Conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrammOrtho, un didacticiel pour le développement de la littéracie. Une réponse aux besoins des migrants francophones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soubrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe colloque international de l'ADCUEFE, Entre recyclage et innovation : quelle didactique pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposer à distance une démarche inductive conçue pour le présentiel ? Exemple de la Grammaire en Couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire ACTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une typologie linguistique des erreurs et maladresses dans les écrits d’étudiants. Quelles normes attendues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Les littéracies universitaires en évolution(s), Université de Bruxelles, Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation de la compétence lexicale : étude des distracteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">87e Congrès de l’ACFAS - Recherche en didactique du lexique : avancées, réflexions, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Gatineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématisation et animation d'une table ronde autour de la conférence d'A. Clercq : Usages du &amp;quot;je&amp;quot; dans les écrits des étudiants : levier ou obstacle pour la formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées d'étude Entre « Je » et « Nous » : textes académiques et réflexifs, HEP Vaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEP VAUD, Sep 2018, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maitrise de la langue. Comment développer les compétences rédactionnelles des étudiant.e.s.?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au séminaire du Ministère de l'Education Nationale : Rénovation du BTS Support à l'Action Managériale (IGA, IPR et formateurs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialoguer avec le discours d’autrui dans l’écrit académique : analyse de pratiques estudiantines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibely Silva Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Letramentos/Literacies/Littéracies : Regards croisés sur des problématiques de recherche internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CertiRedac, histoire d’un transfert en Sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Innov’action, Salon Innovatives, salon de la valorisation en sciences humaines et sociales,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler l'écrit (orthographe et grammaire) via l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'université de Chicoutimi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Chicoutimi, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les doctorants à l’écriture de recherche. Quels points d’achoppement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée à la Journée d’étude : Écrits de réflexion, de recherche et de formation à l’université : aspects linguistiques et didactiques des littéracies universitaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATILF/CLCS, Jun 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler la syntaxe dans les formations à l’écrit professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bessonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écrits professionnels : enjeux socioéconomiques et enjeux de formation, 85e congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation de la compétence lexicale chez les adultes francophones Comment intégrer l’inférence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bessonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en didactique du lexique, 85e congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler l'écrit (lexique) via l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au séminaire de l'OLST (Observatoire de Linguistique Sens Texte)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un enseignement inductif de la grammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée à la journée d’étude "La grammaire en question"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CASNAV, Apr 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CertiRedac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accompagnement des étudiants en matière d’expression écrite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants et leur perception de leurs compétences à l’écrit : étude du ‘degré de lucidité’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bessonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de l’écriture de la maternelle à l’université et dans les formations tout au long de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CertiRedac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de valorisation de la recherche en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CertiRedac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Valorisation Inauguration Linksium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple de sortie de laboratoire en sciences humaines et sociales : le projet CertiRedac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e rencontre Pôle Grenoble Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au colloque "Valoriser et développer les outils autour des corpus dans une perspective didactique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les compétences rédactionnelles. Que tester ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bessonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écriture de haut niveau : de la conception du texte à sa réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être élève francophone plurilingue” : réflexion sur les questions de dénomination et présentation d’un outil pédagogique pour l’enseignement inductif de la grammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Galligani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ifé "Devenir élève francophone plurilingue dans une école inclusive. Des valeurs aux pratiques réelles, quelle(s) formation(s) partagée(s) entre enseignants de classes dites ordinaires et enseignants d’UPE2A"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de l’éducation, Dec 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation de propositions de communication en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Scientext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre de la proposition de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Vals-Asla Les compétences langagières dans la formation et dans la vie professionnelle. Transitions et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Zurich, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse linguistique des genres et comparaisons selon les disciplines et le niveau d'études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écrits Universitaires, Séminaire Ceditec, Université Paris 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing in the Disciplines : Critical Views on Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Delcambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing Research Across Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California, Feb 2008, Santa Barbara, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les futurs enseignants-chercheurs de l'université. L'exemple du Centre d'Initiation de l'Enseignement Supérieur (CIES) de l'académie de Grenoble (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pigeonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès de l'AIPU, Vers un changement de culture en enseignement supérieur. Regards sur l'innovation, la collaboration et la valorisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à intégrer le lexique des sentiments au cours de l’écriture de textes narratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et production verbale : vers une meilleure intégration des apprentissages lexicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler le français écrit auprès d’adultes migrants : le pari de l’atelier d’écriture créative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendingoudi Émile Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Les Doctoriales 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Autran, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CertiRedac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e salon Innovatives SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler l’écrit dans l’enseignement supérieur. Bilan des recherches et propositions pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Frier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boch, Françoise et Frier, Catherine. UGA Editions, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LETRAMENTO E FORMAÇÃO UNIVERSITÁRIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Alves Assis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercado de Letras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-85-7591-369-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler l’écrit dans l’enseignement supérieur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ELLUG collection Didaskein. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre compte de la COP 28 : paradoxes et tensions de l’écriture journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Rosier, A. Bureau, A. Schadeck et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passeuse entre deux rives. Mélanges en l'honneur de Marie-Christine Pollet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ULB, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l’écriture de recherche et discours prescriptif, quels points de convergence ? Exemple de la thématique de la citation/reformulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Kervyn and M. Lebrun and V.Marmy C. Scheepers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner l’articulation entre théoriques et pratiques en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Presses universitaires de Namur, 2023, Coll. Recherches en didactique du français</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acquisitions tardives en français écrit : une base de données sur les erreurs et maladresses à un niveau avancé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, pp.06005, 2020, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207806005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problematization is the central issue of scientific writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Rodrigues and F. Komesu and J. Quintiliano and J. Assis and M.-A.Paulino Texeira Lopes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Práticas discursivas em letramento acadêmico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, PUC Minas, pp.185--202, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Quelle conscience de mes compétences à l’écrit ?” Étude du “degré de lucidité” chez les étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bessonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Niwese; Jacqueline Lafont-Terranova; Martine Jaubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire et faire écrire dans l’enseignement post obligatoire : enjeux, modèles et pratiques innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.79-94, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler le texte. Ponctuation, anaphores et collocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire dans l'enseignement supérieur, des apports de la recherche aux outils pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 2, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELLUG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-99, 2015, collection Didaskein</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire en tant qu'apprenti-chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Boch et Cathy Frier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire dans l’enseignement supérieur : des apports de la recherche aux outils pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-247, 2015, ISBN-10 284310307X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letramento e formaçao universitaria : a presentaçao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Alves Assis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rinck F.; Boch F.; Assis J. Alves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letramento a formaçao universitaria : formar para a escrita e pela escrita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercado de Letras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 11-26, 2015, 978-85-7591-369-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Outils de Scientext Au Service de l'expertise de La Proposition de Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grossmann, Francis and Tutin, Agnès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Écrit Scientifique : Du Lexique Au Discours. Autour de Scientext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse universitaire de Rennes, pp.183--198, 2014, Rivages linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeunes, la langue, la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UEPD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L'orthographe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer le rôle des guillemets dans un corpus : une voie d'accès à l'énonciation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Barbazan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enonciation, texte, grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.135-148, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enunciative Strategies and Expertise Levels in Academic Writing: How do Writers Manage Point of View and Sources?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Castello, C. Donahue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University Writing: Selves and Texts in Academic Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald Group Publishing, pp.111-128, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evaluation of conference paper proposals in linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles Bazerman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Advances in Writing Research: Cultures, Places, Measures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for the Advancement of Writing Research, WAC Clearinghouse, and Parlor Press, pp.467-484, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadrage théorique dans l'article scientifique : un lieu propice à la circulation des discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.M. Lôpez Munoz, S. Marnette et L. Rosier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international Ci-Dit La circulation des discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nota Bene, pp.23-42, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'écriture n'empêche pas les sentiments... Quelques propositions pour intégrer le lexique des sentiments dans la production de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Grossmann et Sylvie Plane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et production verbale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire Septentrion, pp.191-218, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques lieux de variation du positionnement énonciatif dans l'article de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Millet, Marielle Rispail, Patricia Lambert, Cyril Trimaille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations au cœur et aux marges de la sociolinguistique - Hommages à Jacqueline Billiez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.285-296, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre en notant et apprendre à noter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Piolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gentaz, &amp; P. Dessus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les apprentissages. Psychologie cognitive et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.133-152, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre o uso de citações no discurso teórico: de constatações a proposições didáticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mercado Letras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letramento e Formação universitária</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-309, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des marques sémio-graphiques dans un écrit ordinaire : la prise de notes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Grossmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques langagières et didactiques de l'écrit : hommage à Michel Dabène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSN 1146-6480, pp.95-108, 1998, Didactique des langues, 2-9510714-7-7 (br) : 140 FRF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certificat en Compétences Rédactionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 7 enveloppes Soleau + dépôt AAP. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ficelles méthodo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Galligani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons-Desoutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur l’accueil et la formation linguistique à l’Université Grenoble Alpes des étudiant·es en situations d’exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Castello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guicheneuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Belle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble Alpes. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l’écriture de recherche, ou comment aider les étudiants à se positionner en tant que sujet, auteur et chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Grenoble Alpes, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03652957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId157"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:77.604166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francoise BOCH </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en Sciences du Langage à l'Université Grenoble Alpes, laboratoire LIDILEM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francoise-boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">152778764</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouer avec la grammaire via une démarche inductive en ligne ? Enquête sur l’application GrammOrtho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dumaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy de Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore de Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partages - recherches collaboratives en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 01, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/partages.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conceptions de la réflexivité dans l’écriture de recherche ? Savoir de quel je on parle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ripes.4552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants à l'évaluation des textes d’étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195-196, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.12131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engager les élèves dans l’apprentissage de la langue au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 212 (1), pp.51-62. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.212.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Littéracie et démarches pédagogiques engageantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 212, pp.5-13. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.212.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreurs et maladresses dans les écrits d’étudiants. Comment les traiter ? L’exemple du participe présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tester la compétence lexicale des adultes francophones : réflexion sur le choix des distracteurs dans un test à choix multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.8023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la compétence lexicale d’adultes francophones : selon quels critères ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14-2, pp.39-47. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.6682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anaphore démonstrative, une porte d’entrée dans l’écriture du texte académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIU Francophonie et innovation à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Quelle place pour le français scientifique dans un contexte universitaire ?, 1, pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialoguer avec le discours d’autrui dans les écrits universitaires ou comment construire un statut d’auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibely Oliveira Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguagem e Ensino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (3), pp.513-532. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15210/RLE.V22I3.17150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les compétences rédactionnelles : que tester ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bessonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 193 (2), pp.128-142. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.193.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphores démonstratives dans les écrits d’étudiants de Master : comparaison avec les pratiques expertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72, pp.131 - 150. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.1631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographe & grammaire à l'université. Quels besoins ? Quelles démarches pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, file:///C:/Users/busonl/AppData/Local/Temp/4238-Texto%20do%20artigo-16655-1-10-20121122.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement à la scolarité en quête de professionnalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche énonciative de l'écrit scientifique. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41, pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le résumé de communication : analyse contrastive en didactique du français et en formation d’adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphonie linguistique: modalisation et discours rapporté dans les manuels scolaires de français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (24), 49-71 http://periodicos.pucminas.br/index.php/scripta/article/view/4395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformément à nos attentes...', les marqueurs de convergence/divergence dans l'article de linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (2), pp.109-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’énonciation dans les manuels scolaires de troisième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35, pp.25-40. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.2163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l'expression des sentiments dans des textes d'enfants, une mission impossible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31, pp.55-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note Taking and Learning: A Summary of Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Piolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The WAC Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (1), pp.101-113. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37514/WAC-J.2005.16.1.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des stratégies linguistiques de prise de notes selon le type textuel du discours source. – Comparaison entre un passage procédural et un passage évaluatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Les écrits universitaires, 121/122, pp.168-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le module de professionnalisation à Grenoble III. Une démarche pertinente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'indecis </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de textes et apprentissage lexical : l'exemple du lexique de l'émotion et des sentiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28 (1), pp.117-135. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reper.2003.2425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de textes réécrits à partir de prise de notes. Intérêts de la méthode RST (Rhetorical Structure Theory)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">arob@se</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referir-se ao discurso do outro: alguns elementos de comparação entre especialistas e principiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5752/P.2358-3428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage des citations dans le discours théorique : des constats aux propositions didactiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24, pp.91-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de notes et écriture conceptuelle à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 105 (1), pp.137-158. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/prati.2000.2405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">écri+collecte : un outil collaboratif pour consulter, déposer, commenter des extraits de texte d’étudiants (https://ecripluscollecte.univ-grenoble-alpes.fr/)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagner l’écrit dans le supérieur - Le projet écri+ dans le champ des littératies un</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ana Chiarutini, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les étudiant.e.s en situations d’exil dans leur projet d’orientation universitaire. Enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Retour] du Sujet et du Sens en Didactique des langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports à l'écrit des étudiants : entre réflexivité et créativité. Grand témoin. Les rendez-vous de l'INSPE de Lorraine. Intervention enregistrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports à l'écrit des étudiants : entre réflexivité et créativité.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de Lorraine, Mar 2024, Nancy, France. https://inspe.univ-lorraine.fr/entendu-episode-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un objet de recherche : quelle(s) dynamique(s) avec la littérature scientifique ? Conférence invitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire en Didactique des Disciplines « Les cadres théoriques et les recherches en didactique : choix et mise en œuvre »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole doctorale de Mons, Jan 2023, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des annotations et leurs effets sur la réécriture de propositions de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International E-Calm. Analyser de grands corpus scolaires et universitaires : des questions pour la recherche et pour la formation. Univ. de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accord du participe passé : entendez-vous l’écrit ? De l’invariabilité des participes passés en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Surcouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Questions d’orthographe. Univ. St Louis, Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialoguer avec le discours d’autrui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pratiques Langagières Construction des Savoirs et Littéracies, laboratoire Ligérien de linguistique, en coll. avec ERCAE et l’institut de français d’Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données écri+ : un outil litteracique au service des enseignants universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIRDF, la Discipline Français en Question. Faculté des sciences de l’éducation, Rabat (Maroc)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer les propos d’autres auteurs dans son mémoire ou sa thèse. Comment faire ? Pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, En ligne, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistics errors and inappropriate uses in students’ academic writing: presentation of a large corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing Research Across Boarders V (WRAB) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual Conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrammOrtho, un didacticiel pour le développement de la littéracie. Une réponse aux besoins des migrants francophones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soubrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe colloque international de l'ADCUEFE, Entre recyclage et innovation : quelle didactique pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une typologie linguistique des erreurs et maladresses dans les écrits d’étudiants. Quelles normes attendues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Les littéracies universitaires en évolution(s), Université de Bruxelles, Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposer à distance une démarche inductive conçue pour le présentiel ? Exemple de la Grammaire en Couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire ACTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation de la compétence lexicale : étude des distracteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">87e Congrès de l’ACFAS - Recherche en didactique du lexique : avancées, réflexions, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Gatineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématisation et animation d'une table ronde autour de la conférence d'A. Clercq : Usages du &amp;quot;je&amp;quot; dans les écrits des étudiants : levier ou obstacle pour la formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées d'étude Entre « Je » et « Nous » : textes académiques et réflexifs, HEP Vaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEP VAUD, Sep 2018, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maitrise de la langue. Comment développer les compétences rédactionnelles des étudiant.e.s.?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au séminaire du Ministère de l'Education Nationale : Rénovation du BTS Support à l'Action Managériale (IGA, IPR et formateurs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialoguer avec le discours d’autrui dans l’écrit académique : analyse de pratiques estudiantines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibely Silva Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Letramentos/Literacies/Littéracies : Regards croisés sur des problématiques de recherche internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les doctorants à l’écriture de recherche. Quels points d’achoppement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée à la Journée d’étude : Écrits de réflexion, de recherche et de formation à l’université : aspects linguistiques et didactiques des littéracies universitaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATILF/CLCS, Jun 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler la syntaxe dans les formations à l’écrit professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bessonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écrits professionnels : enjeux socioéconomiques et enjeux de formation, 85e congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation de la compétence lexicale chez les adultes francophones Comment intégrer l’inférence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bessonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en didactique du lexique, 85e congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler l'écrit (orthographe et grammaire) via l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'université de Chicoutimi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Chicoutimi, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CertiRedac, histoire d’un transfert en Sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Innov’action, Salon Innovatives, salon de la valorisation en sciences humaines et sociales,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler l'écrit (lexique) via l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au séminaire de l'OLST (Observatoire de Linguistique Sens Texte)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un enseignement inductif de la grammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée à la journée d’étude "La grammaire en question"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CASNAV, Apr 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CertiRedac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accompagnement des étudiants en matière d’expression écrite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants et leur perception de leurs compétences à l’écrit : étude du ‘degré de lucidité’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bessonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de l’écriture de la maternelle à l’université et dans les formations tout au long de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CertiRedac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de valorisation de la recherche en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CertiRedac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Valorisation Inauguration Linksium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple de sortie de laboratoire en sciences humaines et sociales : le projet CertiRedac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e rencontre Pôle Grenoble Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au colloque "Valoriser et développer les outils autour des corpus dans une perspective didactique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les compétences rédactionnelles. Que tester ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bessonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écriture de haut niveau : de la conception du texte à sa réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être élève francophone plurilingue” : réflexion sur les questions de dénomination et présentation d’un outil pédagogique pour l’enseignement inductif de la grammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Galligani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ifé "Devenir élève francophone plurilingue dans une école inclusive. Des valeurs aux pratiques réelles, quelle(s) formation(s) partagée(s) entre enseignants de classes dites ordinaires et enseignants d’UPE2A"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de l’éducation, Dec 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation de propositions de communication en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Scientext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre de la proposition de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Vals-Asla Les compétences langagières dans la formation et dans la vie professionnelle. Transitions et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Zurich, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse linguistique des genres et comparaisons selon les disciplines et le niveau d'études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écrits Universitaires, Séminaire Ceditec, Université Paris 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing in the Disciplines : Critical Views on Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Delcambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing Research Across Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California, Feb 2008, Santa Barbara, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les futurs enseignants-chercheurs de l'université. L'exemple du Centre d'Initiation de l'Enseignement Supérieur (CIES) de l'académie de Grenoble (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pigeonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès de l'AIPU, Vers un changement de culture en enseignement supérieur. Regards sur l'innovation, la collaboration et la valorisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à intégrer le lexique des sentiments au cours de l’écriture de textes narratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et production verbale : vers une meilleure intégration des apprentissages lexicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler le français écrit auprès d’adultes migrants : le pari de l’atelier d’écriture créative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendingoudi Émile Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Les Doctoriales 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Autran, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CertiRedac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e salon Innovatives SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler l’écrit dans l’enseignement supérieur. Bilan des recherches et propositions pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Frier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boch, Françoise et Frier, Catherine. UGA Editions, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LETRAMENTO E FORMAÇÃO UNIVERSITÁRIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Alves Assis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercado de Letras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-85-7591-369-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler l’écrit dans l’enseignement supérieur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ELLUG collection Didaskein. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre compte de la COP 28 : paradoxes et tensions de l’écriture journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Rosier, A. Bureau, A. Schadeck et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passeuse entre deux rives. Mélanges en l'honneur de Marie-Christine Pollet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ULB, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l’écriture de recherche et discours prescriptif, quels points de convergence ? Exemple de la thématique de la citation/reformulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Kervyn and M. Lebrun and V.Marmy C. Scheepers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner l’articulation entre théoriques et pratiques en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Presses universitaires de Namur, 2023, Coll. Recherches en didactique du français</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acquisitions tardives en français écrit : une base de données sur les erreurs et maladresses à un niveau avancé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, pp.06005, 2020, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207806005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problematization is the central issue of scientific writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Rodrigues and F. Komesu and J. Quintiliano and J. Assis and M.-A.Paulino Texeira Lopes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Práticas discursivas em letramento acadêmico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, PUC Minas, pp.185--202, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Quelle conscience de mes compétences à l’écrit ?” Étude du “degré de lucidité” chez les étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bessonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Niwese; Jacqueline Lafont-Terranova; Martine Jaubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire et faire écrire dans l’enseignement post obligatoire : enjeux, modèles et pratiques innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.79-94, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler le texte. Ponctuation, anaphores et collocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire dans l'enseignement supérieur, des apports de la recherche aux outils pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 2, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELLUG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-99, 2015, collection Didaskein</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire en tant qu'apprenti-chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Boch et Cathy Frier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire dans l’enseignement supérieur : des apports de la recherche aux outils pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-247, 2015, ISBN-10 284310307X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letramento e formaçao universitaria : a presentaçao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Alves Assis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rinck F.; Boch F.; Assis J. Alves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letramento a formaçao universitaria : formar para a escrita e pela escrita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercado de Letras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 11-26, 2015, 978-85-7591-369-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Outils de Scientext Au Service de l'expertise de La Proposition de Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grossmann, Francis and Tutin, Agnès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Écrit Scientifique : Du Lexique Au Discours. Autour de Scientext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse universitaire de Rennes, pp.183--198, 2014, Rivages linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeunes, la langue, la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UEPD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L'orthographe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer le rôle des guillemets dans un corpus : une voie d'accès à l'énonciation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Barbazan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enonciation, texte, grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.135-148, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enunciative Strategies and Expertise Levels in Academic Writing: How do Writers Manage Point of View and Sources?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Castello, C. Donahue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University Writing: Selves and Texts in Academic Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald Group Publishing, pp.111-128, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evaluation of conference paper proposals in linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles Bazerman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Advances in Writing Research: Cultures, Places, Measures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for the Advancement of Writing Research, WAC Clearinghouse, and Parlor Press, pp.467-484, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadrage théorique dans l'article scientifique : un lieu propice à la circulation des discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.M. Lôpez Munoz, S. Marnette et L. Rosier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international Ci-Dit La circulation des discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nota Bene, pp.23-42, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'écriture n'empêche pas les sentiments... Quelques propositions pour intégrer le lexique des sentiments dans la production de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Grossmann et Sylvie Plane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et production verbale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire Septentrion, pp.191-218, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques lieux de variation du positionnement énonciatif dans l'article de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Millet, Marielle Rispail, Patricia Lambert, Cyril Trimaille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations au cœur et aux marges de la sociolinguistique - Hommages à Jacqueline Billiez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.285-296, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre en notant et apprendre à noter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Piolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gentaz, &amp; P. Dessus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les apprentissages. Psychologie cognitive et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.133-152, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre o uso de citações no discurso teórico: de constatações a proposições didáticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mercado Letras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letramento e Formação universitária</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-309, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des marques sémio-graphiques dans un écrit ordinaire : la prise de notes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Grossmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques langagières et didactiques de l'écrit : hommage à Michel Dabène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSN 1146-6480, pp.95-108, 1998, Didactique des langues, 2-9510714-7-7 (br) : 140 FRF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certificat en Compétences Rédactionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 7 enveloppes Soleau + dépôt AAP. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ficelles méthodo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Galligani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons-Desoutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur l’accueil et la formation linguistique à l’Université Grenoble Alpes des étudiant·es en situations d’exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Castello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guicheneuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Belle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble Alpes. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l’écriture de recherche, ou comment aider les étudiants à se positionner en tant que sujet, auteur et chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Grenoble Alpes, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03652957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C0FA507"/>
+    <w:nsid w:val="ECA122B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-boch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152778764" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505923v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03652919v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boch Fran&#231;oise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4552" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03652912v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.12131" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527395v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.212.0005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Lagrange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.212.0051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872630v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987503v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087950v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.6682" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429244v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429294v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibely Oliveira Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15210/RLE.V22I3.17150" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844286v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bessonneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.193.0127" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1631" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407295v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600002v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436359v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023849v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.2163" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418074v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610815v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Piolat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37514/WAC-J.2005.16.1.08" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436392v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336844v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023874v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reper.2003.2425" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023939v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023921v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.2358-3428" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023945v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023899v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/prati.2000.2405" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824043v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880748v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pollet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652838v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Surcouf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652839v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652837v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652831v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527466v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652840v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652835v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652832v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144436v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962397v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962420v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652836v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibely Silva Oliveira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962497v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962449v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844469v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844472v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962469v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962524v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844587v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844481v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997745v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962535v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844496v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994610v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495970v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600022v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600024v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947812v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delcambre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418176v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pigeonnat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Retour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099046v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendingoudi &#201;mile Ouedraogo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269072v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652806v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932916v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Alves Assis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mercado-de-letras.com.br/resumos/pdf-22-09-15-16-40-50.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962435v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505887v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652813v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931262v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207806005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652814v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280128v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429518v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine P&#233;tillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uga-editions.com" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880779v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100756800" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880706v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701039v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429330v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uneeducationpourdemain.org/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997901v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745346v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745344v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600018v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397685v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418179v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857573v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023968v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857555v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941797v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005132v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Mugnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons-Desoutter" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824286v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Castello" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guicheneuy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Belle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-03652957v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-boch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152778764" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505923v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560001v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy de Amaral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Thiriet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore de Beaumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/partages.74" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03652919v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boch Fran&#231;oise" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4552" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03652912v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.12131" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857511v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Lagrange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.212.0051" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527395v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.212.0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872630v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987503v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087950v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.6682" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429244v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429294v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibely Oliveira Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15210/RLE.V22I3.17150" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844286v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bessonneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.193.0127" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878738v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1631" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549479v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600002v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023986v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023849v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.2163" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023865v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Piolat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37514/WAC-J.2005.16.1.08" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336844v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436392v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reper.2003.2425" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023921v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.2358-3428" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023899v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/prati.2000.2405" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505946v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912506v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pollet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652839v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652838v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Surcouf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652833v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652837v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652831v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527466v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652840v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652835v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652836v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibely Silva Oliveira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962449v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844469v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844472v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962497v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962524v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844587v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997767v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997745v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997758v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844496v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994610v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495970v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600024v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947812v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delcambre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418176v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pigeonnat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Retour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099046v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864747v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendingoudi &#201;mile Ouedraogo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269072v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652806v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932916v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Alves Assis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mercado-de-letras.com.br/resumos/pdf-22-09-15-16-40-50.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962435v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505887v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652813v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931262v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207806005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652814v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280128v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429518v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine P&#233;tillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uga-editions.com" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880779v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100756800" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880706v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701039v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uneeducationpourdemain.org/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997901v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745346v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745344v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600018v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397685v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418179v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857573v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023968v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857555v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941797v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005132v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Mugnier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons-Desoutter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824286v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Castello" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guicheneuy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Belle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-03652957v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>