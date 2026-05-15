--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:77.604166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francoise BOCH </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en Sciences du Langage à l'Université Grenoble Alpes, laboratoire LIDILEM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francoise-boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">152778764</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouer avec la grammaire via une démarche inductive en ligne ? Enquête sur l’application GrammOrtho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dumaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy de Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore de Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partages - recherches collaboratives en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 01, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/partages.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conceptions de la réflexivité dans l’écriture de recherche ? Savoir de quel je on parle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ripes.4552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants à l'évaluation des textes d’étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195-196, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.12131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engager les élèves dans l’apprentissage de la langue au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 212 (1), pp.51-62. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.212.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Littéracie et démarches pédagogiques engageantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 212, pp.5-13. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.212.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreurs et maladresses dans les écrits d’étudiants. Comment les traiter ? L’exemple du participe présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tester la compétence lexicale des adultes francophones : réflexion sur le choix des distracteurs dans un test à choix multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.8023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la compétence lexicale d’adultes francophones : selon quels critères ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14-2, pp.39-47. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.6682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anaphore démonstrative, une porte d’entrée dans l’écriture du texte académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIU Francophonie et innovation à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Quelle place pour le français scientifique dans un contexte universitaire ?, 1, pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialoguer avec le discours d’autrui dans les écrits universitaires ou comment construire un statut d’auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibely Oliveira Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguagem e Ensino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (3), pp.513-532. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15210/RLE.V22I3.17150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les compétences rédactionnelles : que tester ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bessonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 193 (2), pp.128-142. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.193.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphores démonstratives dans les écrits d’étudiants de Master : comparaison avec les pratiques expertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72, pp.131 - 150. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.1631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographe & grammaire à l'université. Quels besoins ? Quelles démarches pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, file:///C:/Users/busonl/AppData/Local/Temp/4238-Texto%20do%20artigo-16655-1-10-20121122.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement à la scolarité en quête de professionnalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche énonciative de l'écrit scientifique. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41, pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le résumé de communication : analyse contrastive en didactique du français et en formation d’adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphonie linguistique: modalisation et discours rapporté dans les manuels scolaires de français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (24), 49-71 http://periodicos.pucminas.br/index.php/scripta/article/view/4395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformément à nos attentes...', les marqueurs de convergence/divergence dans l'article de linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (2), pp.109-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’énonciation dans les manuels scolaires de troisième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35, pp.25-40. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.2163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l'expression des sentiments dans des textes d'enfants, une mission impossible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31, pp.55-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note Taking and Learning: A Summary of Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Piolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The WAC Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (1), pp.101-113. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37514/WAC-J.2005.16.1.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des stratégies linguistiques de prise de notes selon le type textuel du discours source. – Comparaison entre un passage procédural et un passage évaluatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Les écrits universitaires, 121/122, pp.168-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le module de professionnalisation à Grenoble III. Une démarche pertinente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'indecis </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de textes et apprentissage lexical : l'exemple du lexique de l'émotion et des sentiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28 (1), pp.117-135. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reper.2003.2425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de textes réécrits à partir de prise de notes. Intérêts de la méthode RST (Rhetorical Structure Theory)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">arob@se</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referir-se ao discurso do outro: alguns elementos de comparação entre especialistas e principiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5752/P.2358-3428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage des citations dans le discours théorique : des constats aux propositions didactiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24, pp.91-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de notes et écriture conceptuelle à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 105 (1), pp.137-158. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/prati.2000.2405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">écri+collecte : un outil collaboratif pour consulter, déposer, commenter des extraits de texte d’étudiants (https://ecripluscollecte.univ-grenoble-alpes.fr/)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagner l’écrit dans le supérieur - Le projet écri+ dans le champ des littératies un</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ana Chiarutini, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les étudiant.e.s en situations d’exil dans leur projet d’orientation universitaire. Enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Retour] du Sujet et du Sens en Didactique des langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports à l'écrit des étudiants : entre réflexivité et créativité. Grand témoin. Les rendez-vous de l'INSPE de Lorraine. Intervention enregistrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports à l'écrit des étudiants : entre réflexivité et créativité.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de Lorraine, Mar 2024, Nancy, France. https://inspe.univ-lorraine.fr/entendu-episode-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un objet de recherche : quelle(s) dynamique(s) avec la littérature scientifique ? Conférence invitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire en Didactique des Disciplines « Les cadres théoriques et les recherches en didactique : choix et mise en œuvre »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole doctorale de Mons, Jan 2023, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des annotations et leurs effets sur la réécriture de propositions de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International E-Calm. Analyser de grands corpus scolaires et universitaires : des questions pour la recherche et pour la formation. Univ. de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accord du participe passé : entendez-vous l’écrit ? De l’invariabilité des participes passés en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Surcouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Questions d’orthographe. Univ. St Louis, Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialoguer avec le discours d’autrui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pratiques Langagières Construction des Savoirs et Littéracies, laboratoire Ligérien de linguistique, en coll. avec ERCAE et l’institut de français d’Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données écri+ : un outil litteracique au service des enseignants universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIRDF, la Discipline Français en Question. Faculté des sciences de l’éducation, Rabat (Maroc)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer les propos d’autres auteurs dans son mémoire ou sa thèse. Comment faire ? Pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, En ligne, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistics errors and inappropriate uses in students’ academic writing: presentation of a large corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing Research Across Boarders V (WRAB) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual Conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrammOrtho, un didacticiel pour le développement de la littéracie. Une réponse aux besoins des migrants francophones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soubrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe colloque international de l'ADCUEFE, Entre recyclage et innovation : quelle didactique pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une typologie linguistique des erreurs et maladresses dans les écrits d’étudiants. Quelles normes attendues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Les littéracies universitaires en évolution(s), Université de Bruxelles, Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposer à distance une démarche inductive conçue pour le présentiel ? Exemple de la Grammaire en Couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire ACTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation de la compétence lexicale : étude des distracteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">87e Congrès de l’ACFAS - Recherche en didactique du lexique : avancées, réflexions, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Gatineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématisation et animation d'une table ronde autour de la conférence d'A. Clercq : Usages du &amp;quot;je&amp;quot; dans les écrits des étudiants : levier ou obstacle pour la formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées d'étude Entre « Je » et « Nous » : textes académiques et réflexifs, HEP Vaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEP VAUD, Sep 2018, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maitrise de la langue. Comment développer les compétences rédactionnelles des étudiant.e.s.?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au séminaire du Ministère de l'Education Nationale : Rénovation du BTS Support à l'Action Managériale (IGA, IPR et formateurs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialoguer avec le discours d’autrui dans l’écrit académique : analyse de pratiques estudiantines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibely Silva Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Letramentos/Literacies/Littéracies : Regards croisés sur des problématiques de recherche internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les doctorants à l’écriture de recherche. Quels points d’achoppement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée à la Journée d’étude : Écrits de réflexion, de recherche et de formation à l’université : aspects linguistiques et didactiques des littéracies universitaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATILF/CLCS, Jun 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler la syntaxe dans les formations à l’écrit professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bessonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écrits professionnels : enjeux socioéconomiques et enjeux de formation, 85e congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation de la compétence lexicale chez les adultes francophones Comment intégrer l’inférence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bessonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en didactique du lexique, 85e congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler l'écrit (orthographe et grammaire) via l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'université de Chicoutimi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Chicoutimi, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CertiRedac, histoire d’un transfert en Sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Innov’action, Salon Innovatives, salon de la valorisation en sciences humaines et sociales,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler l'écrit (lexique) via l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au séminaire de l'OLST (Observatoire de Linguistique Sens Texte)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un enseignement inductif de la grammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée à la journée d’étude "La grammaire en question"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CASNAV, Apr 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CertiRedac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accompagnement des étudiants en matière d’expression écrite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants et leur perception de leurs compétences à l’écrit : étude du ‘degré de lucidité’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bessonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de l’écriture de la maternelle à l’université et dans les formations tout au long de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CertiRedac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de valorisation de la recherche en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CertiRedac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Valorisation Inauguration Linksium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple de sortie de laboratoire en sciences humaines et sociales : le projet CertiRedac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e rencontre Pôle Grenoble Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au colloque "Valoriser et développer les outils autour des corpus dans une perspective didactique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les compétences rédactionnelles. Que tester ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bessonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écriture de haut niveau : de la conception du texte à sa réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être élève francophone plurilingue” : réflexion sur les questions de dénomination et présentation d’un outil pédagogique pour l’enseignement inductif de la grammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Galligani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ifé "Devenir élève francophone plurilingue dans une école inclusive. Des valeurs aux pratiques réelles, quelle(s) formation(s) partagée(s) entre enseignants de classes dites ordinaires et enseignants d’UPE2A"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de l’éducation, Dec 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation de propositions de communication en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Scientext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre de la proposition de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Vals-Asla Les compétences langagières dans la formation et dans la vie professionnelle. Transitions et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Zurich, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse linguistique des genres et comparaisons selon les disciplines et le niveau d'études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écrits Universitaires, Séminaire Ceditec, Université Paris 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing in the Disciplines : Critical Views on Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Delcambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing Research Across Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California, Feb 2008, Santa Barbara, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les futurs enseignants-chercheurs de l'université. L'exemple du Centre d'Initiation de l'Enseignement Supérieur (CIES) de l'académie de Grenoble (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pigeonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès de l'AIPU, Vers un changement de culture en enseignement supérieur. Regards sur l'innovation, la collaboration et la valorisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à intégrer le lexique des sentiments au cours de l’écriture de textes narratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et production verbale : vers une meilleure intégration des apprentissages lexicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler le français écrit auprès d’adultes migrants : le pari de l’atelier d’écriture créative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendingoudi Émile Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Les Doctoriales 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Autran, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CertiRedac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e salon Innovatives SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler l’écrit dans l’enseignement supérieur. Bilan des recherches et propositions pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Frier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boch, Françoise et Frier, Catherine. UGA Editions, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LETRAMENTO E FORMAÇÃO UNIVERSITÁRIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Alves Assis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercado de Letras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-85-7591-369-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler l’écrit dans l’enseignement supérieur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ELLUG collection Didaskein. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre compte de la COP 28 : paradoxes et tensions de l’écriture journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Rosier, A. Bureau, A. Schadeck et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passeuse entre deux rives. Mélanges en l'honneur de Marie-Christine Pollet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ULB, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l’écriture de recherche et discours prescriptif, quels points de convergence ? Exemple de la thématique de la citation/reformulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Kervyn and M. Lebrun and V.Marmy C. Scheepers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner l’articulation entre théoriques et pratiques en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Presses universitaires de Namur, 2023, Coll. Recherches en didactique du français</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acquisitions tardives en français écrit : une base de données sur les erreurs et maladresses à un niveau avancé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, pp.06005, 2020, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207806005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problematization is the central issue of scientific writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Rodrigues and F. Komesu and J. Quintiliano and J. Assis and M.-A.Paulino Texeira Lopes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Práticas discursivas em letramento acadêmico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, PUC Minas, pp.185--202, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Quelle conscience de mes compétences à l’écrit ?” Étude du “degré de lucidité” chez les étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bessonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Niwese; Jacqueline Lafont-Terranova; Martine Jaubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire et faire écrire dans l’enseignement post obligatoire : enjeux, modèles et pratiques innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.79-94, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler le texte. Ponctuation, anaphores et collocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire dans l'enseignement supérieur, des apports de la recherche aux outils pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 2, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELLUG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-99, 2015, collection Didaskein</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire en tant qu'apprenti-chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Boch et Cathy Frier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire dans l’enseignement supérieur : des apports de la recherche aux outils pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-247, 2015, ISBN-10 284310307X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letramento e formaçao universitaria : a presentaçao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Alves Assis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rinck F.; Boch F.; Assis J. Alves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letramento a formaçao universitaria : formar para a escrita e pela escrita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercado de Letras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 11-26, 2015, 978-85-7591-369-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Outils de Scientext Au Service de l'expertise de La Proposition de Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grossmann, Francis and Tutin, Agnès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Écrit Scientifique : Du Lexique Au Discours. Autour de Scientext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse universitaire de Rennes, pp.183--198, 2014, Rivages linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeunes, la langue, la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UEPD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L'orthographe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer le rôle des guillemets dans un corpus : une voie d'accès à l'énonciation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Barbazan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enonciation, texte, grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.135-148, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enunciative Strategies and Expertise Levels in Academic Writing: How do Writers Manage Point of View and Sources?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Castello, C. Donahue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University Writing: Selves and Texts in Academic Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald Group Publishing, pp.111-128, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evaluation of conference paper proposals in linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles Bazerman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Advances in Writing Research: Cultures, Places, Measures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for the Advancement of Writing Research, WAC Clearinghouse, and Parlor Press, pp.467-484, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadrage théorique dans l'article scientifique : un lieu propice à la circulation des discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.M. Lôpez Munoz, S. Marnette et L. Rosier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international Ci-Dit La circulation des discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nota Bene, pp.23-42, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'écriture n'empêche pas les sentiments... Quelques propositions pour intégrer le lexique des sentiments dans la production de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Grossmann et Sylvie Plane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et production verbale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire Septentrion, pp.191-218, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques lieux de variation du positionnement énonciatif dans l'article de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Millet, Marielle Rispail, Patricia Lambert, Cyril Trimaille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations au cœur et aux marges de la sociolinguistique - Hommages à Jacqueline Billiez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.285-296, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre en notant et apprendre à noter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Piolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gentaz, &amp; P. Dessus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les apprentissages. Psychologie cognitive et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.133-152, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre o uso de citações no discurso teórico: de constatações a proposições didáticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mercado Letras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letramento e Formação universitária</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-309, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des marques sémio-graphiques dans un écrit ordinaire : la prise de notes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Grossmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques langagières et didactiques de l'écrit : hommage à Michel Dabène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSN 1146-6480, pp.95-108, 1998, Didactique des langues, 2-9510714-7-7 (br) : 140 FRF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certificat en Compétences Rédactionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 7 enveloppes Soleau + dépôt AAP. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ficelles méthodo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Galligani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons-Desoutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur l’accueil et la formation linguistique à l’Université Grenoble Alpes des étudiant·es en situations d’exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Castello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guicheneuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Belle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble Alpes. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l’écriture de recherche, ou comment aider les étudiants à se positionner en tant que sujet, auteur et chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Grenoble Alpes, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03652957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:77.604166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francoise BOCH </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en Sciences du Langage à l'Université Grenoble Alpes, laboratoire LIDILEM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francoise-boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">152778764</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouer avec la grammaire via une démarche inductive en ligne ? Enquête sur l’application GrammOrtho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dumaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy de Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore de Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partages - recherches collaboratives en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 01, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/partages.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conceptions de la réflexivité dans l’écriture de recherche ? Savoir de quel je on parle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ripes.4552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants à l'évaluation des textes d’étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195-196, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.12131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Littéracie et démarches pédagogiques engageantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 212, pp.5-13. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.212.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engager les élèves dans l’apprentissage de la langue au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 212 (1), pp.51-62. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.212.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreurs et maladresses dans les écrits d’étudiants. Comment les traiter ? L’exemple du participe présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tester la compétence lexicale des adultes francophones : réflexion sur le choix des distracteurs dans un test à choix multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.8023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la compétence lexicale d’adultes francophones : selon quels critères ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14-2, pp.39-47. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.6682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anaphore démonstrative, une porte d’entrée dans l’écriture du texte académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIU Francophonie et innovation à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Quelle place pour le français scientifique dans un contexte universitaire ?, 1, pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialoguer avec le discours d’autrui dans les écrits universitaires ou comment construire un statut d’auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibely Oliveira Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguagem e Ensino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (3), pp.513-532. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15210/RLE.V22I3.17150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les compétences rédactionnelles : que tester ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bessonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 193 (2), pp.128-142. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.193.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphores démonstratives dans les écrits d’étudiants de Master : comparaison avec les pratiques expertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72, pp.131 - 150. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.1631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographe & grammaire à l'université. Quels besoins ? Quelles démarches pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, file:///C:/Users/busonl/AppData/Local/Temp/4238-Texto%20do%20artigo-16655-1-10-20121122.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement à la scolarité en quête de professionnalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche énonciative de l'écrit scientifique. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41, pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le résumé de communication : analyse contrastive en didactique du français et en formation d’adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphonie linguistique: modalisation et discours rapporté dans les manuels scolaires de français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (24), 49-71 http://periodicos.pucminas.br/index.php/scripta/article/view/4395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’énonciation dans les manuels scolaires de troisième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35, pp.25-40. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.2163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformément à nos attentes...', les marqueurs de convergence/divergence dans l'article de linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (2), pp.109-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l'expression des sentiments dans des textes d'enfants, une mission impossible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31, pp.55-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note Taking and Learning: A Summary of Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Piolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The WAC Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (1), pp.101-113. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37514/WAC-J.2005.16.1.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des stratégies linguistiques de prise de notes selon le type textuel du discours source. – Comparaison entre un passage procédural et un passage évaluatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Les écrits universitaires, 121/122, pp.168-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le module de professionnalisation à Grenoble III. Une démarche pertinente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'indecis </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de textes et apprentissage lexical : l'exemple du lexique de l'émotion et des sentiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28 (1), pp.117-135. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reper.2003.2425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de textes réécrits à partir de prise de notes. Intérêts de la méthode RST (Rhetorical Structure Theory)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">arob@se</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referir-se ao discurso do outro: alguns elementos de comparação entre especialistas e principiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5752/P.2358-3428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage des citations dans le discours théorique : des constats aux propositions didactiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24, pp.91-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de notes et écriture conceptuelle à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 105 (1), pp.137-158. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/prati.2000.2405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">écri+collecte : un outil collaboratif pour consulter, déposer, commenter des extraits de texte d’étudiants (https://ecripluscollecte.univ-grenoble-alpes.fr/)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagner l’écrit dans le supérieur - Le projet écri+ dans le champ des littératies un</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ana Chiarutini, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les étudiant.e.s en situations d’exil dans leur projet d’orientation universitaire. Enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Retour] du Sujet et du Sens en Didactique des langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports à l'écrit des étudiants : entre réflexivité et créativité. Grand témoin. Les rendez-vous de l'INSPE de Lorraine. Intervention enregistrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports à l'écrit des étudiants : entre réflexivité et créativité.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de Lorraine, Mar 2024, Nancy, France. https://inspe.univ-lorraine.fr/entendu-episode-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un objet de recherche : quelle(s) dynamique(s) avec la littérature scientifique ? Conférence invitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire en Didactique des Disciplines « Les cadres théoriques et les recherches en didactique : choix et mise en œuvre »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole doctorale de Mons, Jan 2023, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accord du participe passé : entendez-vous l’écrit ? De l’invariabilité des participes passés en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Surcouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Questions d’orthographe. Univ. St Louis, Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialoguer avec le discours d’autrui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pratiques Langagières Construction des Savoirs et Littéracies, laboratoire Ligérien de linguistique, en coll. avec ERCAE et l’institut de français d’Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des annotations et leurs effets sur la réécriture de propositions de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International E-Calm. Analyser de grands corpus scolaires et universitaires : des questions pour la recherche et pour la formation. Univ. de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données écri+ : un outil litteracique au service des enseignants universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIRDF, la Discipline Français en Question. Faculté des sciences de l’éducation, Rabat (Maroc)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer les propos d’autres auteurs dans son mémoire ou sa thèse. Comment faire ? Pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, En ligne, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistics errors and inappropriate uses in students’ academic writing: presentation of a large corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing Research Across Boarders V (WRAB) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual Conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrammOrtho, un didacticiel pour le développement de la littéracie. Une réponse aux besoins des migrants francophones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soubrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe colloque international de l'ADCUEFE, Entre recyclage et innovation : quelle didactique pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposer à distance une démarche inductive conçue pour le présentiel ? Exemple de la Grammaire en Couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire ACTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une typologie linguistique des erreurs et maladresses dans les écrits d’étudiants. Quelles normes attendues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Les littéracies universitaires en évolution(s), Université de Bruxelles, Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation de la compétence lexicale : étude des distracteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">87e Congrès de l’ACFAS - Recherche en didactique du lexique : avancées, réflexions, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Gatineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématisation et animation d'une table ronde autour de la conférence d'A. Clercq : Usages du &amp;quot;je&amp;quot; dans les écrits des étudiants : levier ou obstacle pour la formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées d'étude Entre « Je » et « Nous » : textes académiques et réflexifs, HEP Vaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEP VAUD, Sep 2018, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maitrise de la langue. Comment développer les compétences rédactionnelles des étudiant.e.s.?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au séminaire du Ministère de l'Education Nationale : Rénovation du BTS Support à l'Action Managériale (IGA, IPR et formateurs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialoguer avec le discours d’autrui dans l’écrit académique : analyse de pratiques estudiantines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibely Silva Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Letramentos/Literacies/Littéracies : Regards croisés sur des problématiques de recherche internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CertiRedac, histoire d’un transfert en Sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Innov’action, Salon Innovatives, salon de la valorisation en sciences humaines et sociales,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler l'écrit (orthographe et grammaire) via l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'université de Chicoutimi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Chicoutimi, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les doctorants à l’écriture de recherche. Quels points d’achoppement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée à la Journée d’étude : Écrits de réflexion, de recherche et de formation à l’université : aspects linguistiques et didactiques des littéracies universitaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATILF/CLCS, Jun 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler la syntaxe dans les formations à l’écrit professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bessonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écrits professionnels : enjeux socioéconomiques et enjeux de formation, 85e congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation de la compétence lexicale chez les adultes francophones Comment intégrer l’inférence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bessonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en didactique du lexique, 85e congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler l'écrit (lexique) via l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au séminaire de l'OLST (Observatoire de Linguistique Sens Texte)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un enseignement inductif de la grammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée à la journée d’étude "La grammaire en question"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CASNAV, Apr 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CertiRedac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accompagnement des étudiants en matière d’expression écrite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants et leur perception de leurs compétences à l’écrit : étude du ‘degré de lucidité’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bessonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de l’écriture de la maternelle à l’université et dans les formations tout au long de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CertiRedac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de valorisation de la recherche en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CertiRedac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Valorisation Inauguration Linksium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple de sortie de laboratoire en sciences humaines et sociales : le projet CertiRedac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e rencontre Pôle Grenoble Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au colloque "Valoriser et développer les outils autour des corpus dans une perspective didactique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les compétences rédactionnelles. Que tester ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bessonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écriture de haut niveau : de la conception du texte à sa réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être élève francophone plurilingue” : réflexion sur les questions de dénomination et présentation d’un outil pédagogique pour l’enseignement inductif de la grammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Galligani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ifé "Devenir élève francophone plurilingue dans une école inclusive. Des valeurs aux pratiques réelles, quelle(s) formation(s) partagée(s) entre enseignants de classes dites ordinaires et enseignants d’UPE2A"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de l’éducation, Dec 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation de propositions de communication en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Scientext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre de la proposition de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Vals-Asla Les compétences langagières dans la formation et dans la vie professionnelle. Transitions et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Zurich, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse linguistique des genres et comparaisons selon les disciplines et le niveau d'études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écrits Universitaires, Séminaire Ceditec, Université Paris 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing in the Disciplines : Critical Views on Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Delcambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing Research Across Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California, Feb 2008, Santa Barbara, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les futurs enseignants-chercheurs de l'université. L'exemple du Centre d'Initiation de l'Enseignement Supérieur (CIES) de l'académie de Grenoble (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pigeonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès de l'AIPU, Vers un changement de culture en enseignement supérieur. Regards sur l'innovation, la collaboration et la valorisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à intégrer le lexique des sentiments au cours de l’écriture de textes narratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et production verbale : vers une meilleure intégration des apprentissages lexicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler le français écrit auprès d’adultes migrants : le pari de l’atelier d’écriture créative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendingoudi Émile Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Les Doctoriales 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Autran, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CertiRedac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e salon Innovatives SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler l’écrit dans l’enseignement supérieur. Bilan des recherches et propositions pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Frier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boch, Françoise et Frier, Catherine. UGA Editions, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LETRAMENTO E FORMAÇÃO UNIVERSITÁRIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Alves Assis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercado de Letras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-85-7591-369-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler l’écrit dans l’enseignement supérieur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ELLUG collection Didaskein. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre compte de la COP 28 : paradoxes et tensions de l’écriture journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Rosier, A. Bureau, A. Schadeck et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passeuse entre deux rives. Mélanges en l'honneur de Marie-Christine Pollet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ULB, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l’écriture de recherche et discours prescriptif, quels points de convergence ? Exemple de la thématique de la citation/reformulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Kervyn and M. Lebrun and V.Marmy C. Scheepers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner l’articulation entre théoriques et pratiques en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Presses universitaires de Namur, 2023, Coll. Recherches en didactique du français</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acquisitions tardives en français écrit : une base de données sur les erreurs et maladresses à un niveau avancé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, pp.06005, 2020, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207806005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problematization is the central issue of scientific writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Rodrigues and F. Komesu and J. Quintiliano and J. Assis and M.-A.Paulino Texeira Lopes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Práticas discursivas em letramento acadêmico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, PUC Minas, pp.185--202, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Quelle conscience de mes compétences à l’écrit ?” Étude du “degré de lucidité” chez les étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bessonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Niwese; Jacqueline Lafont-Terranova; Martine Jaubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire et faire écrire dans l’enseignement post obligatoire : enjeux, modèles et pratiques innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.79-94, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler le texte. Ponctuation, anaphores et collocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire dans l'enseignement supérieur, des apports de la recherche aux outils pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 2, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELLUG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-99, 2015, collection Didaskein</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire en tant qu'apprenti-chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Boch et Cathy Frier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire dans l’enseignement supérieur : des apports de la recherche aux outils pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-247, 2015, ISBN-10 284310307X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letramento e formaçao universitaria : a presentaçao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Alves Assis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rinck F.; Boch F.; Assis J. Alves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letramento a formaçao universitaria : formar para a escrita e pela escrita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercado de Letras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 11-26, 2015, 978-85-7591-369-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Outils de Scientext Au Service de l'expertise de La Proposition de Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grossmann, Francis and Tutin, Agnès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Écrit Scientifique : Du Lexique Au Discours. Autour de Scientext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse universitaire de Rennes, pp.183--198, 2014, Rivages linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeunes, la langue, la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UEPD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L'orthographe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer le rôle des guillemets dans un corpus : une voie d'accès à l'énonciation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Barbazan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enonciation, texte, grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.135-148, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enunciative Strategies and Expertise Levels in Academic Writing: How do Writers Manage Point of View and Sources?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Castello, C. Donahue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University Writing: Selves and Texts in Academic Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald Group Publishing, pp.111-128, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evaluation of conference paper proposals in linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles Bazerman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Advances in Writing Research: Cultures, Places, Measures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for the Advancement of Writing Research, WAC Clearinghouse, and Parlor Press, pp.467-484, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadrage théorique dans l'article scientifique : un lieu propice à la circulation des discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.M. Lôpez Munoz, S. Marnette et L. Rosier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international Ci-Dit La circulation des discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nota Bene, pp.23-42, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'écriture n'empêche pas les sentiments... Quelques propositions pour intégrer le lexique des sentiments dans la production de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Grossmann et Sylvie Plane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et production verbale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire Septentrion, pp.191-218, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques lieux de variation du positionnement énonciatif dans l'article de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Millet, Marielle Rispail, Patricia Lambert, Cyril Trimaille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations au cœur et aux marges de la sociolinguistique - Hommages à Jacqueline Billiez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.285-296, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre en notant et apprendre à noter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Piolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gentaz, &amp; P. Dessus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les apprentissages. Psychologie cognitive et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.133-152, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre o uso de citações no discurso teórico: de constatações a proposições didáticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mercado Letras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letramento e Formação universitária</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-309, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des marques sémio-graphiques dans un écrit ordinaire : la prise de notes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Grossmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques langagières et didactiques de l'écrit : hommage à Michel Dabène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSN 1146-6480, pp.95-108, 1998, Didactique des langues, 2-9510714-7-7 (br) : 140 FRF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certificat en Compétences Rédactionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 7 enveloppes Soleau + dépôt AAP. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ficelles méthodo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Galligani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons-Desoutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur l’accueil et la formation linguistique à l’Université Grenoble Alpes des étudiant·es en situations d’exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Castello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guicheneuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Belle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble Alpes. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l’écriture de recherche, ou comment aider les étudiants à se positionner en tant que sujet, auteur et chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Grenoble Alpes, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03652957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ECA122B3"/>
+    <w:nsid w:val="39C6DF21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-boch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152778764" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505923v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560001v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy de Amaral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Thiriet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore de Beaumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/partages.74" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03652919v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boch Fran&#231;oise" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4552" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03652912v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.12131" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857511v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Lagrange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.212.0051" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527395v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.212.0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872630v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987503v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087950v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.6682" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429244v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429294v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibely Oliveira Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15210/RLE.V22I3.17150" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844286v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bessonneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.193.0127" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878738v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1631" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549479v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600002v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023986v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023849v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.2163" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023865v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Piolat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37514/WAC-J.2005.16.1.08" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336844v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436392v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reper.2003.2425" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023921v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.2358-3428" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023899v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/prati.2000.2405" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505946v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912506v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pollet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652839v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652838v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Surcouf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652833v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652837v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652831v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527466v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652840v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652835v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652836v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibely Silva Oliveira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962449v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844469v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844472v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962497v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962524v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844587v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997767v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997745v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997758v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844496v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994610v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495970v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600024v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947812v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delcambre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418176v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pigeonnat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Retour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099046v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864747v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendingoudi &#201;mile Ouedraogo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269072v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652806v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932916v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Alves Assis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mercado-de-letras.com.br/resumos/pdf-22-09-15-16-40-50.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962435v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505887v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652813v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931262v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207806005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652814v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280128v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429518v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine P&#233;tillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uga-editions.com" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880779v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100756800" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880706v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701039v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uneeducationpourdemain.org/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997901v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745346v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745344v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600018v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397685v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418179v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857573v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023968v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857555v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941797v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005132v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Mugnier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons-Desoutter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824286v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Castello" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guicheneuy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Belle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-03652957v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-boch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152778764" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505923v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560001v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy de Amaral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Thiriet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore de Beaumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/partages.74" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03652919v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boch Fran&#231;oise" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4552" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03652912v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.12131" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527395v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.212.0005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857511v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Lagrange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.212.0051" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872630v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987503v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087950v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.6682" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429244v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429294v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibely Oliveira Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15210/RLE.V22I3.17150" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844286v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bessonneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.193.0127" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878738v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1631" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549479v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600002v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023986v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023849v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.2163" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418074v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023865v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Piolat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37514/WAC-J.2005.16.1.08" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336844v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436392v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reper.2003.2425" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023921v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.2358-3428" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023899v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/prati.2000.2405" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505946v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912506v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pollet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652838v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Surcouf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652833v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652837v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652831v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527466v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652840v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652835v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652832v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652836v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibely Silva Oliveira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997732v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962449v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844469v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844472v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962524v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844587v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997767v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997745v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997758v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844496v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994610v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495970v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600024v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947812v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delcambre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418176v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pigeonnat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Retour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099046v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864747v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendingoudi &#201;mile Ouedraogo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269072v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652806v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932916v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Alves Assis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mercado-de-letras.com.br/resumos/pdf-22-09-15-16-40-50.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962435v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505887v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652813v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931262v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207806005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652814v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280128v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429518v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine P&#233;tillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uga-editions.com" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880779v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100756800" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880706v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701039v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uneeducationpourdemain.org/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997901v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745346v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745344v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600018v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397685v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418179v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857573v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023968v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857555v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941797v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005132v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Mugnier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons-Desoutter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824286v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Castello" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guicheneuy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Belle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-03652957v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>