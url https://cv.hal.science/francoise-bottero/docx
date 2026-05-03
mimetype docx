--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -862,191 +862,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Origin and Early Development of the Chinese Writing System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bottéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Boltz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Oriental Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, pp.574-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/605196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’ordre des constituants dans les mots composés par coordination d’antonymes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bottéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Linguistique Asie Orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 25-1, pp.63-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906291v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01793393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1058,372 +1058,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« A note on a terminological/conceptual problem in Western analyses of the Chinese writing »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bottéro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36e Journées de linguistique d’Asie orientale (JLAO 36)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRLAO, Jul 2023, Aubervilliers &amp; Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A note on a terminological / conceptual problem in Western analyses of the Chinese writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bottéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36e Journées de linguistique d’Asie orientale, JLAO 36, CRLAO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« A note on a terminological/conceptual problem in Western analyses of the Chinese writing »</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Écriture et idéographie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bottéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36e Journées de linguistique d’Asie orientale (JLAO 36)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRLAO, Jul 2023, Aubervilliers &amp; Paris, France</w:t>
+              <w:t xml:space="preserve">La « Voie royale » : journée d’hommage à Léon Vandermeersch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Lagerwey, Institut Ricci, Centre Sèvres, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Problem of Unattested Characters in the Shuo wen jie zi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bottéro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference of the European Association of Chinese Linguistics (EACL11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Waltraud PAUL &amp; Joanna Ut-Seong Sio, Jul 2022, Olomouc, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The problem of unattested characters in the Shuō wén jiě zì 說文解字 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bottéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Conference of the European Association of Chinese Linguistics (EACL 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Olomouc, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904127v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04328701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Indian scripts’ influence on graphic analysis in China »</w:t>
               </w:r>
@@ -1541,648 +1541,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xu Shen's graphic analysis revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bottéro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34e Journées de linguistique d’Asie orientale JLAO34</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Raoul Blin et al, Jul 2021, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Analyse traditionnelle de l’écriture chinoise : Une ou plusieurs approches ? » Conférencière invitée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bottéro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences consacrées à la langue et l’écriture chinoises, Université de Liège,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Xu Shen’s graphic analysis revisited »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bottéro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIVèmes Journées de linguistique d’Asie orientale, 34th Paris Meeting on East Asian Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRLAO, Jul 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">«The beginnings of the Chinese writing »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bottéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop INSCRIBE Invention of Scripts and their Beginnings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvia Ferrara, University of Bologna, Jan 2021, Bologna (ITALY), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Xu Shen's graphic analysis revisited</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Characters that refer to imagined words » (in Chinese)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bottéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e Journées de linguistique d’Asie orientale JLAO34</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Raoul Blin et al, Jul 2021, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Seventh Annual Conference of The World Association of Chinese Characters Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">«Xu Shen’s graphic analysis revisited »</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bodily submission: The Chinese Art of Bowing and Kneeling »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bottéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIVèmes Journées de linguistique d’Asie orientale, 34th Paris Meeting on East Asian Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRLAO, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">International Workshop Kneeling Women, Blinded Slaves, Character Interpretation and the Historical Semantics of Chinese Terms of Dependency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Schwermann, Ruhr University Bochum, Jul 2019, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Analyse traditionnelle de l’écriture chinoise : Une ou plusieurs approches ? » Conférencière invitée.</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The Qièyùn Manuscripts before the Emergence of the Guǎngyùn Dictionary »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bottéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences consacrées à la langue et l’écriture chinoises, Université de Liège,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">Oxford University, China Centre seminar of Trinity Term</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Oxford - Royaume Uni, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Écriture non romanisée : aux origines de l’écriture Chữ Nôm »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bottéro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « La langue vietnamienne : histoire, linguistique, littérature »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Diderot, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Characters that refer to imagined words »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bottéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh Annual Conference of The World Association of Chinese Characters Studies,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The World Association of Chinese Characters Studies,; Université Ritsumeikan daigaku, Sep 2019, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067332v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">hal-04330364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The organising principles of Shuōwén jiězì 說文解字 »</w:t>
               </w:r>
@@ -2369,234 +2369,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">許慎的序列原則：以“水”部 为例子 (Xǔ Shèn’s original organising principles in Shuōwén: The case of the rivers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bottéro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28e Conference internationale sur l’écriture chinoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Taiwan University, Taipei; Association d’Étude des caractères chinois,, May 2017, Taipei (TW), Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Deux termes fondamentaux pour l’étude de l’écriture : wén et zì » 論中國文字學研究中術語辨義的重要性 - 以『說文解字』中的「文」與「字」为例</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bottéro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 2nd Chinese-French Linguistics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des Sciences sociales; College of Liberal Arts of Hubei University, Oct 2017, Wuhan, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Xǔ Shèn’s original organising principles under the radicals »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bottéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30e Journées de linguistique d’Asie orientale, 30th Paris Meeting on East Asian Languages,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRLAO, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067478v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04067527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3269,173 +3269,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Chinese Writing », in Rint Sybesma (ISBN 9789004186439)</w:t>
+                <w:t xml:space="preserve">« Lexicographical Ordering, Premodern »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bottéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rint Sybesma. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Chinese Language and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Leiden : Brill, pp.595-605, 2017</w:t>
+              <w:t xml:space="preserve">, 2, Leiden : Brill, pp.590-593, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403068v1</w:t>
+                <w:t xml:space="preserve">hal-02403076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Lexicographical Ordering, Premodern »</w:t>
+                <w:t xml:space="preserve">« Chinese Writing », in Rint Sybesma (ISBN 9789004186439)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bottéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rint Sybesma. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Chinese Language and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, Leiden : Brill, pp.590-593, 2017</w:t>
+              <w:t xml:space="preserve">, Leiden : Brill, pp.595-605, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403076v1</w:t>
+                <w:t xml:space="preserve">hal-02403068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Glossing strategies in the Shìmíng 釋名 »</w:t>
               </w:r>
@@ -3488,173 +3488,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les livres de rimes »</w:t>
+                <w:t xml:space="preserve">« La liste essentielle des noms corrects »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bottéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Drège. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique du lisible: la mise en texte des manuscrits de la chine ancienne et médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paris : De Boccard, pp.61-66, 2015, 978-2-85757-073-8</w:t>
+              <w:t xml:space="preserve">, Paris: De Boccard, pp.67-70, 2015, 978-2-85757-073-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403023v1</w:t>
+                <w:t xml:space="preserve">hal-02402968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La liste essentielle des noms corrects »</w:t>
+                <w:t xml:space="preserve">« Les livres de rimes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bottéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Drège. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique du lisible: la mise en texte des manuscrits de la chine ancienne et médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paris: De Boccard, pp.67-70, 2015, 978-2-85757-073-8</w:t>
+              <w:t xml:space="preserve">, Paris : De Boccard, pp.61-66, 2015, 978-2-85757-073-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402968v1</w:t>
+                <w:t xml:space="preserve">hal-02403023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’approche de la perfection »</w:t>
               </w:r>
@@ -4184,51 +4184,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C61DF96"/>
+    <w:nsid w:val="B91F7063"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4415,51 +4415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-bottero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8227-7374" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034709002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bott&#233;ro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25138502241242809" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067144v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403164v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304706v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402933v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Harbsmeier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793366v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/clao.1998.1532" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906291v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Boltz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/605196" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330350v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208570v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904127v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067575v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904138v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328614v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067256v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330353v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067312v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330364v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067394v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067375v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067372v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067470v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067527v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crlao.cnrs.fr/publications/collection-des-cahiers-de-linguistique-asie-orientale/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04407708v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nai Qian Cao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Formoso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793545v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Djamouri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402824v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403181v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenkan Xu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Behr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403076v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403055v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403023v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402968v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402999v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402983v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402917v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906299v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-bottero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8227-7374" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034709002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bott&#233;ro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25138502241242809" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067144v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403164v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304706v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402933v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Harbsmeier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793366v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/clao.1998.1532" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Boltz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/605196" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208570v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067575v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328701v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904127v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904138v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328614v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904184v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067256v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067275v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067346v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330364v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067312v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067394v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067375v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067372v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067527v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crlao.cnrs.fr/publications/collection-des-cahiers-de-linguistique-asie-orientale/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04407708v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nai Qian Cao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Formoso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793545v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Djamouri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402824v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403181v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenkan Xu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Behr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403076v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403055v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402968v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403023v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402999v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402983v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402917v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906299v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>