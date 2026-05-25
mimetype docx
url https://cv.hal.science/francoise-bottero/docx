--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1265,165 +1265,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« The problem of unattested characters in the Shuō wén jiě zì 說文解字 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bottéro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Conference of the European Association of Chinese Linguistics (EACL 11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Olomouc, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Problem of Unattested Characters in the Shuo wen jie zi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bottéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference of the European Association of Chinese Linguistics (EACL11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Waltraud PAUL &amp; Joanna Ut-Seong Sio, Jul 2022, Olomouc, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328701v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03904127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Indian scripts’ influence on graphic analysis in China »</w:t>
               </w:r>
@@ -1610,165 +1610,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">«Xu Shen’s graphic analysis revisited »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bottéro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIVèmes Journées de linguistique d’Asie orientale, 34th Paris Meeting on East Asian Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRLAO, Jul 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Analyse traditionnelle de l’écriture chinoise : Une ou plusieurs approches ? » Conférencière invitée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bottéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences consacrées à la langue et l’écriture chinoises, Université de Liège,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904184v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04067256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«The beginnings of the Chinese writing »</w:t>
               </w:r>
@@ -3488,173 +3488,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La liste essentielle des noms corrects »</w:t>
+                <w:t xml:space="preserve">« Les livres de rimes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bottéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Drège. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique du lisible: la mise en texte des manuscrits de la chine ancienne et médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paris: De Boccard, pp.67-70, 2015, 978-2-85757-073-8</w:t>
+              <w:t xml:space="preserve">, Paris : De Boccard, pp.61-66, 2015, 978-2-85757-073-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402968v1</w:t>
+                <w:t xml:space="preserve">hal-02403023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les livres de rimes »</w:t>
+                <w:t xml:space="preserve">« La liste essentielle des noms corrects »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bottéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Drège. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique du lisible: la mise en texte des manuscrits de la chine ancienne et médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paris : De Boccard, pp.61-66, 2015, 978-2-85757-073-8</w:t>
+              <w:t xml:space="preserve">, Paris: De Boccard, pp.67-70, 2015, 978-2-85757-073-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403023v1</w:t>
+                <w:t xml:space="preserve">hal-02402968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’approche de la perfection »</w:t>
               </w:r>
@@ -4184,51 +4184,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B91F7063"/>
+    <w:nsid w:val="594F2713"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4415,51 +4415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-bottero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8227-7374" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034709002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bott&#233;ro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25138502241242809" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067144v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403164v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304706v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402933v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Harbsmeier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793366v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/clao.1998.1532" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Boltz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/605196" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208570v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067575v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328701v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904127v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904138v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328614v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904184v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067256v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067275v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067346v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330364v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067312v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067394v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067375v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067372v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067527v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crlao.cnrs.fr/publications/collection-des-cahiers-de-linguistique-asie-orientale/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04407708v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nai Qian Cao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Formoso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793545v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Djamouri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402824v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403181v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenkan Xu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Behr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403076v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403055v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402968v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403023v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402999v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402983v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402917v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906299v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-bottero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8227-7374" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034709002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bott&#233;ro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25138502241242809" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067144v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403164v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304706v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402933v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Harbsmeier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793366v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/clao.1998.1532" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Boltz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/605196" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208570v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067575v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904138v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328614v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067256v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904184v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067275v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067346v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330364v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067312v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067394v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067375v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067372v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067527v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crlao.cnrs.fr/publications/collection-des-cahiers-de-linguistique-asie-orientale/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04407708v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nai Qian Cao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Formoso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793545v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Djamouri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402824v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403181v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenkan Xu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Behr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403076v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403055v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403023v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402968v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402999v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402983v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402917v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906299v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>