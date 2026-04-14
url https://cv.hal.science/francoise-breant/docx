--- v0 (2026-03-09)
+++ v1 (2026-04-14)
@@ -779,178 +779,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métiers du lien face au modèle gestionnaire : où en sommes-nous ? État des lieux et lignes de résistance. Introduction au dossier</w:t>
+                <w:t xml:space="preserve">Une écriture transformante comme ligne de résistance et de créativité. Entre transitionnalité contenante et processus instituants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Breant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliopsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 32, pp.9-14</w:t>
+              <w:t xml:space="preserve">, 2024, 32, pp.107-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786880v1</w:t>
+                <w:t xml:space="preserve">hal-04786869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une écriture transformante comme ligne de résistance et de créativité. Entre transitionnalité contenante et processus instituants.</w:t>
+                <w:t xml:space="preserve">Métiers du lien face au modèle gestionnaire : où en sommes-nous ? État des lieux et lignes de résistance. Introduction au dossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Breant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliopsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 32, pp.107-125</w:t>
+              <w:t xml:space="preserve">, 2024, 32, pp.9-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786869v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinique et écriture dans la revue &amp;lt;i&amp;gt;Cliopsy&amp;lt;/i&amp;gt;</w:t>
               </w:r>
@@ -1371,204 +1371,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00633675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre sujet de l'inconscient et sujet social... pour un réveil de l'imagination radicale</w:t>
+                <w:t xml:space="preserve">Modèle de la compétence, V.A.E. : Faut-il repenser la formation professionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bréant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hebrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 7, pp.199-220</w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24, pp.65-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00855209v1</w:t>
+                <w:t xml:space="preserve">halshs-00855214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de la compétence, V.A.E. : Faut-il repenser la formation professionnelle ?</w:t>
+                <w:t xml:space="preserve">Entre sujet de l'inconscient et sujet social... pour un réveil de l'imagination radicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bréant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 24, pp.65-74</w:t>
+              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7, pp.199-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00855214v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00855209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemins poétiques et cliniques de la recherche. Pour une pensée critique en formation</w:t>
               </w:r>
@@ -1636,64 +1636,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autorité du formateur. Un questionnement éthique, entre clinique et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bréant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hebrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 22, pp.51-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4195,51 +4195,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FBE7AD3E"/>
+    <w:nsid w:val="BFDDE307"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4343,51 +4343,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="138B4D28"/>
+    <w:nsid w:val="713C574E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4491,51 +4491,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="AAD69FC1"/>
+    <w:nsid w:val="9EB78938"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4639,51 +4639,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="92FF7DC7"/>
+    <w:nsid w:val="B769354B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4879,51 +4879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:f.breant@wanadoo.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:francoise.breant@parisnanterre.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786880v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Breant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786869v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517005v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.021.0045" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.020.0111" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410880v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Br&#233;ant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.041.0105" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855202v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855209v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hebrard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vallet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059334v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855216v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059328v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029217v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221088v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Czuk Vel Ciuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221078v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024751v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024747v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192961v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Kannengiesser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153646v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Go" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Trainoir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633678v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633684v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855239v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.reute.2019.01.0145" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.berna.2018.01.0139" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022045v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.prade.2017.02.0017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855221v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855227v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855228v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059346v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216202v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04057814v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:f.breant@wanadoo.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:francoise.breant@parisnanterre.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786869v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Breant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786880v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517005v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.021.0045" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.020.0111" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410880v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Br&#233;ant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.041.0105" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855202v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hebrard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855209v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059334v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855216v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059328v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029217v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221088v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Czuk Vel Ciuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221078v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024751v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024747v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192961v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Kannengiesser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153646v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Go" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Trainoir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633678v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633684v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855239v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.reute.2019.01.0145" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.berna.2018.01.0139" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022045v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.prade.2017.02.0017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855221v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855227v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855228v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059346v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216202v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04057814v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>