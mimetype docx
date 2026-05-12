--- v1 (2026-04-14)
+++ v2 (2026-05-12)
@@ -1371,204 +1371,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00633675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de la compétence, V.A.E. : Faut-il repenser la formation professionnelle ?</w:t>
+                <w:t xml:space="preserve">Entre sujet de l'inconscient et sujet social... pour un réveil de l'imagination radicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bréant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 24, pp.65-74</w:t>
+              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7, pp.199-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00855214v1</w:t>
+                <w:t xml:space="preserve">halshs-00855209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre sujet de l'inconscient et sujet social... pour un réveil de l'imagination radicale</w:t>
+                <w:t xml:space="preserve">Modèle de la compétence, V.A.E. : Faut-il repenser la formation professionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bréant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hebrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 7, pp.199-220</w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24, pp.65-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00855209v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00855214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemins poétiques et cliniques de la recherche. Pour une pensée critique en formation</w:t>
               </w:r>
@@ -1636,64 +1636,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autorité du formateur. Un questionnement éthique, entre clinique et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bréant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hebrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 22, pp.51-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4195,51 +4195,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BFDDE307"/>
+    <w:nsid w:val="5F8FCA5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4343,51 +4343,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="713C574E"/>
+    <w:nsid w:val="31F1D806"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4491,51 +4491,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9EB78938"/>
+    <w:nsid w:val="069AD720"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4639,51 +4639,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B769354B"/>
+    <w:nsid w:val="7F51CDD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4879,51 +4879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:f.breant@wanadoo.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:francoise.breant@parisnanterre.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786869v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Breant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786880v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517005v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.021.0045" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.020.0111" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410880v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Br&#233;ant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.041.0105" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855202v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hebrard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855209v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059334v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855216v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059328v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029217v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221088v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Czuk Vel Ciuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221078v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024751v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024747v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192961v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Kannengiesser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153646v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Go" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Trainoir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633678v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633684v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855239v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.reute.2019.01.0145" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.berna.2018.01.0139" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022045v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.prade.2017.02.0017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855221v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855227v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855228v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059346v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216202v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04057814v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:f.breant@wanadoo.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:francoise.breant@parisnanterre.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786869v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Breant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786880v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517005v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.021.0045" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.020.0111" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410880v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Br&#233;ant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.041.0105" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855202v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855209v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hebrard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vallet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059334v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855216v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059328v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029217v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221088v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Czuk Vel Ciuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221078v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024751v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024747v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192961v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Kannengiesser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153646v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Go" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Trainoir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633678v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633684v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855239v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.reute.2019.01.0145" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.berna.2018.01.0139" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022045v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.prade.2017.02.0017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855221v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855227v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855228v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059346v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216202v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04057814v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>