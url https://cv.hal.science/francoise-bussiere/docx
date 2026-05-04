--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -368,429 +368,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The caecal microbiota promotes the acute inflammatory response and the loss of the intestinal barrier integrity during severe Eimeria tenella infection</w:t>
+                <w:t xml:space="preserve">Microbiota promotes recruitment and pro-inflammatory response of caecal macrophages during E. tenella infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tomal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sadrin</w:t>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Gaboriaud</w:t>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Guitton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Sedano</w:t>
+                <w:t xml:space="preserve">L. Sedano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2023.1250080⟩</w:t>
+              <w:t xml:space="preserve">Gut Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13099-023-00591-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187670v1</w:t>
+                <w:t xml:space="preserve">hal-04416438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coccidiose chez les poulets domestiques : revue sur les stratégies de prévention et de contrôle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahul Avi</w:t>
+                <w:t xml:space="preserve">The caecal microbiota promotes the acute inflammatory response and the loss of the intestinal barrier integrity during severe Eimeria tenella infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tomal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Répérant</w:t>
+                <w:t xml:space="preserve">Guillaume Sadrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bussière</w:t>
+                <w:t xml:space="preserve">Pauline Gaboriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Silvestre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Le Roux</w:t>
+                <w:t xml:space="preserve">Edouard Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sedano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.4.7558⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1250080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2023.1250080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04360240v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota promotes recruitment and pro-inflammatory response of caecal macrophages during E. tenella infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Tomal</w:t>
+                <w:t xml:space="preserve">La coccidiose chez les poulets domestiques : revue sur les stratégies de prévention et de contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Avi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Sausset</w:t>
+                <w:t xml:space="preserve">Jean-Michel Répérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Vern</w:t>
+                <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sedano</w:t>
+                <w:t xml:space="preserve">Anne Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Techer</w:t>
+                <w:t xml:space="preserve">Jean-François Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (1), pp.65. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (4), pp.7558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13099-023-00591-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.4.7558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416438v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04360240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overexpression of Eimeria tenella Rhoptry Kinase 2 Induces Early Production of Schizonts</w:t>
               </w:r>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Amadou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -904,913 +904,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upregulation of gut cathepsin L during Eimeria tenella infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-wide expression patterns of rhoptry kinases during the Eimeria tenella life-cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlame Saidi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Fessard</w:t>
+                <w:t xml:space="preserve">Fabrice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2021.08.013⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (8), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9081621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331820v1</w:t>
+                <w:t xml:space="preserve">hal-03329095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide expression patterns of rhoptry kinases during the Eimeria tenella life-cycle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alix Sausset</w:t>
+                <w:t xml:space="preserve">Upregulation of gut cathepsin L during Eimeria tenella infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlame Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bussière</w:t>
+                <w:t xml:space="preserve">Pauline Gaboriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vanderlynden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
+                <w:t xml:space="preserve">Aurélie Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (8), 14 p. </w:t>
+              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140, pp.109-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9081621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2021.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329095v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Absence of Gut Microbiota Alters the Development of the Apicomplexan Parasite Eimeria tenella</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Production of Germ-Free Fast-Growing Broilers from a Commercial Line for Microbiota Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lavillatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gaboriaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alisson Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2020.632556⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/61148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156323v1</w:t>
+                <w:t xml:space="preserve">hal-02953979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of Germ-Free Fast-Growing Broilers from a Commercial Line for Microbiota Studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The Absence of Gut Microbiota Alters the Development of the Apicomplexan Parasite Eimeria tenella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gaboriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sadrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lavillatte</w:t>
+                <w:t xml:space="preserve">Geneviève Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chaumeil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Gaboriaud</w:t>
+                <w:t xml:space="preserve">Alisson Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 160, 8 p. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.632556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/61148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2020.632556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953979v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Hypermethylation Downregulates Telomerase Reverse Transcriptase (TERT) during H. pylori-Induced Chronic Inflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bussière</w:t>
+                <w:t xml:space="preserve">Eimeria tenella ROP kinase EtROP1 induces G0/G1 cell cycle arrest and inhibits host cell apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Amadou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Michel</w:t>
+                <w:t xml:space="preserve">Audrey Gnahoui-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fernandes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vania Camilo</w:t>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2019/5415761⟩</w:t>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (7), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cmi.13027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733022v1</w:t>
+                <w:t xml:space="preserve">hal-02629406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eimeria tenella ROP kinase EtROP1 induces G0/G1 cell cycle arrest and inhibits host cell apoptosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alix Sausset</w:t>
+                <w:t xml:space="preserve">DNA Hypermethylation Downregulates Telomerase Reverse Transcriptase (TERT) during H. pylori-Induced Chronic Inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gnahoui-David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t>
+                <w:t xml:space="preserve">Lionel Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+                <w:t xml:space="preserve">Vania Camilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (7), 14 p. </w:t>
+              <w:t xml:space="preserve">Journal of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.5415761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cmi.13027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2019/5415761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629406v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of an in vitro chicken epithelial cell line model to investigate Eimeria tenella gamete development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise I. Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisson Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (1), 8 p. </w:t>
@@ -1887,51 +1887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1982,103 +1982,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced parasite motility and micronemal protein secretion by a p38 MAPK inhibitor leads to a severe impairment of cell invasion by the apicomplexan parasite Eimeria tenella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisson Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (2), 19 p. </w:t>
@@ -2155,51 +2155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Pézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2250,64 +2250,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. pylori-induced promoter hypermethylation downregulates USF1 and USF2 transcription factor gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mémet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2410,51 +2410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ramos Vivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Régnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise I. Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2652,51 +2652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spermine causes loss of innate immune response to helicobacter pylori by inhibition of inducible nitric-oxide synthase translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupesh Chaturvedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3324,549 +3324,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High magnesium concentration in vitro decreases human leukocyte activation.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increased phagocytosis and production of reactive oxygen species by neutrophils during magnesium deficiency in rats and inhibition by high magnesium concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mazur</w:t>
+                <w:t xml:space="preserve">F.I. Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Fauquert</w:t>
+                <w:t xml:space="preserve">Elyette Gueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Labbe</w:t>
+                <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Rayssiguier</w:t>
+                <w:t xml:space="preserve">J.P. Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnesium Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 87 (2), pp.107-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/BJN2001498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03383267v1</w:t>
+                <w:t xml:space="preserve">hal-02683107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased phagocytosis and production of reactive oxygen species by neutrophils during magnesium deficiency in rats and inhibition by high magnesium concentration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elyette Gueux</w:t>
+                <w:t xml:space="preserve">High magnesium concentration in vitro decreases human leukocyte activation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise I. Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmond Rock</w:t>
+                <w:t xml:space="preserve">A Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Girardeau</w:t>
+                <w:t xml:space="preserve">J Fauquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlette Tridon</w:t>
+                <w:t xml:space="preserve">A Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Magnesium Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15 (1-2), pp.43-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683107v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effect of calcium deficiency on the inflammatory response in magnesium-deficient rats</w:t>
+                <w:t xml:space="preserve">Stress protein expression cDNA array study supports activation of neutrophils during acute magnesium deficiency in rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise I. Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elyett Gueux</w:t>
+                <w:t xml:space="preserve">W Zimowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmond Rock</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
+                <w:t xml:space="preserve">A Mazur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Magnesium Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15 (1-2), pp.37-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03383203v1</w:t>
+                <w:t xml:space="preserve">hal-03384256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress protein expression cDNA array study supports activation of neutrophils during acute magnesium deficiency in rats.</w:t>
+                <w:t xml:space="preserve">Protective effect of calcium deficiency on the inflammatory response in magnesium-deficient rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise I. Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A Mazur</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyett Gueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Rock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnesium Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 41 (5), pp.197-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-002-0376-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384256v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4128,1484 +4128,1484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiopathology of Eimeria tenella infection and integrity of the intestinal barrier: influence of the microbiota</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement d’un modèle in vitro pour cribler l’activité anticoccidienne d’extraits de plantes ou de composés innovants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tomal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+                <w:t xml:space="preserve">Hélène Esselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Moalic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Attia El Hili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Coccidiosis Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, České Budějovice, Czech Republic</w:t>
+              <w:t xml:space="preserve">12. Colloque International du Consortium anti-Parasitaire et -Fongique (CaPF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium anti-Parasitaire et -Fongique (CaPF), Apr 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04143368v1</w:t>
+                <w:t xml:space="preserve">hal-04171761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial and anticoccidial activities of black soldier fly extract</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiopathology of Eimeria tenella infection and integrity of the intestinal barrier: influence of the microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sadrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tomal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gaboriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sedano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Côme Guidou</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Congress on Animal Science (EAAP - WAAP - Interbull)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, the European Federation of Animal Science (EAAP), the World Association for Animal production (WAAP) and Interbull, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">13. International Coccidiosis Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, České Budějovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136897v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un modèle in vitro pour cribler l’activité anticoccidienne d’extraits de plantes ou de composés innovants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ripoll</w:t>
+                <w:t xml:space="preserve">Antibacterial and anticoccidial activities of black soldier fly extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sedano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Moalic</w:t>
+                <w:t xml:space="preserve">Emilie Chambellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise I. Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahma Attia El Hili</w:t>
+                <w:t xml:space="preserve">Maryline Vian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Guidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Colloque International du Consortium anti-Parasitaire et -Fongique (CaPF 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium anti-Parasitaire et -Fongique (CaPF), Apr 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Joint International Congress on Animal Science (EAAP - WAAP - Interbull)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, the European Federation of Animal Science (EAAP), the World Association for Animal production (WAAP) and Interbull, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171761v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro assessment of natural plant extracts for improvement of coccidiosis prophylaxis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Tomal</w:t>
+                <w:t xml:space="preserve">Differentiated short and medium term impacts of early xylanase-xos supplementation on caecal metabolome and microbiome moy in broiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise I. Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid Khaksar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Raybaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Moalic</w:t>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Poultry Intestinal Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Cartagena de Indias, Colombia</w:t>
+              <w:t xml:space="preserve">World Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136895v1</w:t>
+                <w:t xml:space="preserve">hal-04144164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota involvement in the pathophysiology of Eimeria tenella infection: focus of the γδ T cells immune response.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">γδ T cells in the physiopathology of the infection by E. tenella: influence of the microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sadrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sedano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Meeting of the Avian Immunology Research Group (AIRG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Newark, DE, United States</w:t>
+              <w:t xml:space="preserve">7. International Conference on Poultry Intestinal Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Cartagena de Indias, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824126v1</w:t>
+                <w:t xml:space="preserve">hal-03896585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recruitment and gene expression profile of mononuclear phagocytes during &amp;lt;em&amp;gt;E. tenella&amp;lt;/em&amp;gt; infection: influence of microbiota</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
+                <w:t xml:space="preserve">Impacts à court et à moyen terme d'une supplémentation précoce en xylanase-xos sur le métabolome et le microbiome caécal des poulets de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise I. Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid Khaksar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Meeting of the Avian Immunology Research Group (AIRG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Newark, DE, United States</w:t>
+              <w:t xml:space="preserve">14 ème Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794852v1</w:t>
+                <w:t xml:space="preserve">hal-03775492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts à court et à moyen terme d'une supplémentation précoce en xylanase-xos sur le métabolome et le microbiome caécal des poulets de chair</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léa Cornaille</w:t>
+                <w:t xml:space="preserve">Microbiota involvement in the pathophysiology of Eimeria tenella infection: focus of the γδ T cells immune response.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sadrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sedano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 ème Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">16. Meeting of the Avian Immunology Research Group (AIRG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Newark, DE, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775492v1</w:t>
+                <w:t xml:space="preserve">hal-03824126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and functional characterization of intestinal γδ T cell subsets in chicken</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recruitment and gene expression profile of mononuclear phagocytes during &amp;lt;em&amp;gt;E. tenella&amp;lt;/em&amp;gt; infection: influence of microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tomal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sadrin</w:t>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sedano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elodie Barbier</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Meeting of the Avian Immunology Research Group (AIRG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Newark, DE, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824155v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the microbiota on the recruitment and the transcriptomic profile of mononuclear phagocytes in response to &amp;lt;i&amp;gt; E.tenella &amp;lt;/i&amp;gt; infection</w:t>
+                <w:t xml:space="preserve">In vitro assessment of natural plant extracts for improvement of coccidiosis prophylaxis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tomal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Esselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Sausset</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
+                <w:t xml:space="preserve">Jean-Michel Répérant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale (JAS SA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
+              <w:t xml:space="preserve">7. International Conference on Poultry Intestinal Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Cartagena de Indias, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827235v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">γδ T cells in the physiopathology of the infection by E. tenella: influence of the microbiota</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic and functional characterization of intestinal γδ T cell subsets in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sadrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sedano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sadrin</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Poultry Intestinal Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Cartagena de Indias, Colombia</w:t>
+              <w:t xml:space="preserve">16. Meeting of the Avian Immunology Research Group (AIRG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Newark, DE, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896585v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiated short and medium term impacts of early xylanase-xos supplementation on caecal metabolome and microbiome moy in broiler</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léa Cornaille</w:t>
+                <w:t xml:space="preserve">Impact of the microbiota on the recruitment and the transcriptomic profile of mononuclear phagocytes in response to &amp;lt;i&amp;gt; E.tenella &amp;lt;/i&amp;gt; infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tomal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sedano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale (JAS SA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144164v1</w:t>
+                <w:t xml:space="preserve">hal-03827235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of γδ T cells in the physiopathology of Eimeria tenella infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sadrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gaboriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FéRI Scientific days 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Webinar, France</w:t>
@@ -5647,90 +5647,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro evaluation of plant extracts to control the chicken coccidium &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; or to support anticoccidial vaccines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tomal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Esselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Répérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique de la Fédération de Recherche en Infectionlogie (FéRI 2021) - Féri Scientific Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération de Recherche en Infectiologie (FéRI), Jul 2021, Online, France</w:t>
@@ -5772,90 +5772,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eimeria tenella ROP kinase EtROP1 induces G0/G1 cell cycle arrest and inhibits host cell apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gnahoui-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ApiCOWplexa 2019. 5. International Meeting on Apicomplexan Parasites in Farm Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t>
@@ -5897,90 +5897,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; induit l’arrêt du cycle en G0/G1 et inhibe l’apoptose de la cellule hôte : rôle de la kinase EtROP1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gnahoui-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Parasitologie (SFP). FRA., May 2019, Tours, France</w:t>
@@ -6009,103 +6009,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiopathology of Eimeria tenella infection and integrity of the intestinal barrier: influence of the microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gaboriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sadrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ApiCOWplexa 2019. 5. International Meeting on Apicomplexan Parasites in Farm Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t>
@@ -6128,592 +6128,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03307268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du microbiote sur la physiopathologie de l'infection par &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt;</w:t>
+                <w:t xml:space="preserve">Intégrité de la barrière intestinale lors de l’infection par &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; : importance des macrophages et l’influence du microbiote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tomal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tours, France. 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733553v1</w:t>
+                <w:t xml:space="preserve">hal-02737465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of an in vitro chicken epithelial cell line model to investigate Eimeria tenella gamete development and the epithelial cell response to the infection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Influence du microbiote sur la physiopathologie de l'infection par &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tomal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. European Coccidiosis Group, Londres, May 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226852v1</w:t>
+                <w:t xml:space="preserve">hal-02733553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude ex vivo des interactions hôte-pathogènes au moyen de cultures d’organoïdes dérivés de cryptes intestinales de poulet</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Establishment of an in vitro chicken epithelial cell line model to investigate Eimeria tenella gamete development and the epithelial cell response to the infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise I. Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisson Niepceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Tours, France. 47 p</w:t>
+              <w:t xml:space="preserve">17. European Coccidiosis Group, Londres, May 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735757v1</w:t>
+                <w:t xml:space="preserve">hal-04226852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrité de la barrière intestinale lors de l’infection par &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; : importance des macrophages et l’influence du microbiote</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Fort</w:t>
+                <w:t xml:space="preserve">Etude ex vivo des interactions hôte-pathogènes au moyen de cultures d’organoïdes dérivés de cryptes intestinales de poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Vern</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Tours, France. 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737465v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCL20 production by Eimeria tenella infected chicken epithelial cells: a new mechanism to control the infection?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisson Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Congrès du club d'étude des cellules épithéliales digestives (CECED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
@@ -6736,484 +6736,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ROP17 of &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; induces cell cycle arrest by directly targeting the host's P53 transcription factor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">CCL20 production by &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; infected chicken epithelial cells: a new mechanism to control the infection ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vergonjeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisson Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. 98 p</w:t>
+              <w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738739v1</w:t>
+                <w:t xml:space="preserve">hal-02794437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; induces intestinal permeability through interaction with epithelial cells and IL-1β and TNFα released by recruited inflammatory monocytes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The ROP17 of &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; induces cell cycle arrest by directly targeting the host's P53 transcription factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisson Niepceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. 98 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742814v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCL20 production by &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; infected chicken epithelial cells: a new mechanism to control the infection ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; induces intestinal permeability through interaction with epithelial cells and IL-1β and TNFα released by recruited inflammatory monocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Saltet de Sablet d'Estieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Potiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. 98 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794437v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication de kinases dans l'invasion de la cellule épithéliale par le parasite apicomplexe &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; et sa réplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisson Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique de la Fédération de Recherche d'Infectiologie (FéRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Orléans, France. 22 diapositives</w:t>
@@ -7236,312 +7236,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction cellules épithéliales - protozoaires entériques, conséquences physiopathologiques</w:t>
+                <w:t xml:space="preserve">Epithelial Response to Parasitic Infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut de Sablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique de la Fédération de Recherche d'Infectiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Parcay Meslay, France. 15 Diapositives</w:t>
+              <w:t xml:space="preserve">2. Agreenskills Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agreenium. FRA., Oct 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794275v1</w:t>
+                <w:t xml:space="preserve">hal-02738892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epithelial Response to Parasitic Infections</w:t>
+                <w:t xml:space="preserve">Interaction cellules épithéliales - protozoaires entériques, conséquences physiopathologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut de Sablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Agreenskills Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agreenium. FRA., Oct 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique de la Fédération de Recherche d'Infectiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Parcay Meslay, France. 15 Diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738892v1</w:t>
+                <w:t xml:space="preserve">hal-02794275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of parasite and host kinases in cell invasion by &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisson Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sedano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7615,90 +7615,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un pipeline en confinement de niveau 2 pour identifier des marqueurs de cellules immunitaires d’animaux de rente infectés à l’échelle de la cellule unique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tomal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sedano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7753,64 +7753,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota influences the evolution and transcriptomic profile of macrophages following Eimeria tenella infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tomal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sedano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7859,527 +7859,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the microbiota in the physiopathology of Eimeria tenella infection: focus on γδ T cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alix Sausset</w:t>
+                <w:t xml:space="preserve">Culture d’organoïdes de caecum de poulet pour étudier l’effet d’une supplémentation en acides aminés et polyphénols dans le contexte d’une infection avec le parasite Eimeria tenella.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Pezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique du Département Santé Animale (JAS SA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Anglet, France. </w:t>
+              <w:t xml:space="preserve">"Organoïdes et recherche agronomique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Maisons Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852908v1</w:t>
+                <w:t xml:space="preserve">hal-03728834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture d’organoïdes de caecum de poulet pour étudier l’effet d’une supplémentation en acides aminés et polyphénols dans le contexte d’une infection avec le parasite Eimeria tenella.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+                <w:t xml:space="preserve">Eimeria tenella ROP kinase 2 induces p38 MAPK cellular pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique de la Fédération de Recherche en Infectiologie (FéRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale (JAS SA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Anglet, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03728847v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture d’organoïdes de caecum de poulet pour étudier l’effet d’une supplémentation en acides aminés et polyphénols dans le contexte d’une infection avec le parasite Eimeria tenella.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie de Oliveira</w:t>
+                <w:t xml:space="preserve">Tiffany Pezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Burlaud-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Pezier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Organoïdes et recherche agronomique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Maisons Alfort, France</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique de la Fédération de Recherche en Infectiologie (FéRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03728834v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03728847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eimeria tenella ROP kinase 2 induces p38 MAPK cellular pathway</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Influence of the microbiota in the physiopathology of Eimeria tenella infection: focus on γδ T cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sadrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sedano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale (JAS SA)</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique du Département Santé Animale (JAS SA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Anglet, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852796v1</w:t>
+                <w:t xml:space="preserve">hal-03852908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eimeria tenella induces p38 MAPK signalling pathway</w:t>
               </w:r>
@@ -8391,51 +8391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8484,221 +8484,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance des lymphocytes gamma delta dans la physiopathologie de l’infection par &amp;lt;em&amp;gt;E. tenella&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of γδ T cells in the physiopathology of Eimeria tenella infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sadrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gaboriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sadrin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Barbier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t>
+              <w:t xml:space="preserve">Féri Scientific Days (FeRI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Joué-Lès-Tours, France. poster 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736404v1</w:t>
+                <w:t xml:space="preserve">hal-03349554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du microbiote sur le développement du parasite &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gaboriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisson Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8740,90 +8740,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the microbiota on the development of the parasite Eimeria tenella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gaboriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisson Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8859,1027 +8859,1027 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03307586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiopathologie de l’infection par &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; et intégrité de la barrière intestinale : influence du microbiote</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Importance des lymphocytes gamma delta dans la physiopathologie de l’infection par &amp;lt;em&amp;gt;E. tenella&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sadrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gaboriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Vern</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737331v1</w:t>
+                <w:t xml:space="preserve">hal-02736404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of γδ T cells in the physiopathology of Eimeria tenella infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Physiopathologie de l’infection par &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; et intégrité de la barrière intestinale : influence du microbiote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gaboriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sadrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Gaboriaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Féri Scientific Days (FeRI 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Joué-Lès-Tours, France. poster 15</w:t>
+              <w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349554v1</w:t>
+                <w:t xml:space="preserve">hal-02737331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of an in vitro chicken epithelial cell line model to investigate &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; gamete development and the epithelial cell response to the infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">La kinase d’Eimeria tenella EtROP1 inhibe l’apoptose de la cellule hôte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisson Niepceron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tours, France. , 56 p., 2018</w:t>
+              <w:t xml:space="preserve">Congrès annuel des Sociétés Françaises de Mycologie Médicale (SFMM) et de Parasitologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nice, France. , pp.187, Programme et résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735387v1</w:t>
+                <w:t xml:space="preserve">hal-03308308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of an in vitro chicken epithelial cell line model to investigate Eimeria tenella gamete development and the epithelial cell response to the infection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Macrophage recruitment and activation during &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tomal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisson Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel des Sociétés Françaises de Mycologie Médicale (SFMM) et de Parasitologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nice, France. , pp.236, Programme et résumés</w:t>
+              <w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03308315v1</w:t>
+                <w:t xml:space="preserve">hal-02735424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophage recruitment and activation during &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; infection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Establishment of an in vitro chicken epithelial cell line model to investigate &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; gamete development and the epithelial cell response to the infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Françoise Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisson Niepceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Silvestre</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t>
+              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France. , 56 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735424v1</w:t>
+                <w:t xml:space="preserve">hal-02735387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La kinase d’Eimeria tenella EtROP1 inhibe l’apoptose de la cellule hôte</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Establishment of an in vitro chicken epithelial cell line model to investigate Eimeria tenella gamete development and the epithelial cell response to the infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisson Niepceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alisson Niepceron</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel des Sociétés Françaises de Mycologie Médicale (SFMM) et de Parasitologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Nice, France. , pp.187, Programme et résumés</w:t>
+              <w:t xml:space="preserve">, May 2018, Nice, France. , pp.236, Programme et résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03308308v1</w:t>
+                <w:t xml:space="preserve">hal-03308315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCL20 production by &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; infected chicken epithelial cells: a new mechanism to control the infection ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Implication de kinases dans l'invasion de la cellule épithéliale par le parasite apicomplexe &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; et sa replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisson Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Quéré</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Avian Immunology Research Group (AIRG) Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Herrsching am Ammersee, Germany. , 120 p., 2016</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. , 98 p., 2016, Santé animale et santé publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739230v1</w:t>
+                <w:t xml:space="preserve">hal-02739658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication de kinases dans l'invasion de la cellule épithéliale par le parasite apicomplexe &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; et sa replication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">CCL20 production by &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; infected chicken epithelial cells: a new mechanism to control the infection ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisson Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Silvestre</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. , 98 p., 2016, Santé animale et santé publique</w:t>
+              <w:t xml:space="preserve">14. Avian Immunology Research Group (AIRG) Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Herrsching am Ammersee, Germany. , 120 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739658v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROBUSTCHICK : Technique innovante combinant des modifications de températures et hygrométries d’incubation pour améliorer la robustesse, la santé et le bien-être du poulet de chair dans un environnement thermique d’élevage variable</w:t>
               </w:r>
@@ -10016,77 +10016,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Congress of Mucosal Immunology ICMI2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Berlin, Germany. 203 p., 2015</w:t>
@@ -10115,51 +10115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early response of epithelial cells to&amp;lt;em&amp;gt; Eimeria tenella&amp;lt;/em&amp;gt; infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Jaszczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10167,51 +10167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisson Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Coccidiosis Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Dresden, Germany. 2014</w:t>
@@ -10240,51 +10240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse précoce de l'hôte à l'infection par &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Jaszczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10404,51 +10404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Buzoni-Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10656,103 +10656,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute phase response in magnesium deficiency : Possible relevance to atherosclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyette Gueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in magnesium research : Nutrition and health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Libbey, 2001, 0-86196-609-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10946,51 +10946,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212934v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I Bussi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Khaksar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2025.03.013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04985672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Abert Vian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Guidou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tomal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sadrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaboriaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1250080" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04360240v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Avi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bussi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7558" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416438v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sedano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Techer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-023-00591-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168152v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ribeiro E Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Amadou Diallo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00137-23" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331820v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Saidi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vanderlynden" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fessard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2021.08.013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329095v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081621" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156323v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fort" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Niepceron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.632556" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faurie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavillatte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaumeil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61148" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733022v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Michel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fernandes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Costa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Camilo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/5415761" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629406v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gnahoui-David" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13027" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627496v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2622-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416825v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Saltet de Sablet d'Estieres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Potiron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marquis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12632" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142273v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brossier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116509" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171498v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guesdon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Auray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany P&#233;zier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Drouet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv206" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;met" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Av&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramos Vivas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2010.01457.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384131v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#233;gnault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/039463200802100305" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384228v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupesh Chaturvedi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Asim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Hoek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulan Cheng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-05-4197" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683332v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gobert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Asim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.C400498200" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383933v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangxiu Xu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.C500122200" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384055v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-04-3511" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383984v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M401370200" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tridon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zimowska" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rayssiguier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0024-3205(03)00291-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T0XPFVT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383267v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mazur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fauquert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Labbe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rayssiguier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683107v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Gueux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Girardeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Tridon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN2001498" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383203v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyett Gueux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rayssiguier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-002-0376-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D60D8005AA586D56BCA79646E2ED669681C2EBCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384256v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Zimowska" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gueux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143368v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136897v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chambellon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Vian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171761v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Esselin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ripoll" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Moalic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Attia El Hili" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136895v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Raybaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824126v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794852v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775492v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824155v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barbier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827235v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896585v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144164v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896765v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380604v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306867v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738443v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307268v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733553v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226852v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735757v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lamand&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wiedemann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737465v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602314v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738739v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix Lamand&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742814v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794437v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vergonjeanne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799973v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794275v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Sablet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738892v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740022v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718287v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205426v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852908v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728847v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Oliveira" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Pezier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon-Demersay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728834v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852796v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735655v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736404v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737207v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba-Brito" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307586v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737331v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349554v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735387v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308315v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735424v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308308v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739230v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739658v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605528v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744374v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739154v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748207v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749644v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Berri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Buzoni-Gatel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416827v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.apicowplexa.net/wp-content/uploads/2016/10/apicowplexa2012_abstractbook.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827057v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212934v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I Bussi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Khaksar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2025.03.013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04985672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Abert Vian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Guidou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416438v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tomal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sedano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Techer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-023-00591-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187670v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sadrin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaboriaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1250080" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04360240v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Avi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bussi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7558" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168152v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ribeiro E Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Amadou Diallo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00137-23" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081621" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331820v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Saidi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vanderlynden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fessard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2021.08.013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953979v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faurie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavillatte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaumeil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61148" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156323v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fort" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Niepceron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.632556" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629406v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gnahoui-David" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733022v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Michel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fernandes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Costa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Camilo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/5415761" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627496v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2622-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416825v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Saltet de Sablet d'Estieres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Potiron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marquis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12632" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142273v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brossier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116509" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171498v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guesdon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Auray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany P&#233;zier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Drouet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv206" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;met" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Av&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramos Vivas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2010.01457.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384131v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#233;gnault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/039463200802100305" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384228v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupesh Chaturvedi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Asim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Hoek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulan Cheng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-05-4197" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683332v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gobert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Asim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.C400498200" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383933v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangxiu Xu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.C500122200" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384055v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-04-3511" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383984v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M401370200" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tridon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zimowska" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rayssiguier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0024-3205(03)00291-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T0XPFVT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683107v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Gueux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Girardeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Tridon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN2001498" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383267v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mazur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fauquert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Labbe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rayssiguier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384256v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Zimowska" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gueux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383203v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyett Gueux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rayssiguier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-002-0376-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D60D8005AA586D56BCA79646E2ED669681C2EBCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171761v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Esselin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ripoll" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Moalic" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Attia El Hili" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143368v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136897v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chambellon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Vian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144164v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896585v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775492v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824126v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794852v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136895v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Raybaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824155v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barbier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827235v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896765v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380604v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306867v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738443v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307268v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737465v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733553v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226852v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735757v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lamand&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wiedemann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602314v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794437v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vergonjeanne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix Lamand&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738739v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742814v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799973v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738892v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Sablet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794275v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740022v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718287v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205426v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728834v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Oliveira" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Pezier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon-Demersay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852796v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728847v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852908v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735655v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349554v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737207v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba-Brito" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307586v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736404v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737331v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308308v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735424v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735387v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308315v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739658v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739230v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605528v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744374v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739154v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748207v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749644v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Berri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Buzoni-Gatel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416827v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.apicowplexa.net/wp-content/uploads/2016/10/apicowplexa2012_abstractbook.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827057v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>