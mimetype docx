--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -368,429 +368,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota promotes recruitment and pro-inflammatory response of caecal macrophages during E. tenella infection</w:t>
+                <w:t xml:space="preserve">La coccidiose chez les poulets domestiques : revue sur les stratégies de prévention et de contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Tomal</w:t>
+                <w:t xml:space="preserve">Rahul Avi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Sausset</w:t>
+                <w:t xml:space="preserve">Jean-Michel Répérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Vern</w:t>
+                <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sedano</w:t>
+                <w:t xml:space="preserve">Anne Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Techer</w:t>
+                <w:t xml:space="preserve">Jean-François Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (1), pp.65. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (4), pp.7558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13099-023-00591-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.4.7558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04416438v1</w:t>
+                <w:t xml:space="preserve">anses-04360240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The caecal microbiota promotes the acute inflammatory response and the loss of the intestinal barrier integrity during severe Eimeria tenella infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tomal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sadrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gaboriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sedano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, pp.1250080. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fcimb.2023.1250080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coccidiose chez les poulets domestiques : revue sur les stratégies de prévention et de contrôle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahul Avi</w:t>
+                <w:t xml:space="preserve">Microbiota promotes recruitment and pro-inflammatory response of caecal macrophages during E. tenella infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tomal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Répérant</w:t>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bussière</w:t>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Silvestre</w:t>
+                <w:t xml:space="preserve">L. Sedano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Le Roux</w:t>
+                <w:t xml:space="preserve">C. Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (4), pp.7558. </w:t>
+              <w:t xml:space="preserve">Gut Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.4.7558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13099-023-00591-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04360240v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overexpression of Eimeria tenella Rhoptry Kinase 2 Induces Early Production of Schizonts</w:t>
               </w:r>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Amadou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -904,913 +904,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide expression patterns of rhoptry kinases during the Eimeria tenella life-cycle</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Upregulation of gut cathepsin L during Eimeria tenella infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
+                <w:t xml:space="preserve">Ahlame Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gaboriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vanderlynden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9081621⟩</w:t>
+              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140, pp.109-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2021.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329095v1</w:t>
+                <w:t xml:space="preserve">hal-03331820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upregulation of gut cathepsin L during Eimeria tenella infection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lise Vanderlynden</w:t>
+                <w:t xml:space="preserve">Genome-wide expression patterns of rhoptry kinases during the Eimeria tenella life-cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Fessard</w:t>
+                <w:t xml:space="preserve">Fabrice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 140, pp.109-116. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (8), 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2021.08.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9081621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331820v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of Germ-Free Fast-Growing Broilers from a Commercial Line for Microbiota Studies</w:t>
+                <w:t xml:space="preserve">The Absence of Gut Microbiota Alters the Development of the Apicomplexan Parasite Eimeria tenella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pauline Gaboriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sadrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Faurie</w:t>
+                <w:t xml:space="preserve">Geneviève Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lavillatte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pauline Gaboriaud</w:t>
+                <w:t xml:space="preserve">Alisson Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/61148⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.632556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2020.632556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953979v1</w:t>
+                <w:t xml:space="preserve">hal-03156323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Absence of Gut Microbiota Alters the Development of the Apicomplexan Parasite Eimeria tenella</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Production of Germ-Free Fast-Growing Broilers from a Commercial Line for Microbiota Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lavillatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gaboriaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alisson Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.632556. </w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160, 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2020.632556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3791/61148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156323v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eimeria tenella ROP kinase EtROP1 induces G0/G1 cell cycle arrest and inhibits host cell apoptosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alix Sausset</w:t>
+                <w:t xml:space="preserve">DNA Hypermethylation Downregulates Telomerase Reverse Transcriptase (TERT) during H. pylori-Induced Chronic Inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gnahoui-David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+                <w:t xml:space="preserve">Julien Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Camilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cmi.13027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.5415761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/5415761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629406v1</w:t>
+                <w:t xml:space="preserve">hal-02733022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Hypermethylation Downregulates Telomerase Reverse Transcriptase (TERT) during H. pylori-Induced Chronic Inflammation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Fernandes</w:t>
+                <w:t xml:space="preserve">Eimeria tenella ROP kinase EtROP1 induces G0/G1 cell cycle arrest and inhibits host cell apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Amadou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Costa</w:t>
+                <w:t xml:space="preserve">Audrey Gnahoui-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vania Camilo</w:t>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019, pp.5415761. </w:t>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (7), 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2019/5415761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cmi.13027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733022v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of an in vitro chicken epithelial cell line model to investigate Eimeria tenella gamete development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise I. Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisson Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (1), 8 p. </w:t>
@@ -1887,51 +1887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1982,103 +1982,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced parasite motility and micronemal protein secretion by a p38 MAPK inhibitor leads to a severe impairment of cell invasion by the apicomplexan parasite Eimeria tenella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bussière</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisson Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (2), 19 p. </w:t>
@@ -2155,51 +2155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Pézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2250,64 +2250,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. pylori-induced promoter hypermethylation downregulates USF1 and USF2 transcription factor gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mémet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2410,51 +2410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ramos Vivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Régnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise I. Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2652,51 +2652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spermine causes loss of innate immune response to helicobacter pylori by inhibition of inducible nitric-oxide synthase translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupesh Chaturvedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3324,549 +3324,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased phagocytosis and production of reactive oxygen species by neutrophils during magnesium deficiency in rats and inhibition by high magnesium concentration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High magnesium concentration in vitro decreases human leukocyte activation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise I. Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.I. Bussière</w:t>
+                <w:t xml:space="preserve">A Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elyette Gueux</w:t>
+                <w:t xml:space="preserve">J Fauquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmond Rock</w:t>
+                <w:t xml:space="preserve">A Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Girardeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arlette Tridon</w:t>
+                <w:t xml:space="preserve">Y Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Magnesium Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15 (1-2), pp.43-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683107v1</w:t>
+                <w:t xml:space="preserve">hal-03383267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High magnesium concentration in vitro decreases human leukocyte activation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise I. Bussière</w:t>
+                <w:t xml:space="preserve">Increased phagocytosis and production of reactive oxygen species by neutrophils during magnesium deficiency in rats and inhibition by high magnesium concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.I. Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyette Gueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mazur</w:t>
+                <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Fauquert</w:t>
+                <w:t xml:space="preserve">J.P. Girardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Labbe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y Rayssiguier</w:t>
+                <w:t xml:space="preserve">Arlette Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnesium Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 87 (2), pp.107-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/BJN2001498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383267v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress protein expression cDNA array study supports activation of neutrophils during acute magnesium deficiency in rats.</w:t>
+                <w:t xml:space="preserve">Protective effect of calcium deficiency on the inflammatory response in magnesium-deficient rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise I. Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Zimowska</w:t>
+                <w:t xml:space="preserve">Elyett Gueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Gueux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A Mazur</w:t>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnesium Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 41 (5), pp.197-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-002-0376-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384256v1</w:t>
+                <w:t xml:space="preserve">hal-03383203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effect of calcium deficiency on the inflammatory response in magnesium-deficient rats</w:t>
+                <w:t xml:space="preserve">Stress protein expression cDNA array study supports activation of neutrophils during acute magnesium deficiency in rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise I. Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Zimowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Rayssiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mazur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Magnesium Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15 (1-2), pp.37-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03383203v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4128,1484 +4128,1484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un modèle in vitro pour cribler l’activité anticoccidienne d’extraits de plantes ou de composés innovants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Physiopathology of Eimeria tenella infection and integrity of the intestinal barrier: influence of the microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sadrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tomal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gaboriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sedano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Esselin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rahma Attia El Hili</w:t>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Colloque International du Consortium anti-Parasitaire et -Fongique (CaPF 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium anti-Parasitaire et -Fongique (CaPF), Apr 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">13. International Coccidiosis Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, České Budějovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171761v1</w:t>
+                <w:t xml:space="preserve">hal-04143368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiopathology of Eimeria tenella infection and integrity of the intestinal barrier: influence of the microbiota</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antibacterial and anticoccidial activities of black soldier fly extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sedano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chambellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise I. Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Vian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Guidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Coccidiosis Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, České Budějovice, Czech Republic</w:t>
+              <w:t xml:space="preserve">Joint International Congress on Animal Science (EAAP - WAAP - Interbull)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, the European Federation of Animal Science (EAAP), the World Association for Animal production (WAAP) and Interbull, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04143368v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial and anticoccidial activities of black soldier fly extract</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Sedano</w:t>
+                <w:t xml:space="preserve">Développement d’un modèle in vitro pour cribler l’activité anticoccidienne d’extraits de plantes ou de composés innovants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tomal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Esselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chambellon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise I. Bussière</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Vian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Côme Guidou</w:t>
+                <w:t xml:space="preserve">Rahma Attia El Hili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Congress on Animal Science (EAAP - WAAP - Interbull)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, the European Federation of Animal Science (EAAP), the World Association for Animal production (WAAP) and Interbull, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">12. Colloque International du Consortium anti-Parasitaire et -Fongique (CaPF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium anti-Parasitaire et -Fongique (CaPF), Apr 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136897v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiated short and medium term impacts of early xylanase-xos supplementation on caecal metabolome and microbiome moy in broiler</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vahid Khaksar</w:t>
+                <w:t xml:space="preserve">In vitro assessment of natural plant extracts for improvement of coccidiosis prophylaxis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tomal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léa Cornaille</w:t>
+                <w:t xml:space="preserve">Charlotte Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Esselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Répérant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">7. International Conference on Poultry Intestinal Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Cartagena de Indias, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144164v1</w:t>
+                <w:t xml:space="preserve">hal-04136895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">γδ T cells in the physiopathology of the infection by E. tenella: influence of the microbiota</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alix Sausset</w:t>
+                <w:t xml:space="preserve">Impacts à court et à moyen terme d'une supplémentation précoce en xylanase-xos sur le métabolome et le microbiome caécal des poulets de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise I. Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid Khaksar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Poultry Intestinal Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Cartagena de Indias, Colombia</w:t>
+              <w:t xml:space="preserve">14 ème Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896585v1</w:t>
+                <w:t xml:space="preserve">hal-03775492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts à court et à moyen terme d'une supplémentation précoce en xylanase-xos sur le métabolome et le microbiome caécal des poulets de chair</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léa Cornaille</w:t>
+                <w:t xml:space="preserve">Recruitment and gene expression profile of mononuclear phagocytes during &amp;lt;em&amp;gt;E. tenella&amp;lt;/em&amp;gt; infection: influence of microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tomal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sedano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 ème Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">16. Meeting of the Avian Immunology Research Group (AIRG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Newark, DE, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775492v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota involvement in the pathophysiology of Eimeria tenella infection: focus of the γδ T cells immune response.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sadrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sedano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Meeting of the Avian Immunology Research Group (AIRG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Newark, DE, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recruitment and gene expression profile of mononuclear phagocytes during &amp;lt;em&amp;gt;E. tenella&amp;lt;/em&amp;gt; infection: influence of microbiota</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Phenotypic and functional characterization of intestinal γδ T cell subsets in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sadrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sedano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Meeting of the Avian Immunology Research Group (AIRG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Newark, DE, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794852v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro assessment of natural plant extracts for improvement of coccidiosis prophylaxis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impact of the microbiota on the recruitment and the transcriptomic profile of mononuclear phagocytes in response to &amp;lt;i&amp;gt; E.tenella &amp;lt;/i&amp;gt; infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tomal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Répérant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Moalic</w:t>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sedano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Poultry Intestinal Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Cartagena de Indias, Colombia</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale (JAS SA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136895v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and functional characterization of intestinal γδ T cell subsets in chicken</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Barbier</w:t>
+                <w:t xml:space="preserve">Differentiated short and medium term impacts of early xylanase-xos supplementation on caecal metabolome and microbiome moy in broiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise I. Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid Khaksar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Meeting of the Avian Immunology Research Group (AIRG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Newark, DE, United States</w:t>
+              <w:t xml:space="preserve">World Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824155v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the microbiota on the recruitment and the transcriptomic profile of mononuclear phagocytes in response to &amp;lt;i&amp;gt; E.tenella &amp;lt;/i&amp;gt; infection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">γδ T cells in the physiopathology of the infection by E. tenella: influence of the microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sadrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sedano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale (JAS SA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
+              <w:t xml:space="preserve">7. International Conference on Poultry Intestinal Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Cartagena de Indias, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827235v1</w:t>
+                <w:t xml:space="preserve">hal-03896585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of γδ T cells in the physiopathology of Eimeria tenella infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sadrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gaboriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FéRI Scientific days 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Webinar, France</w:t>
@@ -5634,103 +5634,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro evaluation of plant extracts to control the chicken coccidium &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; or to support anticoccidial vaccines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tomal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Esselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Répérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique de la Fédération de Recherche en Infectionlogie (FéRI 2021) - Féri Scientific Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération de Recherche en Infectiologie (FéRI), Jul 2021, Online, France</w:t>
@@ -5772,90 +5772,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eimeria tenella ROP kinase EtROP1 induces G0/G1 cell cycle arrest and inhibits host cell apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gnahoui-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ApiCOWplexa 2019. 5. International Meeting on Apicomplexan Parasites in Farm Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t>
@@ -5897,90 +5897,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; induit l’arrêt du cycle en G0/G1 et inhibe l’apoptose de la cellule hôte : rôle de la kinase EtROP1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gnahoui-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Parasitologie (SFP). FRA., May 2019, Tours, France</w:t>
@@ -6009,103 +6009,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiopathology of Eimeria tenella infection and integrity of the intestinal barrier: influence of the microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gaboriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Gaboriaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sadrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ApiCOWplexa 2019. 5. International Meeting on Apicomplexan Parasites in Farm Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t>
@@ -6128,592 +6128,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03307268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrité de la barrière intestinale lors de l’infection par &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; : importance des macrophages et l’influence du microbiote</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influence du microbiote sur la physiopathologie de l'infection par &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tomal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Tours, France. 47 p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737465v1</w:t>
+                <w:t xml:space="preserve">hal-02733553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du microbiote sur la physiopathologie de l'infection par &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt;</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Establishment of an in vitro chicken epithelial cell line model to investigate Eimeria tenella gamete development and the epithelial cell response to the infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise I. Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisson Niepceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">17. European Coccidiosis Group, Londres, May 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733553v1</w:t>
+                <w:t xml:space="preserve">hal-04226852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of an in vitro chicken epithelial cell line model to investigate Eimeria tenella gamete development and the epithelial cell response to the infection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alix Sausset</w:t>
+                <w:t xml:space="preserve">Etude ex vivo des interactions hôte-pathogènes au moyen de cultures d’organoïdes dérivés de cryptes intestinales de poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Vern</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. European Coccidiosis Group, Londres, May 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tours, France. 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226852v1</w:t>
+                <w:t xml:space="preserve">hal-02735757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude ex vivo des interactions hôte-pathogènes au moyen de cultures d’organoïdes dérivés de cryptes intestinales de poulet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Lamandé</w:t>
+                <w:t xml:space="preserve">Intégrité de la barrière intestinale lors de l’infection par &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; : importance des macrophages et l’influence du microbiote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tomal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bussière</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Tours, France. 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735757v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCL20 production by Eimeria tenella infected chicken epithelial cells: a new mechanism to control the infection?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisson Niepceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bussière</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Congrès du club d'étude des cellules épithéliales digestives (CECED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
@@ -6736,484 +6736,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCL20 production by &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; infected chicken epithelial cells: a new mechanism to control the infection ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">The ROP17 of &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; induces cell cycle arrest by directly targeting the host's P53 transcription factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisson Niepceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Vergonjeanne</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. 98 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794437v1</w:t>
+                <w:t xml:space="preserve">hal-02738739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ROP17 of &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; induces cell cycle arrest by directly targeting the host's P53 transcription factor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; induces intestinal permeability through interaction with epithelial cells and IL-1β and TNFα released by recruited inflammatory monocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Saltet de Sablet d'Estieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Potiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. 98 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738739v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; induces intestinal permeability through interaction with epithelial cells and IL-1β and TNFα released by recruited inflammatory monocytes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">CCL20 production by &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; infected chicken epithelial cells: a new mechanism to control the infection ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vergonjeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisson Niepceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. 98 p</w:t>
+              <w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742814v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication de kinases dans l'invasion de la cellule épithéliale par le parasite apicomplexe &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; et sa réplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bussière</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisson Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique de la Fédération de Recherche d'Infectiologie (FéRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Orléans, France. 22 diapositives</w:t>
@@ -7236,312 +7236,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epithelial Response to Parasitic Infections</w:t>
+                <w:t xml:space="preserve">Interaction cellules épithéliales - protozoaires entériques, conséquences physiopathologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut de Sablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Agreenskills Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agreenium. FRA., Oct 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique de la Fédération de Recherche d'Infectiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Parcay Meslay, France. 15 Diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738892v1</w:t>
+                <w:t xml:space="preserve">hal-02794275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction cellules épithéliales - protozoaires entériques, conséquences physiopathologiques</w:t>
+                <w:t xml:space="preserve">Epithelial Response to Parasitic Infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut de Sablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique de la Fédération de Recherche d'Infectiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Parcay Meslay, France. 15 Diapositives</w:t>
+              <w:t xml:space="preserve">2. Agreenskills Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agreenium. FRA., Oct 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794275v1</w:t>
+                <w:t xml:space="preserve">hal-02738892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of parasite and host kinases in cell invasion by &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisson Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sedano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7615,90 +7615,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un pipeline en confinement de niveau 2 pour identifier des marqueurs de cellules immunitaires d’animaux de rente infectés à l’échelle de la cellule unique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tomal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sedano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7740,77 +7740,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota influences the evolution and transcriptomic profile of macrophages following Eimeria tenella infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tomal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sedano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7897,489 +7897,489 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Pezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Burlaud-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Organoïdes et recherche agronomique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Maisons Alfort, France</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique de la Fédération de Recherche en Infectiologie (FéRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03728834v1</w:t>
+                <w:t xml:space="preserve">hal-03728847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eimeria tenella ROP kinase 2 induces p38 MAPK cellular pathway</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Influence of the microbiota in the physiopathology of Eimeria tenella infection: focus on γδ T cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sadrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sedano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale (JAS SA)</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique du Département Santé Animale (JAS SA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Anglet, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852796v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture d’organoïdes de caecum de poulet pour étudier l’effet d’une supplémentation en acides aminés et polyphénols dans le contexte d’une infection avec le parasite Eimeria tenella.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+                <w:t xml:space="preserve">Eimeria tenella ROP kinase 2 induces p38 MAPK cellular pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique de la Fédération de Recherche en Infectiologie (FéRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale (JAS SA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Anglet, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03728847v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the microbiota in the physiopathology of Eimeria tenella infection: focus on γδ T cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alix Sausset</w:t>
+                <w:t xml:space="preserve">Culture d’organoïdes de caecum de poulet pour étudier l’effet d’une supplémentation en acides aminés et polyphénols dans le contexte d’une infection avec le parasite Eimeria tenella.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Pezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique du Département Santé Animale (JAS SA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Anglet, France. </w:t>
+              <w:t xml:space="preserve">"Organoïdes et recherche agronomique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Maisons Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852908v1</w:t>
+                <w:t xml:space="preserve">hal-03728834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eimeria tenella induces p38 MAPK signalling pathway</w:t>
               </w:r>
@@ -8391,51 +8391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8484,1402 +8484,1402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of γδ T cells in the physiopathology of Eimeria tenella infection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Effet du microbiote sur le développement du parasite &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gaboriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elodie Barbier</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisson Niepceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Féri Scientific Days (FeRI 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Joué-Lès-Tours, France. poster 15</w:t>
+              <w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349554v1</w:t>
+                <w:t xml:space="preserve">hal-02737207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du microbiote sur le développement du parasite &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Effect of the microbiota on the development of the parasite Eimeria tenella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gaboriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisson Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t>
+              <w:t xml:space="preserve">ApiCOWplexa 2019. 5. International Meeting on Apicomplexan Parasites in Farm Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Berlin, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737207v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03307586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the microbiota on the development of the parasite Eimeria tenella</w:t>
+                <w:t xml:space="preserve">Importance des lymphocytes gamma delta dans la physiopathologie de l’infection par &amp;lt;em&amp;gt;E. tenella&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sadrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pauline Gaboriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ApiCOWplexa 2019. 5. International Meeting on Apicomplexan Parasites in Farm Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Berlin, Germany. </w:t>
+              <w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03307586v1</w:t>
+                <w:t xml:space="preserve">hal-02736404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance des lymphocytes gamma delta dans la physiopathologie de l’infection par &amp;lt;em&amp;gt;E. tenella&amp;lt;/em&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Physiopathologie de l’infection par &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; et intégrité de la barrière intestinale : influence du microbiote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gaboriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sadrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Laurent</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736404v1</w:t>
+                <w:t xml:space="preserve">hal-02737331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiopathologie de l’infection par &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; et intégrité de la barrière intestinale : influence du microbiote</w:t>
+                <w:t xml:space="preserve">Importance of γδ T cells in the physiopathology of Eimeria tenella infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sadrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pauline Gaboriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t>
+              <w:t xml:space="preserve">Féri Scientific Days (FeRI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Joué-Lès-Tours, France. poster 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737331v1</w:t>
+                <w:t xml:space="preserve">hal-03349554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La kinase d’Eimeria tenella EtROP1 inhibe l’apoptose de la cellule hôte</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Establishment of an in vitro chicken epithelial cell line model to investigate &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; gamete development and the epithelial cell response to the infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisson Niepceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alisson Niepceron</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel des Sociétés Françaises de Mycologie Médicale (SFMM) et de Parasitologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nice, France. , pp.187, Programme et résumés</w:t>
+              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France. , 56 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03308308v1</w:t>
+                <w:t xml:space="preserve">hal-02735387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophage recruitment and activation during &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; infection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Establishment of an in vitro chicken epithelial cell line model to investigate Eimeria tenella gamete development and the epithelial cell response to the infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Françoise Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisson Niepceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Silvestre</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t>
+              <w:t xml:space="preserve">Congrès annuel des Sociétés Françaises de Mycologie Médicale (SFMM) et de Parasitologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nice, France. , pp.236, Programme et résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735424v1</w:t>
+                <w:t xml:space="preserve">hal-03308315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of an in vitro chicken epithelial cell line model to investigate &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; gamete development and the epithelial cell response to the infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La kinase d’Eimeria tenella EtROP1 inhibe l’apoptose de la cellule hôte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisson Niepceron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tours, France. , 56 p., 2018</w:t>
+              <w:t xml:space="preserve">Congrès annuel des Sociétés Françaises de Mycologie Médicale (SFMM) et de Parasitologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nice, France. , pp.187, Programme et résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735387v1</w:t>
+                <w:t xml:space="preserve">hal-03308308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of an in vitro chicken epithelial cell line model to investigate Eimeria tenella gamete development and the epithelial cell response to the infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macrophage recruitment and activation during &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tomal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bussière</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisson Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel des Sociétés Françaises de Mycologie Médicale (SFMM) et de Parasitologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nice, France. , pp.236, Programme et résumés</w:t>
+              <w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03308315v1</w:t>
+                <w:t xml:space="preserve">hal-02735424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication de kinases dans l'invasion de la cellule épithéliale par le parasite apicomplexe &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; et sa replication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">CCL20 production by &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; infected chicken epithelial cells: a new mechanism to control the infection ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisson Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Silvestre</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. , 98 p., 2016, Santé animale et santé publique</w:t>
+              <w:t xml:space="preserve">14. Avian Immunology Research Group (AIRG) Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Herrsching am Ammersee, Germany. , 120 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739658v1</w:t>
+                <w:t xml:space="preserve">hal-02739230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCL20 production by &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; infected chicken epithelial cells: a new mechanism to control the infection ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implication de kinases dans l'invasion de la cellule épithéliale par le parasite apicomplexe &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; et sa replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bussière</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisson Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Quéré</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Avian Immunology Research Group (AIRG) Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Herrsching am Ammersee, Germany. , 120 p., 2016</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. , 98 p., 2016, Santé animale et santé publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739230v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROBUSTCHICK : Technique innovante combinant des modifications de températures et hygrométries d’incubation pour améliorer la robustesse, la santé et le bien-être du poulet de chair dans un environnement thermique d’élevage variable</w:t>
               </w:r>
@@ -10016,77 +10016,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Congress of Mucosal Immunology ICMI2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Berlin, Germany. 203 p., 2015</w:t>
@@ -10115,51 +10115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early response of epithelial cells to&amp;lt;em&amp;gt; Eimeria tenella&amp;lt;/em&amp;gt; infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Jaszczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10167,51 +10167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisson Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Coccidiosis Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Dresden, Germany. 2014</w:t>
@@ -10240,51 +10240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse précoce de l'hôte à l'infection par &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Jaszczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10404,51 +10404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Buzoni-Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10656,103 +10656,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute phase response in magnesium deficiency : Possible relevance to atherosclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyette Gueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in magnesium research : Nutrition and health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Libbey, 2001, 0-86196-609-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10946,51 +10946,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212934v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I Bussi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Khaksar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2025.03.013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04985672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Abert Vian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Guidou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416438v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tomal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sedano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Techer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-023-00591-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187670v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sadrin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaboriaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1250080" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04360240v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Avi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bussi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7558" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168152v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ribeiro E Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Amadou Diallo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00137-23" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081621" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331820v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Saidi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vanderlynden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fessard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2021.08.013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953979v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faurie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavillatte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaumeil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61148" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156323v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fort" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Niepceron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.632556" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629406v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gnahoui-David" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733022v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Michel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fernandes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Costa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Camilo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/5415761" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627496v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2622-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416825v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Saltet de Sablet d'Estieres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Potiron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marquis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12632" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142273v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brossier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116509" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171498v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guesdon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Auray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany P&#233;zier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Drouet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv206" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;met" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Av&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramos Vivas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2010.01457.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384131v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#233;gnault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/039463200802100305" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384228v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupesh Chaturvedi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Asim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Hoek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulan Cheng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-05-4197" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683332v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gobert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Asim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.C400498200" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383933v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangxiu Xu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.C500122200" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384055v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-04-3511" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383984v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M401370200" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tridon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zimowska" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rayssiguier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0024-3205(03)00291-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T0XPFVT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683107v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Gueux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Girardeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Tridon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN2001498" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383267v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mazur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fauquert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Labbe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rayssiguier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384256v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Zimowska" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gueux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383203v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyett Gueux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rayssiguier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-002-0376-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D60D8005AA586D56BCA79646E2ED669681C2EBCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171761v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Esselin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ripoll" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Moalic" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Attia El Hili" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143368v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136897v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chambellon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Vian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144164v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896585v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775492v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824126v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794852v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136895v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Raybaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824155v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barbier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827235v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896765v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380604v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306867v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738443v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307268v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737465v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733553v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226852v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735757v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lamand&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wiedemann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602314v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794437v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vergonjeanne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix Lamand&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738739v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742814v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799973v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738892v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Sablet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794275v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740022v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718287v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205426v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728834v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Oliveira" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Pezier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon-Demersay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852796v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728847v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852908v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735655v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349554v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737207v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba-Brito" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307586v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736404v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737331v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308308v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735424v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735387v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308315v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739658v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739230v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605528v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744374v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739154v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748207v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749644v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Berri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Buzoni-Gatel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416827v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.apicowplexa.net/wp-content/uploads/2016/10/apicowplexa2012_abstractbook.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827057v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212934v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I Bussi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Khaksar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2025.03.013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04985672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Abert Vian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Guidou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04360240v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Avi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bussi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7558" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187670v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tomal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sadrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaboriaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1250080" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416438v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sedano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Techer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-023-00591-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168152v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ribeiro E Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Amadou Diallo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00137-23" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331820v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Saidi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vanderlynden" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fessard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2021.08.013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329095v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081621" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156323v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fort" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Niepceron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.632556" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faurie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavillatte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaumeil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61148" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733022v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Michel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fernandes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Costa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Camilo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/5415761" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629406v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gnahoui-David" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13027" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627496v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2622-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416825v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Saltet de Sablet d'Estieres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Potiron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marquis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12632" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142273v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brossier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116509" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171498v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guesdon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Auray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany P&#233;zier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Drouet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv206" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;met" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Av&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramos Vivas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2010.01457.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384131v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#233;gnault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/039463200802100305" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384228v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupesh Chaturvedi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Asim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Hoek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulan Cheng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-05-4197" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683332v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gobert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Asim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.C400498200" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383933v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangxiu Xu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.C500122200" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384055v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-04-3511" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383984v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M401370200" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tridon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zimowska" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rayssiguier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0024-3205(03)00291-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T0XPFVT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383267v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mazur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fauquert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Labbe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rayssiguier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683107v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Gueux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Girardeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Tridon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN2001498" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383203v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyett Gueux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rayssiguier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-002-0376-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D60D8005AA586D56BCA79646E2ED669681C2EBCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384256v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Zimowska" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gueux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143368v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136897v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chambellon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Vian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171761v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Esselin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ripoll" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Moalic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Attia El Hili" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136895v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Raybaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775492v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794852v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824126v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824155v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barbier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827235v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144164v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896585v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896765v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380604v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306867v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738443v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307268v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733553v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226852v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735757v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lamand&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wiedemann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737465v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602314v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738739v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix Lamand&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742814v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794437v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vergonjeanne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799973v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794275v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Sablet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738892v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740022v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718287v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205426v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728847v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Oliveira" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Pezier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon-Demersay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852908v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852796v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728834v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735655v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737207v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba-Brito" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307586v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736404v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737331v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349554v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735387v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308315v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308308v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735424v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739230v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739658v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605528v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744374v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739154v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748207v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749644v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Berri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Buzoni-Gatel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416827v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.apicowplexa.net/wp-content/uploads/2016/10/apicowplexa2012_abstractbook.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827057v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>