--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -818,295 +818,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Lake Sediment Cores to Improve Records of Volcanism at Aluto Volcano in the Main Ethiopian Rift</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-proxy indicators in a Pontocaspian system: a depth transect of surface sediment in the SE Caspian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne A.G. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Mcnamara</w:t>
+                <w:t xml:space="preserve">Frank Wesselingh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Cashman</w:t>
+                <w:t xml:space="preserve">Mohammad Saeed Sanjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rust</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Chalié</w:t>
+                <w:t xml:space="preserve">Hamid A.K. Lahijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GC007686⟩</w:t>
+              <w:t xml:space="preserve">Geologica Belgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (3-4), pp.143-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20341/gb.2018.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352360v1</w:t>
+                <w:t xml:space="preserve">hal-02117385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-proxy indicators in a Pontocaspian system: a depth transect of surface sediment in the SE Caspian Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suzanne A.G. Leroy</w:t>
+                <w:t xml:space="preserve">Using Lake Sediment Cores to Improve Records of Volcanism at Aluto Volcano in the Main Ethiopian Rift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mcnamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cashman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Fontijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chalié</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hamid A.K. Lahijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geologica Belgica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 21 (3-4), pp.143-165. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (9), pp.3164-3188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20341/gb.2018.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018GC007686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117385v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controls of DSi in streams and reservoirs along the Kaveri River, South India</w:t>
               </w:r>
@@ -1591,273 +1591,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the AllerØd to the mid-Holocene : palynological evidence from the south basin of the Caspian Sea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late Quaternary Caspian Sea environment: Late Khazarian and Early Khvalynian transgressions from the lower reaches of the Volga River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tudryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu.A. Lavrushin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Antipov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Spiridonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 78:, pp.77-97 (IF 4,76)</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 292:, pp.193-204 (IF 1,874)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857241v1</w:t>
+                <w:t xml:space="preserve">hal-00739479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary Caspian Sea environment: Late Khazarian and Early Khvalynian transgressions from the lower reaches of the Volga River</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From the AllerØd to the mid-Holocene : palynological evidence from the south basin of the Caspian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A.G. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tudryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lopez-Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 292:, pp.193-204 (IF 1,874)</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78:, pp.77-97 (IF 4,76)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739479v1</w:t>
+                <w:t xml:space="preserve">hal-00857241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millennium-long summer temperature variations in the European Alps as reconstructed from tree rings</w:t>
               </w:r>
@@ -2878,505 +2878,505 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Новые данные о возрасте отложений трансгрессивной фазы раннехвалынской трансгрессии Каспийского моря</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late Glacial–Holocene diatom record of water chemistry and lake level change from the tropical East African Rift Lake Abiyata (Ethiopia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Доклады Академии Наук / Doklady Earth Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 187 (3-4), pp.259-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0031-0182(02)00480-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468621v1</w:t>
+                <w:t xml:space="preserve">hal-02407790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Glacial–Holocene diatom record of water chemistry and lake level change from the tropical East African Rift Lake Abiyata (Ethiopia)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Новые данные о возрасте отложений трансгрессивной фазы раннехвалынской трансгрессии Каспийского моря</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu.G. Leonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu.A. Lavrushin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Antipov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Spiridonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya.V. Kuz'Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Доклады Академии Наук / Doklady Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 386 (2 / 7), pp.229-234 / 748-751</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407790v1</w:t>
+                <w:t xml:space="preserve">hal-04468621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age of deposits of Caspian sea early khvalyn transgressive stage: New data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">New Age Data on Sediments of the Transgressive Phase of the Early Khvalynian Transgression of the Caspian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu.G. Leonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu. A. Lavrushin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Antipov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Spiridonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail P Antipov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ya.V. Kuz'Min</w:t>
+                <w:t xml:space="preserve">Yu. V. Kuz'Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Доклады Академии Наук / Doklady Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 386 (2), pp.229-234</w:t>
+              <w:t xml:space="preserve">, 2002, 386 (7), pp.748-751</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475957v1</w:t>
+                <w:t xml:space="preserve">hal-04468578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Age Data on Sediments of the Transgressive Phase of the Early Khvalynian Transgression of the Caspian Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Age of deposits of Caspian sea early khvalyn transgressive stage: New data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu.G. Leonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu. A. Lavrushin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.P. Antipov</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail P Antipov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Spiridonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yu. V. Kuz'Min</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya.V. Kuz'Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Доклады Академии Наук / Doklady Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 386 (7), pp.748-751</w:t>
+              <w:t xml:space="preserve">, 2002, 386 (2), pp.229-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468578v1</w:t>
+                <w:t xml:space="preserve">hal-04475957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen-inferred precipitation time-series from equatorial mountains, Africa, the last 40 kyr BP</w:t>
               </w:r>
@@ -6148,51 +6148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remadji Rirongarti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chali&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur," TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-022-00270-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Nassour Yacoub" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderamane Moussa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hoelzmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108099" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03580639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A.G. Leroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula J. Reimer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid A. K. Lahijani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolmajid Naderi Beni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Sauer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108136" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roubeix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0047-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117359v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2019.1568300" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909483v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment C. Piel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Devidal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3223-2018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352360v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mcnamara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cashman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rust" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fontijn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007686" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117385v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wesselingh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saeed Sanjani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid A.K. Lahijani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20341/gb.2018.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440076v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Braun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.07.107" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSWG7684-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052556v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.G. Leroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez-Merino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tudryn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gasse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.07.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.A. Lavrushin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Spiridonova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tudryn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Antipov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479319v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.03.014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857241v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739479v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Edouard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. B&#252;ntgen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-379-2010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457757v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gritti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassignat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bonnefille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-169-2010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407714v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A.J. Williams" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.08.027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTKMK1Z5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376790v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-A.-G. Leroy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gibert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reyss" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114819v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robison" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise van Campo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419178v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jolly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007396" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Leroy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Fran&#231;oise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2003.10.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407751v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Potts" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jolly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0401709101" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468621v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.G. Leonov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya.V. Kuz'Min" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407790v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(02)00480-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT2Q7G8D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475957v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. A. Lavrushin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail P Antipov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468578v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. Kuz'Min" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407823v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Chalie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-8181(00)00032-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNXG55H2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478887v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Escudie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Badaut-Trauth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Blanc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407857v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergonzini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/qres.1996.1879" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/45276323C8B59B06E5B80D3AB80807FEFC08868F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457660v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vincens" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chalie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bonnefille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tiercelin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457668v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/qres.1993.1087" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7V3FMLB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457554v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guiot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457564v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tm Edorh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Roeland" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990227v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Serieyssol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546219v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Figus" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia Molina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352353v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rirongardi Remadji" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cocquyt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352311v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A. G. Leroy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jebrael Nokandeh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Omrani Rekavandi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352289v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408394v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Williamson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergonzini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalande" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Majule" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345691v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pailhes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pomel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409978v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garcin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buchet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430643v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eah Opitz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561390v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607374v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352277v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350955v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van de Vijver" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paill&#232;s Christine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402272v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416124v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remadji Rirongarti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chali&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur," TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-022-00270-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Nassour Yacoub" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderamane Moussa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hoelzmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108099" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03580639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A.G. Leroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula J. Reimer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid A. K. Lahijani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolmajid Naderi Beni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Sauer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108136" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roubeix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0047-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117359v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2019.1568300" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909483v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment C. Piel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Devidal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3223-2018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wesselingh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saeed Sanjani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid A.K. Lahijani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20341/gb.2018.008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352360v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mcnamara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cashman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rust" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fontijn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007686" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440076v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Braun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.07.107" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSWG7684-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052556v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.G. Leroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez-Merino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tudryn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gasse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.07.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.A. Lavrushin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Spiridonova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tudryn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Antipov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479319v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.03.014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739479v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857241v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Edouard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. B&#252;ntgen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-379-2010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457757v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gritti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassignat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bonnefille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-169-2010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407714v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A.J. Williams" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.08.027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTKMK1Z5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376790v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-A.-G. Leroy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gibert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reyss" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114819v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robison" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise van Campo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419178v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jolly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007396" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Leroy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Fran&#231;oise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2003.10.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407751v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Potts" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jolly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0401709101" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407790v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(02)00480-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT2Q7G8D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.G. Leonov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya.V. Kuz'Min" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468578v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. A. Lavrushin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. Kuz'Min" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475957v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail P Antipov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407823v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Chalie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-8181(00)00032-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNXG55H2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478887v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Escudie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Badaut-Trauth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Blanc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407857v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergonzini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/qres.1996.1879" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/45276323C8B59B06E5B80D3AB80807FEFC08868F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457660v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vincens" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chalie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bonnefille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tiercelin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457668v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/qres.1993.1087" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7V3FMLB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457554v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guiot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457564v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tm Edorh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Roeland" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990227v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Serieyssol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546219v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Figus" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia Molina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352353v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rirongardi Remadji" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cocquyt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352311v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A. G. Leroy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jebrael Nokandeh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Omrani Rekavandi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352289v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408394v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Williamson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergonzini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalande" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Majule" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345691v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pailhes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pomel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409978v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garcin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buchet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430643v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eah Opitz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561390v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607374v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352277v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350955v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van de Vijver" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paill&#232;s Christine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402272v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416124v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>