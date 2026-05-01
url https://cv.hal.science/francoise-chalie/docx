--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -1591,273 +1591,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary Caspian Sea environment: Late Khazarian and Early Khvalynian transgressions from the lower reaches of the Volga River</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From the AllerØd to the mid-Holocene : palynological evidence from the south basin of the Caspian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A.G. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tudryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lopez-Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 292:, pp.193-204 (IF 1,874)</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78:, pp.77-97 (IF 4,76)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739479v1</w:t>
+                <w:t xml:space="preserve">hal-00857241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the AllerØd to the mid-Holocene : palynological evidence from the south basin of the Caspian Sea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late Quaternary Caspian Sea environment: Late Khazarian and Early Khvalynian transgressions from the lower reaches of the Volga River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tudryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu.A. Lavrushin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Antipov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Spiridonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 78:, pp.77-97 (IF 4,76)</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 292:, pp.193-204 (IF 1,874)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857241v1</w:t>
+                <w:t xml:space="preserve">hal-00739479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millennium-long summer temperature variations in the European Alps as reconstructed from tree rings</w:t>
               </w:r>
@@ -6148,51 +6148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remadji Rirongarti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chali&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur," TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-022-00270-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Nassour Yacoub" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderamane Moussa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hoelzmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108099" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03580639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A.G. Leroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula J. Reimer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid A. K. Lahijani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolmajid Naderi Beni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Sauer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108136" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roubeix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0047-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117359v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2019.1568300" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909483v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment C. Piel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Devidal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3223-2018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wesselingh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saeed Sanjani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid A.K. Lahijani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20341/gb.2018.008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352360v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mcnamara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cashman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rust" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fontijn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007686" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440076v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Braun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.07.107" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSWG7684-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052556v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.G. Leroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez-Merino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tudryn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gasse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.07.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.A. Lavrushin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Spiridonova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tudryn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Antipov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479319v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.03.014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739479v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857241v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Edouard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. B&#252;ntgen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-379-2010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457757v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gritti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassignat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bonnefille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-169-2010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407714v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A.J. Williams" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.08.027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTKMK1Z5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376790v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-A.-G. Leroy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gibert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reyss" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114819v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robison" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise van Campo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419178v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jolly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007396" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Leroy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Fran&#231;oise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2003.10.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407751v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Potts" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jolly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0401709101" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407790v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(02)00480-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT2Q7G8D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.G. Leonov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya.V. Kuz'Min" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468578v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. A. Lavrushin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. Kuz'Min" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475957v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail P Antipov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407823v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Chalie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-8181(00)00032-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNXG55H2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478887v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Escudie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Badaut-Trauth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Blanc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407857v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergonzini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/qres.1996.1879" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/45276323C8B59B06E5B80D3AB80807FEFC08868F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457660v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vincens" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chalie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bonnefille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tiercelin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457668v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/qres.1993.1087" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7V3FMLB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457554v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guiot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457564v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tm Edorh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Roeland" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990227v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Serieyssol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546219v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Figus" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia Molina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352353v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rirongardi Remadji" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cocquyt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352311v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A. G. Leroy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jebrael Nokandeh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Omrani Rekavandi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352289v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408394v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Williamson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergonzini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalande" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Majule" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345691v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pailhes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pomel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409978v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garcin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buchet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430643v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eah Opitz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561390v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607374v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352277v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350955v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van de Vijver" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paill&#232;s Christine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402272v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416124v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remadji Rirongarti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chali&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur," TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-022-00270-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Nassour Yacoub" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderamane Moussa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hoelzmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108099" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03580639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A.G. Leroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula J. Reimer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid A. K. Lahijani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolmajid Naderi Beni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Sauer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108136" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roubeix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0047-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117359v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2019.1568300" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909483v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment C. Piel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Devidal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3223-2018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wesselingh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saeed Sanjani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid A.K. Lahijani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20341/gb.2018.008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352360v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mcnamara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cashman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rust" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fontijn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007686" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440076v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Braun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.07.107" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSWG7684-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052556v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.G. Leroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez-Merino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tudryn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gasse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.07.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.A. Lavrushin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Spiridonova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tudryn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Antipov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479319v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.03.014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857241v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739479v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Edouard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. B&#252;ntgen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-379-2010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457757v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gritti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassignat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bonnefille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-169-2010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407714v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A.J. Williams" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.08.027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTKMK1Z5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376790v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-A.-G. Leroy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gibert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reyss" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114819v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robison" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise van Campo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419178v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jolly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007396" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Leroy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Fran&#231;oise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2003.10.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407751v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Potts" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jolly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0401709101" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407790v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(02)00480-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT2Q7G8D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.G. Leonov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya.V. Kuz'Min" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468578v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. A. Lavrushin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. Kuz'Min" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475957v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail P Antipov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407823v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Chalie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-8181(00)00032-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNXG55H2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478887v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Escudie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Badaut-Trauth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Blanc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407857v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergonzini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/qres.1996.1879" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/45276323C8B59B06E5B80D3AB80807FEFC08868F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457660v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vincens" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chalie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bonnefille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tiercelin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457668v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/qres.1993.1087" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7V3FMLB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457554v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guiot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457564v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tm Edorh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Roeland" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990227v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Serieyssol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546219v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Figus" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia Molina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352353v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rirongardi Remadji" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cocquyt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352311v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A. G. Leroy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jebrael Nokandeh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Omrani Rekavandi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352289v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408394v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Williamson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergonzini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalande" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Majule" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345691v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pailhes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pomel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409978v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garcin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buchet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430643v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eah Opitz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561390v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607374v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352277v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350955v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van de Vijver" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paill&#232;s Christine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402272v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416124v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>