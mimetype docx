--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A diatom-based predictive model for inferring past conductivity in Chadian Sahara lakes</w:t>
+                <w:t xml:space="preserve">The African Holocene Humid Period in the Tibesti mountains (central Sahara, Chad): Climate reconstruction inferred from fossil diatoms and their oxygen isotope composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remadji Rirongarti</w:t>
+                <w:t xml:space="preserve">Abdallah Nassour Yacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Chalié</w:t>
+                <w:t xml:space="preserve">Abderamane Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Paillès</w:t>
+                <w:t xml:space="preserve">Philipp Hoelzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Mazur,</w:t>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 69 (3), pp.231-248. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 308, pp.108099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10933-022-00270-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850842v1</w:t>
+                <w:t xml:space="preserve">hal-04227586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The African Holocene Humid Period in the Tibesti mountains (central Sahara, Chad): Climate reconstruction inferred from fossil diatoms and their oxygen isotope composition</w:t>
+                <w:t xml:space="preserve">A diatom-based predictive model for inferring past conductivity in Chadian Sahara lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Nassour Yacoub</w:t>
+                <w:t xml:space="preserve">Remadji Rirongarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderamane Moussa</w:t>
+                <w:t xml:space="preserve">Françoise Chalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Hoelzmann</w:t>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Alexandre</w:t>
+                <w:t xml:space="preserve">Jean-Charles Mazur,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 308, pp.108099. </w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69 (3), pp.231-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10933-022-00270-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227586v1</w:t>
+                <w:t xml:space="preserve">hal-03850842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caspian Sea levels over the last 2200 years, with new data from the S-E corner</w:t>
               </w:r>
@@ -502,239 +502,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the termination of the African Humid Period (5.5 ka BP) in central Ethiopia from detailed analysis of a diatom record</w:t>
+                <w:t xml:space="preserve">Identification of an epiphytic diatom on Nitzschia sigmoidea (Bacillariophyceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Roubeix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Chalié</w:t>
+                <w:t xml:space="preserve">Vincent Roubeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chalié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10933-018-0047-7⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2019.1568300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945413v1</w:t>
+                <w:t xml:space="preserve">hal-02117359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of an epiphytic diatom on Nitzschia sigmoidea (Bacillariophyceae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights into the termination of the African Humid Period (5.5 ka BP) in central Ethiopia from detailed analysis of a diatom record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Roubeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Roubeix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Chalié</w:t>
+                <w:t xml:space="preserve">F. Chalié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-5. </w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (1), pp.99-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23818107.2019.1568300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10933-018-0047-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117359v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The triple oxygen isotope composition of phytoliths as a proxy of continental atmospheric humidity: insights from climate chamber and climate transect calibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaelle Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -818,295 +818,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-proxy indicators in a Pontocaspian system: a depth transect of surface sediment in the SE Caspian Sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Using Lake Sediment Cores to Improve Records of Volcanism at Aluto Volcano in the Main Ethiopian Rift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mcnamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cashman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Fontijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chalié</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hamid A.K. Lahijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geologica Belgica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20341/gb.2018.008⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (9), pp.3164-3188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GC007686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117385v1</w:t>
+                <w:t xml:space="preserve">hal-02352360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Lake Sediment Cores to Improve Records of Volcanism at Aluto Volcano in the Main Ethiopian Rift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Mcnamara</w:t>
+                <w:t xml:space="preserve">Multi-proxy indicators in a Pontocaspian system: a depth transect of surface sediment in the SE Caspian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne A.G. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Cashman</w:t>
+                <w:t xml:space="preserve">Frank Wesselingh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rust</w:t>
+                <w:t xml:space="preserve">Mohammad Saeed Sanjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Fontijn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Chalié</w:t>
+                <w:t xml:space="preserve">Hamid A.K. Lahijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (9), pp.3164-3188. </w:t>
+              <w:t xml:space="preserve">Geologica Belgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (3-4), pp.143-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018GC007686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20341/gb.2018.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352360v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controls of DSi in streams and reservoirs along the Kaveri River, South India</w:t>
               </w:r>
@@ -1144,51 +1144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 502, pp.103-113. </w:t>
@@ -1232,468 +1232,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Pleistocene and Holocene palaeoenvironments in and around the middle Caspian basin as reconstructed from a deep-sea core</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The diatom Thalassiosira faurii (Gasse) Hasle in the Ziway-Shala lakes (Ethiopia) and implications for paleoclimatic reconstructions: Case study of the Glacial-Holocene transition in East Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roubeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.A.G. Leroy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Gasse</w:t>
+                <w:t xml:space="preserve">Françoise Gasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.07.011⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 402, pp.104 - 112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01052556v1</w:t>
+                <w:t xml:space="preserve">hal-01479319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Caspian Sea: hydrological events of the late Quaternary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Pleistocene and Holocene palaeoenvironments in and around the middle Caspian basin as reconstructed from a deep-sea core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A.G. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lopez-Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tudryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu.A. Lavrushin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bull. Comm. Study Quat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101, pp.91-110 (IF 4,076). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469215v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diatom Thalassiosira faurii (Gasse) Hasle in the Ziway-Shala lakes (Ethiopia) and implications for paleoclimatic reconstructions: Case study of the Glacial-Holocene transition in East Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Caspian Sea: hydrological events of the late Quaternary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu.A. Lavrushin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Spiridonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Tudryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Antipov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bull. Comm. Study Quat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479319v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the AllerØd to the mid-Holocene : palynological evidence from the south basin of the Caspian Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A.G. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tudryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lopez-Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 78:, pp.77-97 (IF 4,76)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1718,103 +1718,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Quaternary Caspian Sea environment: Late Khazarian and Early Khvalynian transgressions from the lower reaches of the Volga River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tudryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu.A. Lavrushin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Antipov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Spiridonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 292:, pp.193-204 (IF 1,874)</w:t>
@@ -1882,51 +1882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Büntgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2029,51 +2029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6 (2), pp.169-178. </w:t>
@@ -2111,64 +2111,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic patterns in equatorial and southern Africa from 30,000 to 10,000 years ago reconstructed from terrestrial and near-shore proxy data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2391,51 +2391,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological modeling of tropical closed lake lhotry (SW Madagascar) : Sensitivity analysis and implications for paleohydrological reconstructions over the past 4000 years.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2663,51 +2663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Marret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2780,51 +2780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Potts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2878,324 +2878,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Glacial–Holocene diatom record of water chemistry and lake level change from the tropical East African Rift Lake Abiyata (Ethiopia)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Новые данные о возрасте отложений трансгрессивной фазы раннехвалынской трансгрессии Каспийского моря</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu.G. Leonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu.A. Lavrushin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Antipov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Spiridonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya.V. Kuz'Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Доклады Академии Наук / Doklady Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 386 (2 / 7), pp.229-234 / 748-751</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407790v1</w:t>
+                <w:t xml:space="preserve">hal-04468621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Новые данные о возрасте отложений трансгрессивной фазы раннехвалынской трансгрессии Каспийского моря</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late Glacial–Holocene diatom record of water chemistry and lake level change from the tropical East African Rift Lake Abiyata (Ethiopia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Доклады Академии Наук / Doklady Earth Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 187 (3-4), pp.259-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0031-0182(02)00480-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468621v1</w:t>
+                <w:t xml:space="preserve">hal-02407790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Age Data on Sediments of the Transgressive Phase of the Early Khvalynian Transgression of the Caspian Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu.G. Leonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu. A. Lavrushin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Antipov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Spiridonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu. V. Kuz'Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3237,103 +3237,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age of deposits of Caspian sea early khvalyn transgressive stage: New data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu.G. Leonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu. A. Lavrushin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail P Antipov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Spiridonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya.V. Kuz'Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Доклады Академии Наук / Doklady Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 386 (2), pp.229-234</w:t>
@@ -3465,51 +3465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The glacial-post glacial transition in the southern Caspian Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3603,64 +3603,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleoevaporation and Paleoprecipitation in the Tanganyika Basin at 18,000 Years B.P. Inferred from Hydrologic and Vegetation Proxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergonzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 47 (3), pp.295-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3982,51 +3982,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative estimates of full glacial temperatures in equatorial Africa from palynological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4282,51 +4282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Serieyssol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Clermont- Ferrand, France</w:t>
@@ -4368,64 +4368,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution des variations limnologiques et environnementales au lac du Lauzet (Alpes du Sud), au cours des trois derniers siècles : contribution des diatomées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Figus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Conrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4506,64 +4506,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rirongardi Remadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cocquyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4631,51 +4631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne A. G. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jebrael Nokandeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4730,64 +4730,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus sur la fin de la période humide africaine en Ethiopie (5500 ans BP) par l’examen approfondi des diatomées fossiles des sédiments du lac Abiyata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roubeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chalié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème Colloque de l'Association des Diatomistes de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Meise, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4950,90 +4950,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements environnementaux à Madagascar à l'Holocène récent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise van Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les réchauffements climatiques, 20ème symposium de l'APLF, Association des Palynologues de Langue française, Toulouse, France, 2-4 octobre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Toulouse, France</w:t>
@@ -5271,51 +5271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Paleolimnology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Aix les bains, France</w:t>
@@ -5357,64 +5357,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of limnological and environmental variations in the lake Lauzet (Southern Alps) during the last 3 centuries : contribution of diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Figus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Conrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5469,51 +5469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatom-inferred paleohydrological changes in lake Abiyata (Ethiopia) at the termination of the African humid period (5.5 cal. kyr BP).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Roubeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5551,64 +5551,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatom-inferred paleohydrological changes in lake Abiyata (Ethiopia) at the termination of the African humid period (5.5 cal. kyr BP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roubeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chalié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5691,51 +5691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Conrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart van de Vijver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paillès Christine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5799,77 +5799,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise van Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -6148,51 +6148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remadji Rirongarti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chali&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur," TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-022-00270-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Nassour Yacoub" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderamane Moussa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hoelzmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108099" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03580639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A.G. Leroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula J. Reimer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid A. K. Lahijani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolmajid Naderi Beni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Sauer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108136" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roubeix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0047-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117359v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2019.1568300" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909483v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment C. Piel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Devidal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3223-2018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wesselingh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saeed Sanjani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid A.K. Lahijani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20341/gb.2018.008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352360v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mcnamara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cashman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rust" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fontijn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007686" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440076v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Braun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.07.107" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSWG7684-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052556v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.G. Leroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez-Merino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tudryn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gasse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.07.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.A. Lavrushin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Spiridonova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tudryn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Antipov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479319v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.03.014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857241v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739479v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Edouard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. B&#252;ntgen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-379-2010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457757v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gritti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassignat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bonnefille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-169-2010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407714v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A.J. Williams" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.08.027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTKMK1Z5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376790v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-A.-G. Leroy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gibert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reyss" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114819v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robison" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise van Campo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419178v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jolly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007396" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Leroy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Fran&#231;oise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2003.10.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407751v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Potts" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jolly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0401709101" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407790v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(02)00480-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT2Q7G8D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.G. Leonov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya.V. Kuz'Min" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468578v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. A. Lavrushin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. Kuz'Min" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475957v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail P Antipov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407823v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Chalie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-8181(00)00032-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNXG55H2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478887v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Escudie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Badaut-Trauth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Blanc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407857v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergonzini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/qres.1996.1879" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/45276323C8B59B06E5B80D3AB80807FEFC08868F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457660v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vincens" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chalie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bonnefille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tiercelin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457668v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/qres.1993.1087" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7V3FMLB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457554v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guiot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457564v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tm Edorh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Roeland" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990227v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Serieyssol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546219v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Figus" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia Molina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352353v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rirongardi Remadji" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cocquyt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352311v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A. G. Leroy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jebrael Nokandeh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Omrani Rekavandi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352289v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408394v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Williamson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergonzini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalande" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Majule" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345691v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pailhes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pomel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409978v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garcin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buchet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430643v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eah Opitz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561390v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607374v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352277v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350955v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van de Vijver" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paill&#232;s Christine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402272v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416124v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227586v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Nassour Yacoub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderamane Moussa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hoelzmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108099" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850842v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remadji Rirongarti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chali&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur," TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-022-00270-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03580639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A.G. Leroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula J. Reimer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid A. K. Lahijani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolmajid Naderi Beni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Sauer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108136" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2019.1568300" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roubeix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0047-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909483v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment C. Piel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Devidal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3223-2018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352360v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mcnamara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cashman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rust" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fontijn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007686" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117385v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wesselingh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saeed Sanjani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid A.K. Lahijani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20341/gb.2018.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440076v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Braun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.07.107" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSWG7684-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479319v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gasse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.03.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052556v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.G. Leroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez-Merino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tudryn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gasse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.07.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469215v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.A. Lavrushin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Spiridonova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tudryn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Antipov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857241v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739479v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Edouard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. B&#252;ntgen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-379-2010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457757v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gritti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassignat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bonnefille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-169-2010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407714v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A.J. Williams" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.08.027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTKMK1Z5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376790v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-A.-G. Leroy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gibert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reyss" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114819v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robison" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise van Campo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419178v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jolly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007396" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Leroy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Fran&#231;oise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2003.10.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407751v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Potts" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jolly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0401709101" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468621v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.G. Leonov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya.V. Kuz'Min" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407790v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(02)00480-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT2Q7G8D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468578v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. A. Lavrushin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. Kuz'Min" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475957v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail P Antipov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407823v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Chalie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-8181(00)00032-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNXG55H2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478887v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Escudie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Badaut-Trauth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Blanc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407857v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergonzini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/qres.1996.1879" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/45276323C8B59B06E5B80D3AB80807FEFC08868F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457660v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vincens" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chalie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bonnefille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tiercelin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457668v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/qres.1993.1087" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7V3FMLB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457554v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guiot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457564v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tm Edorh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Roeland" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990227v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Serieyssol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546219v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Figus" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia Molina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352353v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rirongardi Remadji" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cocquyt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352311v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A. G. Leroy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jebrael Nokandeh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Omrani Rekavandi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352289v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408394v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Williamson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergonzini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalande" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Majule" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345691v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pailhes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pomel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409978v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garcin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buchet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430643v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eah Opitz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561390v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607374v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352277v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350955v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van de Vijver" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paill&#232;s Christine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402272v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416124v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>