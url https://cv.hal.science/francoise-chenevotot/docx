--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -2136,368 +2136,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des rapports au savoir en mathématiques et en physique de professeurs des écoles.</w:t>
+                <w:t xml:space="preserve">How to help teachers adapt to learners? Teachers' perspective on a competency and error-type centered dashboard for algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
+                <w:t xml:space="preserve">Iryna Nikolayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Mathématique Francophone EMF’2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
+              <w:t xml:space="preserve">TEL-STEM Workshop at ECTEL 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077069v1</w:t>
+                <w:t xml:space="preserve">hal-01857582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles pistes pour une évaluation du dispositif de formation PACAL ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grugeon</w:t>
+                <w:t xml:space="preserve">Comparaison des rapports au savoir en mathématiques et en physique de professeurs des écoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Horoks</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Galisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Baheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Mathématique Francophone EMF’2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077077v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to help teachers adapt to learners? Teachers' perspective on a competency and error-type centered dashboard for algebra</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amel Yessad</w:t>
+                <w:t xml:space="preserve">Quelles pistes pour une évaluation du dispositif de formation PACAL ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chenevotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Thuet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Horoks</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEL-STEM Workshop at ECTEL 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">Espace Mathématique Francophone EMF’2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857582v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PÉPITE Online automated assessment and student learning: The domain of equations in the 8th grade</w:t>
               </w:r>
@@ -2693,256 +2693,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet d’innovation au Cameroun et développement professionnel.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gelis</w:t>
+                <w:t xml:space="preserve">The diagnostic assessment Pépite and the question of its transfer at different school levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chenevotot-Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Prévit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Mathématique Francophone EMF’2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Alger, Algérie. pp.551-565</w:t>
+              <w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077088v1</w:t>
+                <w:t xml:space="preserve">hal-01289248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diagnostic assessment Pépite and the question of its transfer at different school levels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Prévit</w:t>
+                <w:t xml:space="preserve">Projet d’innovation au Cameroun et développement professionnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Baheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Galisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chenevotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Espace Mathématique Francophone EMF’2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Alger, Algérie. pp.551-565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289248v1</w:t>
+                <w:t xml:space="preserve">hal-02077088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d’une ressource produite par un futur professeur de mathématiques étudiant de l’Ecole Normale Supérieure de Yaoundé (Cameroun) : choix des activités et rôle des exemples.</w:t>
               </w:r>
@@ -5032,264 +5032,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-Grained Cognitive Assessment Based on Free-Form Input for Math Story Problems.</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online automated assessment and student learning: the Pepite project in elementary algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chenevotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Previt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ball L., Ladel S., Siller H-S., Tabach M., Vale C. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th European Conference on Technology Enhanced Learning EC-TEL’2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Uses of Technology in K-12 Mathematics Education: Tools, Topics and Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.245-266, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077339v1</w:t>
+                <w:t xml:space="preserve">hal-05141056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online automated assessment and student learning: the Pepite project in elementary algebra</w:t>
-[...59 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fine-Grained Cognitive Assessment Based on Free-Form Input for Math Story Problems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastiaan Heeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Jeuring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Sosnovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Drijvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Boon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uses of Technology in K-12 Mathematics Education: Tools, Topics and Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.245-266, 2018</w:t>
+              <w:t xml:space="preserve">Proceedings of the 13th European Conference on Technology Enhanced Learning EC-TEL’2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05141056v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online automated assessment and student learning: the Pépite project in elementary algebra.</w:t>
               </w:r>
@@ -6118,51 +6118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6472,51 +6472,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36C95AD5"/>
+    <w:nsid w:val="6B24E08D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6620,51 +6620,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6ED8841A"/>
+    <w:nsid w:val="6443F254"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6768,51 +6768,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="852E60AF"/>
+    <w:nsid w:val="148C0DE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6916,51 +6916,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D13D03FE"/>
+    <w:nsid w:val="847ADAFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7064,51 +7064,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C7049E5F"/>
+    <w:nsid w:val="CC2340C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7307,51 +7307,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-chenevotot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9765-4486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225398311" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140952v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mounier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beylot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchouin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484112v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ledan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.rm.2022.3570" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438860v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Galisson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baheux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503443v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.5110" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070352v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gelis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delozanne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pr&#233;vit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070353v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinault Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070355v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174501v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.29.899-938" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77C4C46B7A7B7CB3AB48E04D8B9EAE6C04395D7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140972v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Demuro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651501v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077077v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857582v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Nikolayeva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thuet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942123v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sirejacob" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot-Quentin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Previt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Denys" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213684v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima El Kechai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077131v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077126v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077118v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271732v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077245v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077146v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284835v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25813-8_28" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4T1M3XJ0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298726v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302942v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69132-7_15" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0RPZK91G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303876v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141051v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141417v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Embert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141034v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686666v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86909-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077339v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Heeren" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jeuring" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sosnovsky" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Drijvers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141056v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077275v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804171179-les-didactiques-en-questions" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077282v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Feugueng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141065v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mesquita" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Delozanne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853637v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274910v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141374v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Delplace" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141377v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-chenevotot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9765-4486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225398311" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140952v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mounier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beylot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchouin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484112v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ledan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.rm.2022.3570" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438860v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Galisson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baheux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503443v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.5110" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070352v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gelis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delozanne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pr&#233;vit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070353v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinault Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070355v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174501v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.29.899-938" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77C4C46B7A7B7CB3AB48E04D8B9EAE6C04395D7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140972v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Demuro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651501v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857582v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Nikolayeva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thuet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077069v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942123v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sirejacob" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot-Quentin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Previt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289248v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077088v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Denys" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213684v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima El Kechai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077131v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077126v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077118v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271732v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077245v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077146v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284835v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25813-8_28" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4T1M3XJ0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298726v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302942v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69132-7_15" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0RPZK91G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303876v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141051v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141417v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Embert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141034v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686666v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86909-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141056v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077339v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Heeren" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jeuring" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sosnovsky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Drijvers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077275v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804171179-les-didactiques-en-questions" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077282v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Feugueng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141065v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mesquita" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Delozanne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853637v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274910v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141374v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Delplace" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141377v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>