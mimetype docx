--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -3030,299 +3030,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging diagnosis and learning of elementary algebra using technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Pilet</w:t>
+                <w:t xml:space="preserve">La formation initiale des professeurs de mathématiques en master première année à l’Université d’Artois : quelle utilisation en formation de ressources issues de la recherche en didactique des mathématiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Baheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Galisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mangiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eighth Congress of the European society for Research in Mathematics Education CERME8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Manavgat-Side/Antalya, Turkey. pp.2684-2693</w:t>
+              <w:t xml:space="preserve">Colloque de la Commission de Recherche sur la Formation des Enseignants de Mathématiques CORFEM’2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213684v1</w:t>
+                <w:t xml:space="preserve">hal-02077131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation initiale des professeurs de mathématiques en master première année à l’Université d’Artois : quelle utilisation en formation de ressources issues de la recherche en didactique des mathématiques ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Baheux</w:t>
+                <w:t xml:space="preserve">Bridging diagnosis and learning of elementary algebra using technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Mangiante</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima El Kechai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Commission de Recherche sur la Formation des Enseignants de Mathématiques CORFEM’2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">The Eighth Congress of the European society for Research in Mathematics Education CERME8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Manavgat-Side/Antalya, Turkey. pp.2684-2693</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077131v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séances différenciées en algèbre élémentaire : une étude de cas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima El Kechai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3982,51 +3982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Performance of a Diagnosis System in School Algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima El Kechai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6472,51 +6472,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B24E08D"/>
+    <w:nsid w:val="C792C914"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6620,51 +6620,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6443F254"/>
+    <w:nsid w:val="308C68D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6768,51 +6768,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="148C0DE6"/>
+    <w:nsid w:val="CCD6E0CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6916,51 +6916,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="847ADAFE"/>
+    <w:nsid w:val="88797046"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7064,51 +7064,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="CC2340C7"/>
+    <w:nsid w:val="A5413F51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7307,51 +7307,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-chenevotot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9765-4486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225398311" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140952v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mounier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beylot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchouin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484112v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ledan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.rm.2022.3570" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438860v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Galisson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baheux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503443v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.5110" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070352v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gelis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delozanne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pr&#233;vit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070353v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinault Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070355v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174501v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.29.899-938" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77C4C46B7A7B7CB3AB48E04D8B9EAE6C04395D7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140972v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Demuro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651501v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857582v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Nikolayeva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thuet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077069v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942123v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sirejacob" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot-Quentin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Previt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289248v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077088v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Denys" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213684v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima El Kechai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077131v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077126v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077118v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271732v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077245v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077146v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284835v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25813-8_28" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4T1M3XJ0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298726v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302942v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69132-7_15" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0RPZK91G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303876v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141051v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141417v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Embert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141034v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686666v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86909-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141056v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077339v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Heeren" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jeuring" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sosnovsky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Drijvers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077275v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804171179-les-didactiques-en-questions" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077282v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Feugueng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141065v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mesquita" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Delozanne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853637v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274910v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141374v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Delplace" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141377v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-chenevotot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9765-4486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225398311" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140952v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mounier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beylot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchouin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484112v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ledan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.rm.2022.3570" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438860v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Galisson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baheux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503443v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.5110" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070352v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gelis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delozanne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pr&#233;vit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070353v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinault Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070355v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174501v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.29.899-938" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77C4C46B7A7B7CB3AB48E04D8B9EAE6C04395D7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140972v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Demuro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651501v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857582v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Nikolayeva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thuet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077069v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942123v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sirejacob" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot-Quentin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Previt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289248v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077088v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Denys" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077131v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213684v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima El Kechai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077126v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077118v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271732v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077245v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077146v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284835v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25813-8_28" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4T1M3XJ0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298726v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302942v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69132-7_15" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0RPZK91G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303876v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141051v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141417v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Embert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141034v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686666v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86909-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141056v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077339v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Heeren" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jeuring" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sosnovsky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Drijvers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077275v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804171179-les-didactiques-en-questions" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077282v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Feugueng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141065v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mesquita" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Delozanne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853637v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274910v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141374v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Delplace" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141377v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>