--- v0 (2026-03-24)
+++ v1 (2026-05-02)
@@ -2324,319 +2324,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00467992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonylmolybdenum complexes with di(imino)pyridine and related ligands: Reduction of a di(imino)pyridine to an aminoiminopyridine system under mild conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syntheses, structural characterisation and magnetic properties of Fe(ii) and Mn(ii) compounds with the pentacyanopropenido ligand; structural characterisation of a substituted pyrazolo[1,5-a]pyrimidine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Le Gall</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Kerbaol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Sala-Pala</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Marchivie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2006.06.005⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30 (8), pp.47 - 52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B605030A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582951v1</w:t>
+                <w:t xml:space="preserve">hal-01582948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses, structural characterisation and magnetic properties of Fe(ii) and Mn(ii) compounds with the pentacyanopropenido ligand; structural characterisation of a substituted pyrazolo[1,5-a]pyrimidine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeric Lefebvre</w:t>
+                <w:t xml:space="preserve">Carbonylmolybdenum complexes with di(imino)pyridine and related ligands: Reduction of a di(imino)pyridine to an aminoiminopyridine system under mild conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kerbaol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Marchivie</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sala-Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 30 (8), pp.47 - 52. </w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 359 (13), pp.4311 - 4316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B605030A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2006.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582948v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New side-bridged bismacrocycles and cross-bridged macrotricycles. Syntheses and Cu(ii) complexation study</w:t>
               </w:r>
@@ -3921,51 +3921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-E. Guerchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sala-Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4507,51 +4507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05412680v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmelyne Cuza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benmansour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cosquer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Conan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J G&#243;mez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry7060075" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224404v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cle Donacier Mekuimemba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00335" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903801v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry6020026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01774840v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Lefebvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Douziech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Houille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2018.04.026" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDCRNHBJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01702694v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. Mota" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Palacios" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Colacio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b03082" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539228v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deniel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Triki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. Gomez-Garcia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2016.09.023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4NPH80T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01532319v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine D&#233;niel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Nebbali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2015.05.032" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lhenry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R Leroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la405005f" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01066935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joceline Zeitouny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gomila" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt53548g" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175761v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2013.11.024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5K926LG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175764v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras-Gutierrez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Evoung Evoung" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.06.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM3PBSX6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Kerbaol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31456h" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102620" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J9ZR9MPW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahlae Atmani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hajj" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2009.11.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQNWVHXR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175772v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc No&#235;l" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01093f" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PXBHZ78S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467992v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zeitouny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thiabaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Colas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9055905" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01582951v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Gall" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kerbaol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sala-Pala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2006.06.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XSX761Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01582948v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B605030A" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HZN5S253-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01582163v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Allali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tripier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patinec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B515150C" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2S5JDKL7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01763742v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gall" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Kerbaol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pala Sala" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vigier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2004.09.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2CRQWRN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01763873v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Stang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sala-Pala" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0351186" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01771330v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Kubicki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-1693(02)00870-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLXP6DXH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01770135v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-1693(01)00663-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF72DWW3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01765391v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Reardon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Gambarotta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Yap" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyang Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja990263x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3XL15V65-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01770757v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sala Pala" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Garland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baggio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-1693(97)06173-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4RZTDTW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01770528v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decoster" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Mest" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblanc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554484v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Guerchais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Mest" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0277-5387(94)00487-Y" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQSXV5KH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554439v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-E. Guerchais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mercier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C39880000345" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-0R579QV6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756177v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Alleno" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Balland" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bernard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;n&#233; Satorou Ciss&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753227v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Coat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05412680v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmelyne Cuza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benmansour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cosquer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Conan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J G&#243;mez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry7060075" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224404v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cle Donacier Mekuimemba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00335" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903801v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry6020026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01774840v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Lefebvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Douziech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Houille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2018.04.026" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDCRNHBJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01702694v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. Mota" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Palacios" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Colacio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b03082" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539228v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deniel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Triki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. Gomez-Garcia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2016.09.023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4NPH80T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01532319v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine D&#233;niel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Nebbali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2015.05.032" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lhenry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R Leroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la405005f" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01066935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joceline Zeitouny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gomila" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt53548g" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175761v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2013.11.024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5K926LG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175764v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras-Gutierrez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Evoung Evoung" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.06.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM3PBSX6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Kerbaol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31456h" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102620" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J9ZR9MPW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahlae Atmani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hajj" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2009.11.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQNWVHXR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175772v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc No&#235;l" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01093f" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PXBHZ78S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467992v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zeitouny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thiabaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Colas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9055905" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01582948v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kerbaol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B605030A" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HZN5S253-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01582951v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Gall" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sala-Pala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2006.06.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XSX761Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01582163v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Allali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tripier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patinec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B515150C" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2S5JDKL7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01763742v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gall" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Kerbaol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pala Sala" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vigier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2004.09.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2CRQWRN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01763873v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Stang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sala-Pala" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0351186" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01771330v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Kubicki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-1693(02)00870-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLXP6DXH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01770135v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-1693(01)00663-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF72DWW3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01765391v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Reardon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Gambarotta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Yap" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyang Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja990263x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3XL15V65-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01770757v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sala Pala" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Garland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baggio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-1693(97)06173-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4RZTDTW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01770528v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decoster" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Mest" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblanc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554484v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Guerchais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Mest" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0277-5387(94)00487-Y" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQSXV5KH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554439v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-E. Guerchais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mercier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C39880000345" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-0R579QV6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756177v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Alleno" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Balland" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bernard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;n&#233; Satorou Ciss&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753227v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Coat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>