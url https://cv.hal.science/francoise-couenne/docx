--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -124,278 +124,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical and catalytic degradation of axlebox grease: Experimental data and kinetic model</w:t>
+                <w:t xml:space="preserve">Thermodynamically consistent phase field modeling of ice crystallization in H 2 O − N a C l solutions: Mechanisms of solute inclusion and interface dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Camousseigt</w:t>
+                <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jallut</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2025.111436⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 319, pp.122251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.122251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05518984v1</w:t>
+                <w:t xml:space="preserve">hal-05518989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamically consistent phase field modeling of ice crystallization in H 2 O − N a C l solutions: Mechanisms of solute inclusion and interface dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermochemical and catalytic degradation of axlebox grease: Experimental data and kinetic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Camousseigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Galfré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoqian Huang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Couenne</w:t>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Cogné</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexia Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 319, pp.122251. </w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 215, pp.111436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.122251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2025.111436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05518989v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the multi-ionic diffusion and competitive adsorption of nickel ions and protons in charged γ -alumina extrudates</w:t>
               </w:r>
@@ -407,51 +407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Jolimaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -554,51 +554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Yen Ting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -643,278 +643,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil-bleeding dynamic model to predict permeability characteristics of lubricating grease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The phase field method—From fundamentals to practical applications in crystal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Galfré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Camousseigt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Galfré</w:t>
+                <w:t xml:space="preserve">Xiaoqian Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2023.108418⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 620, pp.127334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259420v1</w:t>
+                <w:t xml:space="preserve">hal-04259425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phase field method—From fundamentals to practical applications in crystal growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oil-bleeding dynamic model to predict permeability characteristics of lubricating grease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Camousseigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camella Oumahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 620, pp.127334. </w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 183, pp.108418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2023.108418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259425v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermodynamic approach to the stabilization of tubular reactors</w:t>
               </w:r>
@@ -2266,290 +2266,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the passivity based control of irreversible processes: a port-Hamiltonian approach.</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the dynamic behavior of a large-scale refrigeration – PCM energy storage system. Validation of a complete model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héctor Ramirez</w:t>
+                <w:t xml:space="preserve">Jing Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Gorrec</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brice Tremeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Charni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.07.002⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.32 - 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2016.09.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303486v1</w:t>
+                <w:t xml:space="preserve">hal-01505763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the dynamic behavior of a large-scale refrigeration – PCM energy storage system. Validation of a complete model</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the passivity based control of irreversible processes: a port-Hamiltonian approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gagnière</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Héctor Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Maschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2016.09.098⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (1), pp.105 - 111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01505763v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed kinetic modelling of vacuum gas oil hydrocracking using bifunctional catalyst: A distribution approach</w:t>
               </w:r>
@@ -2665,64 +2665,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid transient model for simulation of air-cooled refrigeration systems: Description and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2805,391 +2805,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics based stability analysis and its use for nonlinear stabilization of the CSTR.</w:t>
+                <w:t xml:space="preserve">Thermodynamics-Based Nonlinear Control of a Three-Phase Slurry Catalytic Fed-Batch Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.H. Hoang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
+                <w:t xml:space="preserve">S. Bahroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2013.06.016⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (2), pp.360 - 371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2011.2181173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876537v1</w:t>
+                <w:t xml:space="preserve">hal-01895628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passivity-based nonlinear control of CSTR via asymptotic observers.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Thermodynamics based stability analysis and its use for nonlinear stabilization of the CSTR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.H. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Erik Ydstie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review on Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2013.09.007⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58, pp.156-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2013.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876673v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics-Based Nonlinear Control of a Three-Phase Slurry Catalytic Fed-Batch Reactor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Couenne</w:t>
+                <w:t xml:space="preserve">Passivity-based nonlinear control of CSTR via asymptotic observers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.H. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jallut</w:t>
+                <w:t xml:space="preserve">C.L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Valentin</w:t>
+                <w:t xml:space="preserve">B. Erik Ydstie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 21 (2), pp.360 - 371. </w:t>
+              <w:t xml:space="preserve">Annual Review on Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (2), pp.1-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCST.2011.2181173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2013.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895628v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modeling of the reactive twin-screw co-rotating extrusion process: experimental validation by using inlet glass fibers injection response and application to polymers degassing</w:t>
               </w:r>
@@ -3201,51 +3201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tchicaya Goma-Bilongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3465,51 +3465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3679,1310 +3679,1310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Port Hamiltonian approach to modeling and control of Continuous Stirred Tank Reactors.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N.H. Hoang</w:t>
+                <w:t xml:space="preserve">Systèmes hamiltoniens à ports de dimension infinie : réduction et propriétés spectrales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussag Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (7-10), pp.645-664</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720350v1</w:t>
+                <w:t xml:space="preserve">hal-00803331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d’un procédé d’extrusion par deux systèmes d’équations d’évolution couplés par une interface mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie dos Santos Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Maschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes hamiltoniens à ports de dimension infinie : réduction et propriétés spectrales.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Port Hamiltonian approach to modeling and control of Continuous Stirred Tank Reactors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.H. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (10), pp.1449-1458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/jprocont.2011.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803331v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enthalpy based modelling and design of asymptotic observers for chemical reactors</w:t>
+                <w:t xml:space="preserve">Modeling and simulation of polymeric nanocapsule formation by emulsion diffusion method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dochain</w:t>
+                <w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Jallut</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207170802236085⟩</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 55 (8), pp.2094-2105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.11809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098419v1</w:t>
+                <w:t xml:space="preserve">hal-02432519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port-based modelling of mass transport phenomena</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enthalpy based modelling and design of asymptotic observers for chemical reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Eberard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Dochain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical and Computer Modelling of Dynamical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 15 (3), pp.233-254. </w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 82 (8), pp.1389-1403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13873950902808578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207170802236085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579370v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-preserving infinite dimensional model reduction: Application to adsorption processes</w:t>
+                <w:t xml:space="preserve">Port-based modelling of mass transport phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Baaiu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Couenne</w:t>
+                <w:t xml:space="preserve">Ahmed Baaiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lefevre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Eberard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19 (3), pp.394 - 404. </w:t>
+              <w:t xml:space="preserve">Mathematical and Computer Modelling of Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (3), pp.233-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2008.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13873950902808578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625132v1</w:t>
+                <w:t xml:space="preserve">hal-00579370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulation of polymeric nanocapsule formation by emulsion diffusion method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure-preserving infinite dimensional model reduction: Application to adsorption processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baaiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Couenne</w:t>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tayakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (3), pp.394 - 404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2008.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aic.11809⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02432519v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond graph for dynamic modelling in chemical engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Port based modelling of a multiscale adsorption column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baaiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Maschke</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tayakout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Breedveld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2007.09.006⟩</w:t>
+              <w:t xml:space="preserve">Mathematical and Computer Modelling of Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (3), pp.195 - 211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13873950701844840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098414v1</w:t>
+                <w:t xml:space="preserve">hal-01637003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured modeling for processes: A thermodynamical network theory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Breedveld</w:t>
+                <w:t xml:space="preserve">Bond graph for dynamic modelling in chemical engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayakout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Breedveld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2007.04.012⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (11), pp.1994-2003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2007.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098295v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port based modelling of a multiscale adsorption column</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Tayakout</w:t>
+                <w:t xml:space="preserve">Structured modeling for processes: A thermodynamical network theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Maschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaz Tayakout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Breedveld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical and Computer Modelling of Dynamical Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (6), pp.1120-1134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2007.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13873950701844840⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01637003v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modeling of a batch crystallization process: A stochastic approach for agglomeration and attrition process</w:t>
               </w:r>
@@ -5153,51 +5153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cassagnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46 (22), pp.7328-7339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5256,51 +5256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond graph modelling for chemical reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5386,51 +5386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On minimal representation of heterogeneous mass transfer for simulation and parameter estimation: Application to breakthrough curves exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaz Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5528,51 +5528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cassagnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5752,51 +5752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic parameter estimation and modelling of sucrose esters synthesis without solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5930,90 +5930,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation en champ de phase de la cristallisation d’une solution eau-chlorure de sodium pour la désalinisation de l’eau de mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Gahfif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cristal 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Marseille (13), France</w:t>
@@ -6042,90 +6042,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamically consistent Phase Field modeling for freeze crystallization in a binary system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th International Symposium on Phase-Field Modelling in Materials Science (PF24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Hangzhou (Chine), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6163,77 +6163,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congélation d'eau à partir d'une solution saline : modélisation thermodynamiquement consistante par la méthode du champ de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6258,90 +6258,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-field modeling for freeze crystallization in a binary system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 34 th European Symposium on Computer Aided Process Engineering / 15 th International Symposium on Process Systems Engineering (ESCAPE34/PSE24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6366,103 +6366,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KINETIC MODEL OF THE THERMAL AND CATALYTIC AGEING OF THE AXLEBOX GREASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Camousseigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camella Oumahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCRE-27</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Quebec, Canada</w:t>
@@ -6491,51 +6491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-based model and simulations to support decision making in wastewater treatment processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagoutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6543,51 +6543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Symposium on Computer Aided Process Engineering (ESCAPE33)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Athens, Greece. 6 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6615,217 +6615,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et modélisation de la congélation sur paroi froide.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoqian Huang</w:t>
+                <w:t xml:space="preserve">Modélisation dynamique des phénomènes de transfert et d'adsorption d'ions métalliques en milieu mésoporeux : application à la catalyse hétérogène et au traitement de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jolimaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sorbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SFGP2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de génie des procédés, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519654v1</w:t>
+                <w:t xml:space="preserve">hal-04928766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle cinétique de l'oxydation des graisses lubrifiantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Camousseigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camella Oumahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
@@ -6848,152 +6865,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation dynamique des phénomènes de transfert et d'adsorption d'ions métalliques en milieu mésoporeux : application à la catalyse hétérogène et au traitement de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Fayad</w:t>
+                <w:t xml:space="preserve">Etude expérimentale et modélisation de la congélation sur paroi froide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de génie des procédés, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928766v1</w:t>
+                <w:t xml:space="preserve">hal-05519654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port Hamiltonian formulation of the solidification process for a pure substance: A phase field approach</w:t>
               </w:r>
@@ -7005,51 +7005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Yaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Maschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7234,103 +7234,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Oil-Bleeding Model for Lubricating Grease in static apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Camousseigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camella Oumahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Only Lyon Rhéologie !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSLyon, Jan 2022, Lyon, France</w:t>
@@ -7359,90 +7359,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congélation sur paroi froide : modélisation de la croissance et du faciès de la glace par la méthode du champ de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LAGEPP, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7461,282 +7461,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle Dynamique de ressuage statique d’huile pour graisses lubrifiantes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Galfré</w:t>
+                <w:t xml:space="preserve">Dynamic Modeling of a Batch Sludge Settling Column by Partial Differential Non Linear Equations with a Moving Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CODEGEPRA - SFGP Sud Est 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ADCHEM 2021 11th IFAC SYMPOSIUM on Advanced Control of Chemical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Venise (virtual), Italy. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05541680v1</w:t>
+                <w:t xml:space="preserve">hal-03026811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Modeling of a Batch Sludge Settling Column by Partial Differential Non Linear Equations with a Moving Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Valentin</w:t>
+                <w:t xml:space="preserve">Modèle Dynamique de ressuage statique d’huile pour graisses lubrifiantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Camousseigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camella Oumahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADCHEM 2021 11th IFAC SYMPOSIUM on Advanced Control of Chemical Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CODEGEPRA - SFGP Sud Est 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.211⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03026811v1</w:t>
+                <w:t xml:space="preserve">hal-05541680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Control of a Class of Bilinear Systems by Forwarding: Application to Counter Current Heat Exchanger</w:t>
               </w:r>
@@ -7865,51 +7865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7950,653 +7950,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port Hamiltonian representation of heat exchanger</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boussad Hamroun</w:t>
+                <w:t xml:space="preserve">Modélisation par champ de phase de la croissance cristalline d’un corps pur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ahouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Galfré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFAC Workshop on Thermodynamic Foundation of Mathematical Systems Theory (TFMST2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Louvain-la-neuve, Belgium</w:t>
+              <w:t xml:space="preserve">Congrès Français de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385418v1</w:t>
+                <w:t xml:space="preserve">hal-02321385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par champ de phase de la croissance cristalline d’un corps pur</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudia Cogné</w:t>
+                <w:t xml:space="preserve">Port Hamiltonian representation of heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Zitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">3rd IFAC Workshop on Thermodynamic Foundation of Mathematical Systems Theory (TFMST2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Louvain-la-neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321385v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Modeling of Vacuum Residue Hydroconversion in a Semi-batch Slurry Reactor.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Representation of heat exchanger networks using graph formalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Chemical Reaction Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th IFAC Workshop on Lagrangian and Hamiltonian Methods for Non Linear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Valparaiso, Chile. pp.44-49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151192v1</w:t>
+                <w:t xml:space="preserve">hal-02047199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modelling and analysis of the coupling MED-CSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Guimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cipollina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bandelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Desalination Society conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation of heat exchanger networks using graph formalism</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kinetic Modeling of Vacuum Residue Hydroconversion in a Semi-batch Slurry Reactor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Browning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Workshop on Lagrangian and Hamiltonian Methods for Non Linear Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Conference on Chemical Reaction Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.06.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02047199v1</w:t>
+                <w:t xml:space="preserve">hal-02151192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremum-Seeking Based Distributed Optimization of Heat Exchangers Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8695,51 +8695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pitault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8892,259 +8892,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-preserving collocation method for parabolic systems Application to a diffusion Process.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boussad Hamroun</w:t>
+                <w:t xml:space="preserve">Etude expérimentale de la congélation sur paroi froide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqian Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Galfré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IFAC Workshop on Thermodynamic Foundations for a Mathematical Systems Theory (TFMST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Vigo, Spain. pp.82-86, </w:t>
+              <w:t xml:space="preserve">CRISTAL10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAGEPP, Jun 2022, Lyon, France. pp.806 - 812, </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.759⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.5b00632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103788v1</w:t>
+                <w:t xml:space="preserve">hal-04928818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de la congélation sur paroi froide</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudia Cogné</w:t>
+                <w:t xml:space="preserve">Structure-preserving collocation method for parabolic systems Application to a diffusion Process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTAL10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LAGEPP, Jun 2022, Lyon, France. pp.806 - 812, </w:t>
+              <w:t xml:space="preserve">2nd IFAC Workshop on Thermodynamic Foundations for a Mathematical Systems Theory (TFMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Vigo, Spain. pp.82-86, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.5b00632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928818v1</w:t>
+                <w:t xml:space="preserve">hal-02103788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite Dimensional Port Hamiltonian Representation of reaction diffusion processes</w:t>
+                <w:t xml:space="preserve">Dissipative boundary control systems with application to an isothermal tubular reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weijun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
@@ -9162,919 +9162,919 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine, 8th International Conference on Mathematical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Vienna, Austria. pp.476-481, </w:t>
+              <w:t xml:space="preserve">Preprint of the 5th IFAC Workshop on Lagrangian and Hamiltonian Methods for Non Linear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France. pp.150-153, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.05.119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.10.230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900918v1</w:t>
+                <w:t xml:space="preserve">hal-01900924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of entropy curvature properties for process automatic control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic-based modeling for the Control of the CSTR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Joint European Thermodynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141374v1</w:t>
+                <w:t xml:space="preserve">hal-02141361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-Zone Modelling and Simulation of an Extrusion Process with Variable Screw Speed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lotero</w:t>
+                <w:t xml:space="preserve">Use of entropy curvature properties for process automatic control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bahroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Sbarbaro</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 8th International Conference on Mathematical Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th Joint European Thermodynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900923v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid model for dynamic simulation of an air-cooled heat pump system coupled with a PCM storage tank</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing Wu</w:t>
+                <w:t xml:space="preserve">Infinite Dimensional Port Hamiltonian Representation of reaction diffusion processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weijun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 24th International Congress of Refrigeration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC-PapersOnLine, 8th International Conference on Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vienna, Austria. pp.476-481, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.05.119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900922v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Modeling of a Vacuum Gas Oil Hydrocracking in a Semi-Batch Reactor : Approach By Distribution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Tayakout</w:t>
+                <w:t xml:space="preserve">A hybrid model for dynamic simulation of an air-cooled heat pump system coupled with a PCM storage tank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Gas-Liquid &amp; Gas-Liquid-Solid Reactor Engineering (GLS12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, New York, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the 24th International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Yokohama, Japan. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169406v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Modeling of a Vacuum Gas Oil Hydrocracking in a Semi-Batch Reactor: Approach by Distribution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pitault</w:t>
+                <w:t xml:space="preserve">Bi-Zone Modelling and Simulation of an Extrusion Process with Variable Screw Speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lotero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Maschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sbarbaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APCChe 2015 (Asian Pacific community of chemical and process engineers and industrial chemists )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 8th International Conference on Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vienna, Austria. pp.592-597, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.05.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205825v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov based nonlinear control of tubular chemical reactors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Françoise Couenne</w:t>
+                <w:t xml:space="preserve">Kinetic Modeling of a Vacuum Gas Oil Hydrocracking in a Semi-Batch Reactor : Approach By Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Browning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IFAC International Symposium on Advanced Control of Chemical Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Gas-Liquid &amp; Gas-Liquid-Solid Reactor Engineering (GLS12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01905359v1</w:t>
+                <w:t xml:space="preserve">hal-01169406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic-based modeling for the Control of the CSTR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic Modeling of a Vacuum Gas Oil Hydrocracking in a Semi-Batch Reactor: Approach by Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Browning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Maschke</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Joint European Thermodynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">APCChe 2015 (Asian Pacific community of chemical and process engineers and industrial chemists )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Melbourne, Australia. pp.2360-2369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141361v1</w:t>
+                <w:t xml:space="preserve">hal-01205825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative boundary control systems with application to an isothermal tubular reactor</w:t>
+                <w:t xml:space="preserve">Lyapunov based nonlinear control of tubular chemical reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weijun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
@@ -10092,324 +10092,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preprint of the 5th IFAC Workshop on Lagrangian and Hamiltonian Methods for Non Linear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France. pp.150-153, </w:t>
+              <w:t xml:space="preserve">Proceedings of the IFAC International Symposium on Advanced Control of Chemical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Whistler, British Columbia, Canada. pp.1045-1050, </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.10.230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900924v1</w:t>
+                <w:t xml:space="preserve">hal-01905359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum gas oil hydrocracking test in a semi-batch reactor: study of reaction mechanisms and vapor-liquid equilibrium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Afanasiev</w:t>
+                <w:t xml:space="preserve">Generalized availability function for the control of chemical reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weijun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">réunion ECSAW 2014+TOCAT7</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pr. of the IEEE 33rd Chinese Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nanjing, China. pp.3505-3510, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ChiCC.2014.6895521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057842v1</w:t>
+                <w:t xml:space="preserve">hal-01900928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized availability function for the control of chemical reactors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boussad Hamroun</w:t>
+                <w:t xml:space="preserve">Vacuum gas oil hydrocracking test in a semi-batch reactor: study of reaction mechanisms and vapor-liquid equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Reynald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Browning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhald Pirngruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pr. of the IEEE 33rd Chinese Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">réunion ECSAW 2014+TOCAT7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900928v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passivity Based Control of Irreversible Port Hamiltonian Systems</w:t>
               </w:r>
@@ -10506,917 +10506,917 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation dynamique hybride des échangeurs évaporateurs et condenseurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mass Transport Equation with Moving Interface and Its Control As an Input Delay System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B. Hamroun</w:t>
+                <w:t xml:space="preserve">B Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès XIVème SFGP, Récents Progrès en Génie des Procédés \textendash Numéro 104</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. 11th IFAC Workshop on Time-Delay Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Grenoble, France. pp.331-336, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130204-3-FR-4031.00075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905364v1</w:t>
+                <w:t xml:space="preserve">hal-01905365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass Transport Equation with Moving Interface and Its Control As an Input Delay System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Diagne</w:t>
+                <w:t xml:space="preserve">Modélisation dynamique hybride des échangeurs évaporateurs et condenseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B Maschke</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hamroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 11th IFAC Workshop on Time-Delay Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès XIVème SFGP, Récents Progrès en Génie des Procédés \textendash Numéro 104</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905365v1</w:t>
+                <w:t xml:space="preserve">hal-01905364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite Dimensional Port Hamiltonian Representation of Chemical Reactors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Françoise Couenne</w:t>
+                <w:t xml:space="preserve">Stabilité d'un procédé d'extrusion par deux systèmes d'équations d'évolution couplés par une interface mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.S. dos Santos Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC Workshop on Lagrangian and Hamiltonian Methods for Non Linear Control, LHMNLC'12.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bertinoro, Italy. pp.1-6</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803504v1</w:t>
+                <w:t xml:space="preserve">hal-01905375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics based stabilitization of CSTR networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Dochain</w:t>
+                <w:t xml:space="preserve">Passivity Based Controller and Observer of Exothermic Chemical Reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-Liang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Erik Ydstie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st IEEE Conference on Decision and Control, CDC'12.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States. pp.1-8</w:t>
+              <w:t xml:space="preserve">8th IFAC International Symposium on Advanced Control of Chemical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Unknown, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803637v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for the study of vacuum gas oil hydrocracking catalysts in a batch reactor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Couenne</w:t>
+                <w:t xml:space="preserve">Thermodynamics based stabilitization of CSTR networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dochain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring World Congress on Engineering and Technology (SCET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Xian, China</w:t>
+              <w:t xml:space="preserve">51st IEEE Conference on Decision and Control, CDC'12.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728761v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for the study of vacuum gas oil hydrocracking catalysts Coupling of GC-2D data with vapour-liquid equilibrium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Methodology for the study of vacuum gas oil hydrocracking catalysts in a batch reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring International Conference on Material Sciences and Technology (MST-S)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Xi an, China. pp.207-213</w:t>
+              <w:t xml:space="preserve">Spring World Congress on Engineering and Technology (SCET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Xian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905373v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilité d'un procédé d'extrusion par deux systèmes d'équations d'évolution couplés par une interface mobile</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Maschke</w:t>
+                <w:t xml:space="preserve">Infinite Dimensional Port Hamiltonian Representation of Chemical Reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weijun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussag Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Grenoble, Unknown Region</w:t>
+              <w:t xml:space="preserve">4th IFAC Workshop on Lagrangian and Hamiltonian Methods for Non Linear Control, LHMNLC'12.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bertinoro, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905375v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passivity Based Controller and Observer of Exothermic Chemical Reactors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Hoang</w:t>
+                <w:t xml:space="preserve">Methodology for the study of vacuum gas oil hydrocracking catalysts Coupling of GC-2D data with vapour-liquid equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayakout-Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheng-Liang Chen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Lapisardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC International Symposium on Advanced Control of Chemical Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Unknown, Singapore</w:t>
+              <w:t xml:space="preserve">Spring International Conference on Material Sciences and Technology (MST-S)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Xi an, China. pp.207-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905374v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Control of a Pressure Swing Adsorption Process.</w:t>
               </w:r>
@@ -11497,51 +11497,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well posedness of the model of an extruder in infinite dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie dos Santos Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11605,90 +11605,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics based control for three-phase catalytic fed-batch reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bahroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IFAC WC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11713,51 +11713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Brayton-Moser formulation to Port Hamiltonian representation : the CSTR case study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.H. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11955,51 +11955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie dos Santos Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12082,51 +12082,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the hydrocracking bifunctional catalyst work on the selectivity of Middle Distillate (MD) and the conversion of Vacuum Gas Oil (VGO) Hydrocracking?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Browning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12184,394 +12184,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle hybride pour prédire le comportement dynamique d’une pompe à chaleur air-eau</w:t>
+                <w:t xml:space="preserve">Un modèle dynamique flexible pour prédire les réponses transitoires des échangeurs évaporateurs et condenseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Jallut</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du CODEGEPRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107575v1</w:t>
+                <w:t xml:space="preserve">hal-02113840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology and modeling for correlating structure and performance of vacuum gas oil hydrocracking catalysts in a batch reactor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un modèle hybride pour prédire le comportement dynamique d’une pompe à chaleur air-eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Jing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussag Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Symposium on Chemical Reaction Engineering (ISCRE 23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du CODEGEPRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110871v1</w:t>
+                <w:t xml:space="preserve">hal-02107575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle dynamique flexible pour prédire les réponses transitoires des échangeurs évaporateurs et condenseurs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Methodology and modeling for correlating structure and performance of vacuum gas oil hydrocracking catalysts in a batch reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Browning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Reynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayakout-Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">23rd International Symposium on Chemical Reaction Engineering (ISCRE 23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113840v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12723,51 +12723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation and modelling of processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12818,77 +12818,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Modeling of Phase Transition for Evaporators and Condensers in Chillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12971,51 +12971,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1-D Dynamic knowledge-based model of urban sludge continuous-flow settling process. Comparison with experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Chassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13023,51 +13023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13098,90 +13098,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to improve modeling of urban sludge settling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Chassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13225,51 +13225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13469,51 +13469,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518984v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Camousseigt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Galfr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jallut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lemoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.111436" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518989v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122251" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05138305v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Fayad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jolimaitre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sorbier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.161919" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741601v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yen Ting" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-024-00530-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259420v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Muller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camella Oumahi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108418" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259425v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127334" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845188v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijun Zhou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Hamroun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2021.11.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084469v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tallon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Browning" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couenne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Venet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ISB-200474" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Browning" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Jansen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lacroix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alvarez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2020.100063" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096843v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guimard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cipollina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ortega-Delgado" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2018.10.026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.08.197" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047118v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b03003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900897v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Lotero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Maschke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sbarbaro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1424939" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01912119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetan Kolitcheff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jolima&#238;tre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hugon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Verstraete" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rivallan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CY00831K" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900903v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamroun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gorrec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873954.2016.1237970" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900901v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ha Hoang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dochain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873954.2016.1237973" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900904v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lotero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maschke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sbarbaro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873954.2016.1278393" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Ramirez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gorrec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.07.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505763v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Terrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Charni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.09.098" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83BH3Q63-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277433v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pitault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayakout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.08.126" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900920v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.10.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JD5GLBS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876537v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Hoang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2013.06.016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876673v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Chen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erik Ydstie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2013.09.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahroun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jallut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2181173" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803540v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchicaya Goma-Bilongo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Di Martino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie300698k" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905376v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Henry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Afanasiev" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lapisardi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.560-561.207" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803656v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Hoang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procont.2011.12.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094041v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mora-Huertas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fessi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elaissari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-0876-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DC373HK3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720350v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jprocont.2011.06.014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998501v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diagne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie dos Santos Martins" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803331v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Peng" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussag Hamroun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098419v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dochain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170802236085" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579370v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Baaiu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950902808578" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625132v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baaiu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2008.07.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KFLMR4M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432519v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11809" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098414v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breedveld" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.09.006" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8DGTHZN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098295v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaz Tayakout" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Breedveld" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2007.04.012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQLWMK52-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01637003v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950701844840" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432532v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laloue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kohl" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanguy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.07.039" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDFLM3W6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098282v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Adragna" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie0704795" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z6WDN0VF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098088v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breedveld" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950500068823" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098078v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2005.07.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP6R0SV9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098071v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choulak" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassagnau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie0342964" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DLH6XNTD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338368v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Couenne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufi Tour&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2003.816408" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432538v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briancon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lieto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(02)00474-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3186F7M6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519037v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Gahfif" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demange" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928861v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928940v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928978v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541689v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04019817v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50112-8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519654v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928737v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928766v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854144v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yaghi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.036" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928783v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Philippe Lienemann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928717v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928925v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541680v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026811v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valentin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.211" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557335v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Zitte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.603" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084615v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1353" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385418v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321385v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ahour&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151192v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141318v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guimard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bandelier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047199v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zitte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.012" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047201v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.057" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150087v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900902v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103788v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.759" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928818v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5b00632" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900918v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.05.119" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141374v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bahroun" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nh Hoang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900923v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lotero" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.05.032" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900922v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169406v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205825v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905359v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.106" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141361v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900924v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.230" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057842v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Reynald" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhald Pirngruber" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900928v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ChiCC.2014.6895521" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905368v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ramirez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130714-3-FR-4040.00012" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905364v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905365v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Maschke" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-4031.00075" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803504v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803637v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728761v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henry" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905373v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapisardi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905375v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. dos Santos Martins" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diagne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905374v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoang" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Liang Chen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720345v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peng" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025352v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie dos Santos Martins" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977096v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720335v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025500v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025513v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151141v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107575v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Jing" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110871v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reynal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113840v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387561v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tallon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818634-3.50183-1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905360v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900927v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678231v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chassin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425677v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084647v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Huang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Galfr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122251" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518984v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Camousseigt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jallut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lemoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.111436" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05138305v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Fayad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jolimaitre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sorbier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.161919" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741601v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yen Ting" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-024-00530-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259425v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127334" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259420v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Muller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camella Oumahi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108418" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845188v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijun Zhou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Hamroun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2021.11.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084469v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tallon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Browning" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couenne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Venet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ISB-200474" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Browning" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Jansen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lacroix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alvarez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2020.100063" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096843v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guimard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cipollina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ortega-Delgado" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2018.10.026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.08.197" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047118v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b03003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900897v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Lotero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Maschke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sbarbaro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1424939" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01912119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetan Kolitcheff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jolima&#238;tre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hugon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Verstraete" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rivallan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CY00831K" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900903v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamroun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gorrec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873954.2016.1237970" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900901v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ha Hoang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dochain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873954.2016.1237973" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900904v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lotero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maschke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sbarbaro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873954.2016.1278393" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505763v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Terrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Charni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.09.098" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83BH3Q63-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303486v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Ramirez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gorrec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.07.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277433v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pitault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayakout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.08.126" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900920v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.10.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JD5GLBS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895628v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahroun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jallut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2181173" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876537v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Hoang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2013.06.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876673v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Chen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erik Ydstie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2013.09.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803540v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchicaya Goma-Bilongo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Di Martino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie300698k" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905376v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Henry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Afanasiev" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lapisardi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.560-561.207" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803656v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Hoang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procont.2011.12.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094041v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mora-Huertas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fessi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elaissari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-0876-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DC373HK3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803331v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Peng" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussag Hamroun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998501v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diagne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie dos Santos Martins" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720350v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jprocont.2011.06.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432519v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11809" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dochain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170802236085" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579370v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Baaiu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950902808578" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625132v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baaiu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2008.07.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KFLMR4M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01637003v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950701844840" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098414v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breedveld" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.09.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8DGTHZN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098295v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaz Tayakout" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Breedveld" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2007.04.012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQLWMK52-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432532v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laloue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kohl" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanguy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.07.039" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDFLM3W6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098282v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Adragna" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie0704795" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z6WDN0VF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098088v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breedveld" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950500068823" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098078v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2005.07.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP6R0SV9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098071v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choulak" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassagnau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie0342964" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DLH6XNTD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338368v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Couenne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufi Tour&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2003.816408" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432538v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briancon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lieto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(02)00474-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3186F7M6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519037v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Gahfif" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demange" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928861v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928940v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928978v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541689v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04019817v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50112-8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928766v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928737v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519654v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854144v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yaghi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.036" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928783v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Philippe Lienemann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928717v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928925v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026811v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valentin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.211" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541680v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557335v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Zitte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.603" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084615v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1353" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321385v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ahour&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385418v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047199v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zitte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.012" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141318v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guimard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bandelier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151192v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047201v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.057" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150087v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900902v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928818v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5b00632" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103788v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.759" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900924v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.230" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141361v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141374v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bahroun" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nh Hoang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900918v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.05.119" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900922v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900923v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lotero" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.05.032" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169406v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205825v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905359v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.106" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900928v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ChiCC.2014.6895521" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057842v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Reynald" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhald Pirngruber" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905368v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ramirez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130714-3-FR-4040.00012" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905365v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Maschke" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-4031.00075" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905364v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905375v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. dos Santos Martins" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diagne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905374v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Liang Chen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803637v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728761v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henry" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803504v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905373v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapisardi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720345v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peng" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025352v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie dos Santos Martins" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977096v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720335v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025500v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025513v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151141v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113840v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Jing" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107575v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110871v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reynal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387561v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tallon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818634-3.50183-1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905360v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900927v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678231v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chassin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425677v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084647v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>