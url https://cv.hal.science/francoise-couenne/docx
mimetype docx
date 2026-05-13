--- v1 (2026-04-09)
+++ v2 (2026-05-13)
@@ -124,278 +124,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamically consistent phase field modeling of ice crystallization in H 2 O − N a C l solutions: Mechanisms of solute inclusion and interface dynamics</w:t>
+                <w:t xml:space="preserve">Thermochemical and catalytic degradation of axlebox grease: Experimental data and kinetic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoqian Huang</w:t>
+                <w:t xml:space="preserve">Léa Camousseigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Cogné</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.122251⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 215, pp.111436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2025.111436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05518989v1</w:t>
+                <w:t xml:space="preserve">hal-05518984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical and catalytic degradation of axlebox grease: Experimental data and kinetic model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Camousseigt</w:t>
+                <w:t xml:space="preserve">Thermodynamically consistent phase field modeling of ice crystallization in H 2 O − N a C l solutions: Mechanisms of solute inclusion and interface dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Lemoine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 215, pp.111436. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 319, pp.122251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2025.111436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.122251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05518984v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the multi-ionic diffusion and competitive adsorption of nickel ions and protons in charged γ -alumina extrudates</w:t>
               </w:r>
@@ -407,51 +407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Jolimaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -554,51 +554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Yen Ting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -643,278 +643,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phase field method—From fundamentals to practical applications in crystal growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oil-bleeding dynamic model to predict permeability characteristics of lubricating grease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Camousseigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camella Oumahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127334⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 183, pp.108418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2023.108418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259425v1</w:t>
+                <w:t xml:space="preserve">hal-04259420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil-bleeding dynamic model to predict permeability characteristics of lubricating grease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The phase field method—From fundamentals to practical applications in crystal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqian Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 183, pp.108418. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 620, pp.127334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2023.108418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259420v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermodynamic approach to the stabilization of tubular reactors</w:t>
               </w:r>
@@ -2266,290 +2266,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the dynamic behavior of a large-scale refrigeration – PCM energy storage system. Validation of a complete model</w:t>
+                <w:t xml:space="preserve">On the passivity based control of irreversible processes: a port-Hamiltonian approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Wu</w:t>
+                <w:t xml:space="preserve">Héctor Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Tremeac</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Maschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2016.09.098⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (1), pp.105 - 111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01505763v1</w:t>
+                <w:t xml:space="preserve">hal-01303486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the passivity based control of irreversible processes: a port-Hamiltonian approach.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of the dynamic behavior of a large-scale refrigeration – PCM energy storage system. Validation of a complete model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Tremeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Charni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héctor Ramirez</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.32 - 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2016.09.098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.07.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01303486v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed kinetic modelling of vacuum gas oil hydrocracking using bifunctional catalyst: A distribution approach</w:t>
               </w:r>
@@ -2665,64 +2665,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid transient model for simulation of air-cooled refrigeration systems: Description and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2805,391 +2805,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics-Based Nonlinear Control of a Three-Phase Slurry Catalytic Fed-Batch Reactor</w:t>
+                <w:t xml:space="preserve">Thermodynamics based stability analysis and its use for nonlinear stabilization of the CSTR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bahroun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Valentin</w:t>
+                <w:t xml:space="preserve">N.H. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2011.2181173⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58, pp.156-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2013.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895628v1</w:t>
+                <w:t xml:space="preserve">hal-00876537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics based stability analysis and its use for nonlinear stabilization of the CSTR.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Passivity-based nonlinear control of CSTR via asymptotic observers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.H. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Erik Ydstie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2013.06.016⟩</w:t>
+              <w:t xml:space="preserve">Annual Review on Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (2), pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2013.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876537v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passivity-based nonlinear control of CSTR via asymptotic observers.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
+                <w:t xml:space="preserve">Thermodynamics-Based Nonlinear Control of a Three-Phase Slurry Catalytic Fed-Batch Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bahroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.L. Chen</w:t>
+                <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Erik Ydstie</w:t>
+                <w:t xml:space="preserve">C. Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review on Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 37 (2), pp.1-33. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (2), pp.360 - 371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2013.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2011.2181173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876673v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modeling of the reactive twin-screw co-rotating extrusion process: experimental validation by using inlet glass fibers injection response and application to polymers degassing</w:t>
               </w:r>
@@ -3201,51 +3201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tchicaya Goma-Bilongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3465,51 +3465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3679,965 +3679,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes hamiltoniens à ports de dimension infinie : réduction et propriétés spectrales.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation d’un procédé d’extrusion par deux systèmes d’équations d’évolution couplés par une interface mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Peng</w:t>
+                <w:t xml:space="preserve">Mamadou Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boussag Hamroun</w:t>
+                <w:t xml:space="preserve">Valerie dos Santos Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Maschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 45 (7-10), pp.645-664</w:t>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803331v1</w:t>
+                <w:t xml:space="preserve">hal-01998501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d’un procédé d’extrusion par deux systèmes d’équations d’évolution couplés par une interface mobile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valerie dos Santos Martins</w:t>
+                <w:t xml:space="preserve">The Port Hamiltonian approach to modeling and control of Continuous Stirred Tank Reactors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.H. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (10), pp.1449-1458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/jprocont.2011.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998501v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Port Hamiltonian approach to modeling and control of Continuous Stirred Tank Reactors.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N.H. Hoang</w:t>
+                <w:t xml:space="preserve">Systèmes hamiltoniens à ports de dimension infinie : réduction et propriétés spectrales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussag Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (7-10), pp.645-664</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720350v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulation of polymeric nanocapsule formation by emulsion diffusion method</w:t>
+                <w:t xml:space="preserve">Enthalpy based modelling and design of asymptotic observers for chemical reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Hassou</w:t>
+                <w:t xml:space="preserve">D. Dochain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Tayakout</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aic.11809⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 82 (8), pp.1389-1403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207170802236085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432519v1</w:t>
+                <w:t xml:space="preserve">hal-02098419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enthalpy based modelling and design of asymptotic observers for chemical reactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure-preserving infinite dimensional model reduction: Application to adsorption processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baaiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dochain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Jallut</w:t>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 82 (8), pp.1389-1403. </w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (3), pp.394 - 404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207170802236085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2008.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098419v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port-based modelling of mass transport phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Baaiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical and Computer Modelling of Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15 (3), pp.233-254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13873950902808578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-preserving infinite dimensional model reduction: Application to adsorption processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Baaiu</w:t>
+                <w:t xml:space="preserve">Modeling and simulation of polymeric nanocapsule formation by emulsion diffusion method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tayakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2008.07.002⟩</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 55 (8), pp.2094-2105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.11809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01625132v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port based modelling of a multiscale adsorption column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baaiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tayakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4697,51 +4697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond graph for dynamic modelling in chemical engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4839,51 +4839,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured modeling for processes: A thermodynamical network theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Maschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5153,51 +5153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cassagnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46 (22), pp.7328-7339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5256,51 +5256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond graph modelling for chemical reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5386,51 +5386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On minimal representation of heterogeneous mass transfer for simulation and parameter estimation: Application to breakthrough curves exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaz Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5528,51 +5528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cassagnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5752,51 +5752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic parameter estimation and modelling of sucrose esters synthesis without solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5930,90 +5930,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation en champ de phase de la cristallisation d’une solution eau-chlorure de sodium pour la désalinisation de l’eau de mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Gahfif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cristal 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Marseille (13), France</w:t>
@@ -6036,204 +6036,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamically consistent Phase Field modeling for freeze crystallization in a binary system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Phase-field modeling for freeze crystallization in a binary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Symposium on Phase-Field Modelling in Materials Science (PF24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Hangzhou (Chine), China</w:t>
+              <w:t xml:space="preserve">Proceedings of the 34 th European Symposium on Computer Aided Process Engineering / 15 th International Symposium on Process Systems Engineering (ESCAPE34/PSE24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928861v1</w:t>
+                <w:t xml:space="preserve">hal-04928978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congélation d'eau à partir d'une solution saline : modélisation thermodynamiquement consistante par la méthode du champ de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6252,217 +6252,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-field modeling for freeze crystallization in a binary system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Thermodynamically consistent Phase Field modeling for freeze crystallization in a binary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 34 th European Symposium on Computer Aided Process Engineering / 15 th International Symposium on Process Systems Engineering (ESCAPE34/PSE24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">The 5th International Symposium on Phase-Field Modelling in Materials Science (PF24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Hangzhou (Chine), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928978v1</w:t>
+                <w:t xml:space="preserve">hal-04928861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KINETIC MODEL OF THE THERMAL AND CATALYTIC AGEING OF THE AXLEBOX GREASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Camousseigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camella Oumahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCRE-27</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Quebec, Canada</w:t>
@@ -6491,51 +6491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-based model and simulations to support decision making in wastewater treatment processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagoutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6543,51 +6543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Symposium on Computer Aided Process Engineering (ESCAPE33)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Athens, Greece. 6 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6746,103 +6746,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle cinétique de l'oxydation des graisses lubrifiantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Camousseigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camella Oumahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
@@ -6871,77 +6871,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et modélisation de la congélation sur paroi froide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7005,51 +7005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Yaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Maschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7234,103 +7234,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Oil-Bleeding Model for Lubricating Grease in static apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Camousseigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camella Oumahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Only Lyon Rhéologie !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSLyon, Jan 2022, Lyon, France</w:t>
@@ -7359,90 +7359,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congélation sur paroi froide : modélisation de la croissance et du faciès de la glace par la méthode du champ de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LAGEPP, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7493,77 +7493,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADCHEM 2021 11th IFAC SYMPOSIUM on Advanced Control of Chemical Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Venise (virtual), Italy. 6 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7597,103 +7597,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle Dynamique de ressuage statique d’huile pour graisses lubrifiantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Camousseigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camella Oumahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CODEGEPRA - SFGP Sud Est 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
@@ -7865,51 +7865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7950,260 +7950,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par champ de phase de la croissance cristalline d’un corps pur</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudia Cogné</w:t>
+                <w:t xml:space="preserve">Port Hamiltonian representation of heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Zitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">3rd IFAC Workshop on Thermodynamic Foundation of Mathematical Systems Theory (TFMST2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Louvain-la-neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321385v1</w:t>
+                <w:t xml:space="preserve">hal-02385418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port Hamiltonian representation of heat exchanger</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boussad Hamroun</w:t>
+                <w:t xml:space="preserve">Modélisation par champ de phase de la croissance cristalline d’un corps pur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ahouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Galfré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFAC Workshop on Thermodynamic Foundation of Mathematical Systems Theory (TFMST2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Louvain-la-neuve, Belgium</w:t>
+              <w:t xml:space="preserve">Congrès Français de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385418v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation of heat exchanger networks using graph formalism</w:t>
               </w:r>
@@ -8300,273 +8300,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modelling and analysis of the coupling MED-CSP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Cipollina</w:t>
+                <w:t xml:space="preserve">Kinetic Modeling of Vacuum Residue Hydroconversion in a Semi-batch Slurry Reactor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Browning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Desalination Society conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">25th International Conference on Chemical Reaction Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141318v1</w:t>
+                <w:t xml:space="preserve">hal-02151192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Modeling of Vacuum Residue Hydroconversion in a Semi-batch Slurry Reactor.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pitault</w:t>
+                <w:t xml:space="preserve">Dynamic modelling and analysis of the coupling MED-CSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Guimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cipollina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bandelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Chemical Reaction Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Florence, Italy</w:t>
+              <w:t xml:space="preserve">European Desalination Society conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151192v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremum-Seeking Based Distributed Optimization of Heat Exchangers Network</w:t>
               </w:r>
@@ -8695,51 +8695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pitault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8892,1524 +8892,1524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de la congélation sur paroi froide</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudia Cogné</w:t>
+                <w:t xml:space="preserve">Structure-preserving collocation method for parabolic systems Application to a diffusion Process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTAL10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LAGEPP, Jun 2022, Lyon, France. pp.806 - 812, </w:t>
+              <w:t xml:space="preserve">2nd IFAC Workshop on Thermodynamic Foundations for a Mathematical Systems Theory (TFMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Vigo, Spain. pp.82-86, </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.5b00632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928818v1</w:t>
+                <w:t xml:space="preserve">hal-02103788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-preserving collocation method for parabolic systems Application to a diffusion Process.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boussad Hamroun</w:t>
+                <w:t xml:space="preserve">Etude expérimentale de la congélation sur paroi froide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqian Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Galfré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IFAC Workshop on Thermodynamic Foundations for a Mathematical Systems Theory (TFMST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Vigo, Spain. pp.82-86, </w:t>
+              <w:t xml:space="preserve">CRISTAL10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAGEPP, Jun 2022, Lyon, France. pp.806 - 812, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.759⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.5b00632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103788v1</w:t>
+                <w:t xml:space="preserve">hal-04928818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative boundary control systems with application to an isothermal tubular reactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weijun Zhou</w:t>
+                <w:t xml:space="preserve">Use of entropy curvature properties for process automatic control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bahroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Couenne</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preprint of the 5th IFAC Workshop on Lagrangian and Hamiltonian Methods for Non Linear Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th Joint European Thermodynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900924v1</w:t>
+                <w:t xml:space="preserve">hal-02141374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic-based modeling for the Control of the CSTR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infinite Dimensional Port Hamiltonian Representation of reaction diffusion processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weijun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Joint European Thermodynamics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC-PapersOnLine, 8th International Conference on Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vienna, Austria. pp.476-481, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.05.119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141361v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of entropy curvature properties for process automatic control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Bahroun</w:t>
+                <w:t xml:space="preserve">A hybrid model for dynamic simulation of an air-cooled heat pump system coupled with a PCM storage tank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Joint European Thermodynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 24th International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Yokohama, Japan. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141374v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite Dimensional Port Hamiltonian Representation of reaction diffusion processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Le Gorrec</w:t>
+                <w:t xml:space="preserve">Bi-Zone Modelling and Simulation of an Extrusion Process with Variable Screw Speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lotero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Maschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sbarbaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine, 8th International Conference on Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.05.119⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 8th International Conference on Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vienna, Austria. pp.592-597, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900918v1</w:t>
+                <w:t xml:space="preserve">hal-01900923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid model for dynamic simulation of an air-cooled heat pump system coupled with a PCM storage tank</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Jallut</w:t>
+                <w:t xml:space="preserve">Kinetic Modeling of a Vacuum Gas Oil Hydrocracking in a Semi-Batch Reactor : Approach By Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Browning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 24th International Congress of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Yokohama, Japan. 8 p</w:t>
+              <w:t xml:space="preserve">12th International Conference on Gas-Liquid &amp; Gas-Liquid-Solid Reactor Engineering (GLS12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900922v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-Zone Modelling and Simulation of an Extrusion Process with Variable Screw Speed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lotero</w:t>
+                <w:t xml:space="preserve">Kinetic Modeling of a Vacuum Gas Oil Hydrocracking in a Semi-Batch Reactor: Approach by Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Browning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Sbarbaro</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 8th International Conference on Mathematical Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">APCChe 2015 (Asian Pacific community of chemical and process engineers and industrial chemists )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Melbourne, Australia. pp.2360-2369</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900923v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Modeling of a Vacuum Gas Oil Hydrocracking in a Semi-Batch Reactor : Approach By Distribution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Tayakout</w:t>
+                <w:t xml:space="preserve">Lyapunov based nonlinear control of tubular chemical reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weijun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Gas-Liquid &amp; Gas-Liquid-Solid Reactor Engineering (GLS12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the IFAC International Symposium on Advanced Control of Chemical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Whistler, British Columbia, Canada. pp.1045-1050, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169406v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Modeling of a Vacuum Gas Oil Hydrocracking in a Semi-Batch Reactor: Approach by Distribution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pitault</w:t>
+                <w:t xml:space="preserve">Dissipative boundary control systems with application to an isothermal tubular reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weijun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APCChe 2015 (Asian Pacific community of chemical and process engineers and industrial chemists )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Preprint of the 5th IFAC Workshop on Lagrangian and Hamiltonian Methods for Non Linear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France. pp.150-153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.10.230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205825v1</w:t>
+                <w:t xml:space="preserve">hal-01900924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov based nonlinear control of tubular chemical reactors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic-based modeling for the Control of the CSTR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IFAC International Symposium on Advanced Control of Chemical Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th Joint European Thermodynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01905359v1</w:t>
+                <w:t xml:space="preserve">hal-02141361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized availability function for the control of chemical reactors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boussad Hamroun</w:t>
+                <w:t xml:space="preserve">Vacuum gas oil hydrocracking test in a semi-batch reactor: study of reaction mechanisms and vapor-liquid equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Reynald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Browning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhald Pirngruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pr. of the IEEE 33rd Chinese Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">réunion ECSAW 2014+TOCAT7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900928v1</w:t>
+                <w:t xml:space="preserve">hal-01057842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum gas oil hydrocracking test in a semi-batch reactor: study of reaction mechanisms and vapor-liquid equilibrium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Afanasiev</w:t>
+                <w:t xml:space="preserve">Generalized availability function for the control of chemical reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weijun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">réunion ECSAW 2014+TOCAT7</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pr. of the IEEE 33rd Chinese Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nanjing, China. pp.3505-3510, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ChiCC.2014.6895521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057842v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passivity Based Control of Irreversible Port Hamiltonian Systems</w:t>
               </w:r>
@@ -10512,51 +10512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Transport Equation with Moving Interface and Its Control As an Input Delay System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10629,51 +10629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation dynamique hybride des échangeurs évaporateurs et condenseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10731,692 +10731,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilité d'un procédé d'extrusion par deux systèmes d'équations d'évolution couplés par une interface mobile</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Maschke</w:t>
+                <w:t xml:space="preserve">Thermodynamics based stabilitization of CSTR networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dochain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Grenoble, Unknown Region</w:t>
+              <w:t xml:space="preserve">51st IEEE Conference on Decision and Control, CDC'12.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905375v1</w:t>
+                <w:t xml:space="preserve">hal-00803637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passivity Based Controller and Observer of Exothermic Chemical Reactors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Hoang</w:t>
+                <w:t xml:space="preserve">Methodology for the study of vacuum gas oil hydrocracking catalysts in a batch reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couenne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Erik Ydstie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC International Symposium on Advanced Control of Chemical Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Unknown, Singapore</w:t>
+              <w:t xml:space="preserve">Spring World Congress on Engineering and Technology (SCET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Xian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905374v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics based stabilitization of CSTR networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ha Hoang</w:t>
+                <w:t xml:space="preserve">Infinite Dimensional Port Hamiltonian Representation of Chemical Reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weijun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussag Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Dochain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st IEEE Conference on Decision and Control, CDC'12.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States. pp.1-8</w:t>
+              <w:t xml:space="preserve">4th IFAC Workshop on Lagrangian and Hamiltonian Methods for Non Linear Control, LHMNLC'12.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bertinoro, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803637v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for the study of vacuum gas oil hydrocracking catalysts in a batch reactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">Methodology for the study of vacuum gas oil hydrocracking catalysts Coupling of GC-2D data with vapour-liquid equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couenne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapisardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring World Congress on Engineering and Technology (SCET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Xian, China</w:t>
+              <w:t xml:space="preserve">Spring International Conference on Material Sciences and Technology (MST-S)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Xi an, China. pp.207-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728761v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite Dimensional Port Hamiltonian Representation of Chemical Reactors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Françoise Couenne</w:t>
+                <w:t xml:space="preserve">Passivity Based Controller and Observer of Exothermic Chemical Reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-Liang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Erik Ydstie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC Workshop on Lagrangian and Hamiltonian Methods for Non Linear Control, LHMNLC'12.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bertinoro, Italy. pp.1-6</w:t>
+              <w:t xml:space="preserve">8th IFAC International Symposium on Advanced Control of Chemical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Unknown, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803504v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for the study of vacuum gas oil hydrocracking catalysts Coupling of GC-2D data with vapour-liquid equilibrium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Afanasiev</w:t>
+                <w:t xml:space="preserve">Stabilité d'un procédé d'extrusion par deux systèmes d'équations d'évolution couplés par une interface mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.S. dos Santos Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maschke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring International Conference on Material Sciences and Technology (MST-S)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Xi an, China. pp.207-213</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905373v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Control of a Pressure Swing Adsorption Process.</w:t>
               </w:r>
@@ -11497,51 +11497,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well posedness of the model of an extruder in infinite dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie dos Santos Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11599,243 +11599,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics based control for three-phase catalytic fed-batch reactor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Valentin</w:t>
+                <w:t xml:space="preserve">From Brayton-Moser formulation to Port Hamiltonian representation : the CSTR case study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.H. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dochain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC WC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Milano, Italy</w:t>
+              <w:t xml:space="preserve">18th World Congress of the International Federation of Automatic Control, IFAC'12.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.1628-1635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977096v1</w:t>
+                <w:t xml:space="preserve">hal-00720335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Brayton-Moser formulation to Port Hamiltonian representation : the CSTR case study.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
+                <w:t xml:space="preserve">Thermodynamics based control for three-phase catalytic fed-batch reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bahroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th World Congress of the International Federation of Automatic Control, IFAC'12.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.1628-1635</w:t>
+              <w:t xml:space="preserve">18th IFAC WC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720335v1</w:t>
+                <w:t xml:space="preserve">hal-01977096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure de jonction pour les systèmes à paramètres distribués : cas des systèmes réversibles et irréversibles</w:t>
               </w:r>
@@ -11955,51 +11955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie dos Santos Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12082,51 +12082,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the hydrocracking bifunctional catalyst work on the selectivity of Middle Distillate (MD) and the conversion of Vacuum Gas Oil (VGO) Hydrocracking?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Browning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12184,394 +12184,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle dynamique flexible pour prédire les réponses transitoires des échangeurs évaporateurs et condenseurs</w:t>
+                <w:t xml:space="preserve">Un modèle hybride pour prédire le comportement dynamique d’une pompe à chaleur air-eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boussad Hamroun</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussag Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du CODEGEPRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113840v1</w:t>
+                <w:t xml:space="preserve">hal-02107575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle hybride pour prédire le comportement dynamique d’une pompe à chaleur air-eau</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Methodology and modeling for correlating structure and performance of vacuum gas oil hydrocracking catalysts in a batch reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Browning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Reynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayakout-Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du CODEGEPRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">23rd International Symposium on Chemical Reaction Engineering (ISCRE 23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107575v1</w:t>
+                <w:t xml:space="preserve">hal-01110871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology and modeling for correlating structure and performance of vacuum gas oil hydrocracking catalysts in a batch reactor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un modèle dynamique flexible pour prédire les réponses transitoires des échangeurs évaporateurs et condenseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Jing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Symposium on Chemical Reaction Engineering (ISCRE 23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110871v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12723,51 +12723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation and modelling of processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12818,77 +12818,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Modeling of Phase Transition for Evaporators and Condensers in Chillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12971,51 +12971,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1-D Dynamic knowledge-based model of urban sludge continuous-flow settling process. Comparison with experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Chassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13023,51 +13023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13137,51 +13137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13225,51 +13225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13469,51 +13469,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Huang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Galfr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122251" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518984v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Camousseigt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jallut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lemoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.111436" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05138305v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Fayad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jolimaitre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sorbier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.161919" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741601v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yen Ting" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-024-00530-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259425v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127334" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259420v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Muller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camella Oumahi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108418" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845188v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijun Zhou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Hamroun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2021.11.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084469v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tallon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Browning" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couenne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Venet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ISB-200474" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Browning" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Jansen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lacroix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alvarez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2020.100063" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096843v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guimard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cipollina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ortega-Delgado" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2018.10.026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.08.197" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047118v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b03003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900897v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Lotero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Maschke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sbarbaro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1424939" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01912119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetan Kolitcheff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jolima&#238;tre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hugon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Verstraete" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rivallan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CY00831K" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900903v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamroun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gorrec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873954.2016.1237970" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900901v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ha Hoang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dochain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873954.2016.1237973" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900904v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lotero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maschke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sbarbaro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873954.2016.1278393" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505763v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Terrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Charni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.09.098" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83BH3Q63-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303486v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Ramirez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gorrec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.07.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277433v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pitault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayakout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.08.126" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900920v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.10.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JD5GLBS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895628v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahroun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jallut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2181173" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876537v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Hoang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2013.06.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876673v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Chen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erik Ydstie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2013.09.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803540v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchicaya Goma-Bilongo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Di Martino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie300698k" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905376v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Henry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Afanasiev" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lapisardi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.560-561.207" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803656v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Hoang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procont.2011.12.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094041v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mora-Huertas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fessi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elaissari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-0876-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DC373HK3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803331v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Peng" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussag Hamroun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998501v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diagne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie dos Santos Martins" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720350v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jprocont.2011.06.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432519v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11809" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dochain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170802236085" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579370v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Baaiu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950902808578" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625132v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baaiu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2008.07.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KFLMR4M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01637003v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950701844840" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098414v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breedveld" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.09.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8DGTHZN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098295v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaz Tayakout" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Breedveld" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2007.04.012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQLWMK52-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432532v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laloue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kohl" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanguy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.07.039" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDFLM3W6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098282v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Adragna" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie0704795" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z6WDN0VF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098088v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breedveld" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950500068823" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098078v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2005.07.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP6R0SV9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098071v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choulak" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassagnau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie0342964" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DLH6XNTD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338368v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Couenne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufi Tour&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2003.816408" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432538v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briancon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lieto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(02)00474-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3186F7M6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519037v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Gahfif" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demange" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928861v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928940v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928978v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541689v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04019817v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50112-8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928766v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928737v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519654v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854144v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yaghi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.036" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928783v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Philippe Lienemann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928717v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928925v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026811v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valentin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.211" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541680v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557335v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Zitte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.603" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084615v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1353" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321385v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ahour&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385418v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047199v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zitte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.012" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141318v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guimard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bandelier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151192v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047201v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.057" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150087v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900902v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928818v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5b00632" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103788v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.759" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900924v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.230" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141361v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141374v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bahroun" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nh Hoang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900918v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.05.119" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900922v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900923v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lotero" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.05.032" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169406v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205825v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905359v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.106" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900928v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ChiCC.2014.6895521" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057842v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Reynald" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhald Pirngruber" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905368v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ramirez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130714-3-FR-4040.00012" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905365v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Maschke" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-4031.00075" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905364v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905375v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. dos Santos Martins" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diagne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905374v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Liang Chen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803637v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728761v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henry" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803504v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905373v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapisardi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720345v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peng" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025352v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie dos Santos Martins" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977096v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720335v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025500v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025513v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151141v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113840v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Jing" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107575v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110871v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reynal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387561v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tallon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818634-3.50183-1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905360v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900927v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678231v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chassin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425677v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084647v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518984v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Camousseigt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Galfr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jallut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lemoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.111436" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518989v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122251" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05138305v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Fayad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jolimaitre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sorbier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.161919" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741601v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yen Ting" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-024-00530-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259420v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Muller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camella Oumahi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108418" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259425v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127334" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845188v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijun Zhou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Hamroun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2021.11.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084469v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tallon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Browning" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couenne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Venet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ISB-200474" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Browning" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Jansen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lacroix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alvarez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2020.100063" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096843v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guimard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cipollina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ortega-Delgado" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2018.10.026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.08.197" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047118v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b03003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900897v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Lotero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Maschke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sbarbaro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1424939" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01912119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetan Kolitcheff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jolima&#238;tre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hugon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Verstraete" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rivallan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CY00831K" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900903v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamroun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gorrec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873954.2016.1237970" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900901v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ha Hoang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dochain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873954.2016.1237973" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900904v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lotero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maschke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sbarbaro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873954.2016.1278393" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Ramirez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gorrec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.07.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505763v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Terrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Charni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.09.098" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83BH3Q63-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277433v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pitault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayakout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.08.126" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900920v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.10.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JD5GLBS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876537v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Hoang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2013.06.016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876673v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Chen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erik Ydstie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2013.09.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahroun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jallut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2181173" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803540v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchicaya Goma-Bilongo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Di Martino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie300698k" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905376v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Henry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Afanasiev" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lapisardi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.560-561.207" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803656v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Hoang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procont.2011.12.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094041v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mora-Huertas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fessi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elaissari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-0876-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DC373HK3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998501v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diagne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie dos Santos Martins" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720350v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jprocont.2011.06.014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803331v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Peng" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussag Hamroun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098419v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dochain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170802236085" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625132v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baaiu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2008.07.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KFLMR4M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579370v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Baaiu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950902808578" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432519v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11809" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01637003v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950701844840" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098414v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breedveld" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.09.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8DGTHZN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098295v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaz Tayakout" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Breedveld" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2007.04.012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQLWMK52-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432532v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laloue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kohl" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanguy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.07.039" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDFLM3W6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098282v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Adragna" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie0704795" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z6WDN0VF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098088v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breedveld" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950500068823" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098078v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2005.07.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP6R0SV9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098071v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choulak" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassagnau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie0342964" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DLH6XNTD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338368v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Couenne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufi Tour&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2003.816408" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432538v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briancon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lieto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(02)00474-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3186F7M6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519037v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Gahfif" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demange" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928978v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928940v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928861v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541689v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04019817v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50112-8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928766v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928737v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519654v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854144v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yaghi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.036" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928783v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Philippe Lienemann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928717v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928925v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026811v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valentin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.211" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541680v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557335v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Zitte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.603" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084615v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1353" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385418v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321385v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ahour&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047199v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zitte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.012" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151192v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141318v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guimard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bandelier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047201v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.057" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150087v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900902v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103788v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.759" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928818v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5b00632" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141374v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bahroun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nh Hoang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900918v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.05.119" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900922v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900923v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lotero" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.05.032" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169406v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205825v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905359v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.106" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900924v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.230" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141361v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057842v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Reynald" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhald Pirngruber" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900928v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ChiCC.2014.6895521" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905368v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ramirez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130714-3-FR-4040.00012" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905365v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Maschke" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-4031.00075" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905364v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803637v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728761v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henry" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803504v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905373v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapisardi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905374v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoang" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Liang Chen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905375v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. dos Santos Martins" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diagne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720345v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peng" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025352v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie dos Santos Martins" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720335v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977096v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025500v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025513v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151141v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107575v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Jing" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110871v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reynal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113840v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387561v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tallon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818634-3.50183-1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905360v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900927v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678231v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chassin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425677v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084647v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>