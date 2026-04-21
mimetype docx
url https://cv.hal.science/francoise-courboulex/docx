--- v0 (2026-03-16)
+++ v1 (2026-04-21)
@@ -187,8192 +187,8309 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise relocation of the 14 August 2021 M&amp;lt;sub&amp;gt;w&amp;lt;/sub&amp;gt; 7.2 Nippes, Haiti, earthquake sequence using broadband and citizen-hosted short-period seismometers</w:t>
+                <w:t xml:space="preserve">Strong earthquakes on the French-Italian Mediterranean Riviera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvert Paul</w:t>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Monfret</w:t>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Calais</w:t>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Courboulex</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jenny Trévisan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2025.230982⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-026-03407-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05438311v1</w:t>
+                <w:t xml:space="preserve">hal-05563068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Acoustic Sensing for aftershock monitoring: the case of the 2019 Mw 4.9 Le Teil earthquake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precise relocation of the 14 August 2021 M&amp;lt;sub&amp;gt;w&amp;lt;/sub&amp;gt; 7.2 Nippes, Haiti, earthquake sequence using broadband and citizen-hosted short-period seismometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvert Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martijn van den Ende</w:t>
+                <w:t xml:space="preserve">Tony Monfret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Eric Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4 (1), </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 918, pp.230982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26443/seismica.v4i1.1204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2025.230982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978093v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back to the Source: Connecting the Seismological Observations of Le Teil Earthquake (M w 4.9, 2019/11/11, France) to the Local Geology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 28 January 2020, Mw7.7, Cayman Trough / Oriente Fault, Supershear Earthquake Rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Godano</w:t>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Larroque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Feyza Arzu</w:t>
+                <w:t xml:space="preserve">Han Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025JB031133⟩</w:t>
+              <w:t xml:space="preserve">Seismica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26443/seismica.v4i2.1629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232248v1</w:t>
+                <w:t xml:space="preserve">hal-05391514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 28 January 2020, Mw7.7, Cayman Trough / Oriente Fault, Supershear Earthquake Rupture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed Acoustic Sensing for aftershock monitoring: the case of the 2019 Mw 4.9 Le Teil earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Calais</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Han Bao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 4 (2), </w:t>
+              <w:t xml:space="preserve">, 2025, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26443/seismica.v4i2.1629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26443/seismica.v4i1.1204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391514v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Onset of Earthquake‐Triggered Landslides on Slip Surfaces Governed by Rate‐And‐State Friction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Back to the Source: Connecting the Seismological Observations of Le Teil Earthquake (M w 4.9, 2019/11/11, France) to the Local Geology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lestrelin</w:t>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J P Ampuero</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Feyza Arzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024gl110695⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (9), pp.e2025JB031133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025JB031133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861810v1</w:t>
+                <w:t xml:space="preserve">hal-05232248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupture Segmentation of the 14 August 2021 Mw 7.2 Nippes, Haiti, Earthquake Using Aftershock Relocation from a Local Seismic Deployment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the Onset of Earthquake‐Triggered Landslides on Slip Surfaces Governed by Rate‐And‐State Friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lestrelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roby Douilly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tony Monfret</w:t>
+                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Deschamps</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120220128⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (24), pp.e2024GL110695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024gl110695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814347v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of Local Earthquakes in Haiti Using Low-Cost, Citizen-Hosted Seismometers and Regional Broadband Stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvert Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monfret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismological Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 94 (6), pp.2725-2739. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0220230059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief communication: Seismological analysis of flood dynamics and hydrologically triggered earthquake swarms associated with Storm Alex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rupture Segmentation of the 14 August 2021 Mw 7.2 Nippes, Haiti, Earthquake Using Aftershock Relocation from a Local Seismic Deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roby Douilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvert Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Monfret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Małgorzata Chmiel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Godano</w:t>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Piantini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Gimbert</w:t>
+                <w:t xml:space="preserve">David Ambrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-22-1541-2022⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.58-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120220128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661182v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground motion simulations in Quito (Ecuador) due to major earthquakes from the subduction zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alejandro Castro Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Alejandro Castro Cruz</w:t>
+                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 229 (3), pp.2192-2208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggac044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen seismology helps decipher the 2021 Haiti earthquake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brief communication: Seismological analysis of flood dynamics and hydrologically triggered earthquake swarms associated with Storm Alex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Chmiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Piantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Calais</w:t>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Symithe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Lomax</w:t>
+                <w:t xml:space="preserve">Florent Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abn1045⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (5), pp.1541-1558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-22-1541-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609866v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Citizen seismology helps decipher the 2021 Haiti earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Symithe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Monfret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Cornou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+                <w:t xml:space="preserve">B. Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Aubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Baize</w:t>
+                <w:t xml:space="preserve">A. Lomax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abn1045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089600v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismotectonics of southeast France: from the Jura mountains to Corsica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Larroque</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baize</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jenny Trévisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 353 (S1), pp.105-151. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.69⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348930v2</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089600v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling the Quito basin (Ecuador) using seismic ambient noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismotectonics of southeast France: from the Jura mountains to Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Pacheco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E Mercerat</w:t>
+                <w:t xml:space="preserve">Hervé Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Courboulex</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A Laurendeau</w:t>
+                <w:t xml:space="preserve">Jenny Trévisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggab408⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.105-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442293v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348930v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic activity in the Ubaye Region (French Alps): a specific behaviour highlighted by mainshocks and swarm sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Baques</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clara Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crgeos.76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new parameter to empirically describe and predict the non-linear seismic response of sites derived from the analysis of Kik-Net database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profiling the Quito basin (Ecuador) using seismic ambient noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Castro-Cruz</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2019.105833⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 228 (2), pp.1419-1437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418730v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Socio-Seismology Experiment in Haiti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new parameter to empirically describe and predict the non-linear seismic response of sites derived from the analysis of Kik-Net database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Castro-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Calais</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.542654⟩</w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128, pp.105833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2019.105833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027250v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The InSight Blind Test: An Opportunity to Bring a Research Dataset into Teaching Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Balestra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Berenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bigot‐cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismological Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 91 (2A), pp.1064-1073. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0220190137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Site Effect Revealed by a New Broadband Seismometer on the Continental Shelf Offshore Nice Airport (Southeastern France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Deschamps</w:t>
+                <w:t xml:space="preserve">A Socio-Seismology Experiment in Haiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve J. Symithe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Prépetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Migeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Baques</w:t>
+                <w:t xml:space="preserve">Bétonus Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 177 (7), pp.3205-3224. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.542654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00024-019-02408-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.542654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465675v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celebrating 25 years of seismology at schools in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Balestra</w:t>
+                <w:t xml:space="preserve">Strong Site Effect Revealed by a New Broadband Seismometer on the Continental Shelf Offshore Nice Airport (Southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Jouffray</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+                <w:t xml:space="preserve">Sébastien Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gc-3-475-2020⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177 (7), pp.3205-3224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00024-019-02408-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102882v1</w:t>
+                <w:t xml:space="preserve">hal-02465675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Haiti’s Quakes with Raspberry Shake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Celebrating 25 years of seismology at schools in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Berenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Balestra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jouffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mourau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Calais</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claude Prépetit</w:t>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019EO123345⟩</w:t>
+              <w:t xml:space="preserve">Geoscience Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (2), pp.475-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gc-3-475-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167393v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ridge subduction and afterslip control aftershock distribution of the 2016 Mw 7.8 Ecuador earthquake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring Haiti’s Quakes with Raspberry Shake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Symithe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Agurto-Detzel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Rietbrock</w:t>
+                <w:t xml:space="preserve">Roberte Momplaisir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Prépetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.05.029⟩</w:t>
+              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019EO123345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167273v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of seismicity on Nice slope stability—Ligurian Basin, SE France: a geotechnical revisit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ridge subduction and afterslip control aftershock distribution of the 2016 Mw 7.8 Ecuador earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Agurto-Detzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Charvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Roesner</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ting-Wei Wu</w:t>
+                <w:t xml:space="preserve">A. Rietbrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10346-018-1060-7⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 520, pp.63-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02238556v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid‐Induced Swarms and Coseismic Stress Transfer: A Dual Process Highlighted in the Aftershock Sequence of the 7 April 2014 Earthquake (Ml 4.8, Ubaye, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Godano</w:t>
+                <w:t xml:space="preserve">Impact of seismicity on Nice slope stability—Ligurian Basin, SE France: a geotechnical revisit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Roesner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gau­vain Wiemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kreiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Wenau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Helmstetter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Deschamps</w:t>
+                <w:t xml:space="preserve">Ting-Wei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 124 (4), pp.3918-3932. </w:t>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (1), pp.23-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018JB017226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10346-018-1060-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02200605v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02238556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global catalog of earthquake rupture velocities shows anticorrelation between stress drop and rupture velocity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluid‐Induced Swarms and Coseismic Stress Transfer: A Dual Process Highlighted in the Aftershock Sequence of the 7 April 2014 Earthquake (Ml 4.8, Ubaye, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Chounet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnès Helmstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.11.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (4), pp.3918-3932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JB017226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812470v1</w:t>
+                <w:t xml:space="preserve">hal-02200605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and Empirical Simulation of Linear Elastic Seismic Response of a Building: The Case of Nice Prefecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Wenceslao Fernández Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paola Santisi d'Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Foundotos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earthquake Spectra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (1), pp.169 - 196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1193/042216EQS064M⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low‐Frequency Seismic Amplification in the Quito Basin (Ecuador) Revealed by Accelerometric Recordings of the RENAC Network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Global catalog of earthquake rupture velocities shows anticorrelation between stress drop and rupture velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Chounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 107 (6), pp.2917 - 2926. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 733, pp.148 - 158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120170134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737158v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian rupture imaging in a complex medium: The 29 May 2012 Emilia, Northern Italy, earthquake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Causse</w:t>
+                <w:t xml:space="preserve">Low‐Frequency Seismic Amplification in the Quito Basin (Ecuador) Revealed by Accelerometric Recordings of the RENAC Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Cultrera</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Erika Schiappapietra</w:t>
+                <w:t xml:space="preserve">Victor Alfonso Naya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017GL074698⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 107 (6), pp.2917 - 2926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120170134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692228v1</w:t>
+                <w:t xml:space="preserve">hal-01737158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site Effects in Port‐au‐Prince (Haiti) from the Analysis of Spectral Ratio and Numerical Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian rupture imaging in a complex medium: The 29 May 2012 Emilia, Northern Italy, earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Cultrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Courboulex</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Bertrand</w:t>
+                <w:t xml:space="preserve">Erika Schiappapietra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120150238⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (15), pp.7783 - 7792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017GL074698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347813v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Source, Path, and Site Effects on the Magnitude Dependence of Ground‐Motion Decay with Distance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Simulation of the Basin Effects in the Po Plain During the Emilia-Romagna Seismic Sequence (2012) Using Empirical Green’s Functions,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Traversa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220150185⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 173 (6), pp.1993-2010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00024-015-1233-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527930v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sequence of moderate-size earthquakes at the junction of the Ligurian basin and the Corsica margin (western Mediterranean): The initiation of an active deformation zone revealed?,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantified sensitivity of small lake sediments to record historic earthquakes: Implications for paleoseismology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Larroque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Courboulex</w:t>
+                <w:t xml:space="preserve">Camille Litty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Regnier</w:t>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 676, pp.135-147. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (1), pp.2 - 16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.03.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015JF003644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346889v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency and triggering of small-scale submarine landslides on decadal timescales: Analysis of 4D bathymetric data from the continental slope offshore Nice (France),</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Source, Path, and Site Effects on the Magnitude Dependence of Ground‐Motion Decay with Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Migeon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Traversa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2016.06.009⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (1), pp.138 - 148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220150185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346866v1</w:t>
+                <w:t xml:space="preserve">hal-01527930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress‐Drop Variability of Shallow Earthquakes Extracted from a Global Database of Source Time Functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Site Effects in Port‐au‐Prince (Haiti) from the Analysis of Spectral Ratio and Numerical Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercier de Lépinay B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. St Fleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220150283⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120150238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527350v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the Basin Effects in the Po Plain During the Emilia-Romagna Seismic Sequence (2012) Using Empirical Green’s Functions,</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">The sequence of moderate-size earthquakes at the junction of the Ligurian basin and the Corsica margin (western Mediterranean): The initiation of an active deformation zone revealed?,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00024-015-1233-4⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 676, pp.135-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346775v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantified sensitivity of small lake sediments to record historic earthquakes: Implications for paleoseismology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress‐Drop Variability of Shallow Earthquakes Extracted from a Global Database of Source Time Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Chounet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JF003644⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (4), pp.912 - 918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220150283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880682v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene turbidites record earthquake supercycles at a slow-rate plate boundary</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Yelles</w:t>
+                <w:t xml:space="preserve">Frequency and triggering of small-scale submarine landslides on decadal timescales: Analysis of 4D bathymetric data from the continental slope offshore Nice (France),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kelner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G36170.1⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 379, pp.281-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2016.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01133376v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The October–November 2010 earthquake swarm near Sampeyre (Piedmont region, Italy): A complex multicluster sequence,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holocene turbidites record earthquake supercycles at a slow-rate plate boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cattaneo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Godano</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne Deschamps</w:t>
+                <w:t xml:space="preserve">K. Yelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.10.010⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (4), pp.331-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G36170.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01183148v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01133376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuned in to the Earth ... from the school EduSismo: the French educational seismological network,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tocheport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 184 (1-2), pp.183-187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Frequency Directivity Effect for an Mw 4.1 Earthquake, Widely Felt by the Population in Southeastern France,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">The October–November 2010 earthquake swarm near Sampeyre (Piedmont region, Italy): A complex multicluster sequence,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ch. Sira</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120130073⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.97-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932587v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sismos à l'Ecole: A Worldwide Network of Real‐Time Seismometers in Schools,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">High-Frequency Directivity Effect for an Mw 4.1 Earthquake, Widely Felt by the Population in Southeastern France,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Tocheport</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Bouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Calais</w:t>
+                <w:t xml:space="preserve">Ch. Sira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (6), pp.3347-3353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120130073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800886v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid response to the earthquake emergency of May 2012 in the Po Plain, northern Italy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Moretti</w:t>
+                <w:t xml:space="preserve">Sismos à l'Ecole: A Worldwide Network of Real‐Time Seismometers in Schools,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tocheport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Abruzzese</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Azzara R. M.</w:t>
+                <w:t xml:space="preserve">M.P. Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83 (5), pp.870-873</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854451v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground motion simulations of a major historical earthquake (1660) in the French Pyrenees using recent moderate size earthquakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid response to the earthquake emergency of May 2012 in the Po Plain, northern Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Abruzzese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abu Zeid N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Augliera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Honoré</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Azzara R. M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05193.x⟩</w:t>
+              <w:t xml:space="preserve">Annals of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.55,4,583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4401/ag-6152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634564v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint multidisciplinary study of the Saint-Sauveur-Donareo fault (lower Var valley, French Riviera): a contribution to seismic hazard assessment in the urban area of Nice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Delouis</w:t>
+                <w:t xml:space="preserve">Ground motion simulations of a major historical earthquake (1660) in the French Pyrenees using recent moderate size earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Hippolyte</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Souriau,</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.323⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 197 (2), pp.1001-1018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05193.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620548v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground-Motion Simulations of the 2004 Mw 6.4 Les Saintes, Guadeloupe, Earthquake Using Ten Smaller Events</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Courboulex</w:t>
+                <w:t xml:space="preserve">Joint multidisciplinary study of the Saint-Sauveur-Donareo fault (lower Var valley, French Riviera): a contribution to seismic hazard assessment in the urban area of Nice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Hippolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Converset</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120080372⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 182 (4), pp.323-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453629v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeling the Earth Shake ... at school. EDUSISMO : the French educational Seismological Network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Ground-Motion Simulations of the 2004 Mw 6.4 Les Saintes, Guadeloupe, Earthquake Using Ten Smaller Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Converset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Leputh</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Balestra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSEM-EMSC Newsletter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 100 (1), pp.116-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120080372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497770v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mw 6.3 earthquake scenario in the city of Nice (southeast France): ground motion simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feeling the Earth Shake ... at school. EDUSISMO : the French educational Seismological Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Berenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leputh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Salichon</w:t>
+                <w:t xml:space="preserve">B. Zodmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Kohrs-Sansorny</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Seismology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CSEM-EMSC Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.non communiqué</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00540029v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground-Motion Variability and Implementation of a Probabilistic–Deterministic Hazard Method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Courboulex</w:t>
+                <w:t xml:space="preserve">A Mw 6.3 earthquake scenario in the city of Nice (southeast France): ground motion simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Salichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Kohrs-Sansorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Seismology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14 (3), pp.523-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10950-009-9180-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120080183⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00420625v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic hazard on the French Riviera : new data, interpretation and simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Ground-Motion Variability and Implementation of a Probabilistic–Deterministic Hazard Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2007.03456.x⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 99 (5), pp.2992-3002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120080183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00342713v1</w:t>
+                <w:t xml:space="preserve">hal-00420625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Two-Stage Method for Ground-Motion Simulation Using Stochastic Summation of Small Earthquakes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Seismic hazard on the French Riviera : new data, interpretation and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kohrs-Sansorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bour</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Gélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 95 (4), pp.1387-1400. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 170 (1), pp.387-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120040211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2007.03456.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407447v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00342713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex normal faulting in the Apennines thrust-and-fold belt: the 1997 seismic sequence in central Italy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Two-Stage Method for Ground-Motion Simulation Using Stochastic Summation of Small Earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kohrs-Sansorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chiaraluce</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 94 (1), pp.99-116. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120020052⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 95 (4), pp.1387-1400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120040211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407303v1</w:t>
+                <w:t xml:space="preserve">hal-00407447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex kinematic rupture of the Mw 5.9, 1999 Athens earthquake as revealed by the joint inversion of regional seismological and SAR data</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rupture history of the 1997 umbria-Marche (central Italy) main shocks from the inversion of GPS, DInSAR and near field strong motion data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Cocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Stramondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02374.x⟩</w:t>
+              <w:t xml:space="preserve">Annals of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 47 (4), pp.1355-1376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4401/ag-3349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407297v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupture history of the 1997 umbria-Marche (central Italy) main shocks from the inversion of GPS, DInSAR and near field strong motion data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex normal faulting in the Apennines thrust-and-fold belt: the 1997 seismic sequence in central Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chiaraluce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chiarabba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Hernandez</w:t>
+                <w:t xml:space="preserve">G. Selvaggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Cocco</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Oona Scotti</w:t>
+                <w:t xml:space="preserve">M. Di Bona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4401/ag-3349⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 94 (1), pp.99-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120020052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407316v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Unknown active fault revealed by microseismicity in the South-East of France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Complex kinematic rupture of the Mw 5.9, 1999 Athens earthquake as revealed by the joint inversion of regional seismological and SAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Melis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2003GL017171⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 158 (3), pp.1078-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02374.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406992v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slip distribution of the Mw 5,9, 1999 Athens earthquake inverted from regional seismological data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">An Unknown active fault revealed by microseismicity in the South-East of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Charreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 29 (15), pp.NIL302-NIL305 [425]. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2001GL014261⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 30 (15), pp.1782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2003GL017171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406657v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enseignements du petit séisme de Peille (Alpes-Maritimes, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Slip distribution of the Mw 5,9, 1999 Athens earthquake inverted from regional seismological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Larroque</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stavrakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1251-8050(01)01615-9⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29 (15), pp.NIL302-NIL305 [425]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2001GL014261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00438689v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal distribution of seismic activity during the Umbria-Marche crisis, 1997</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Les enseignements du petit séisme de Peille (Alpes-Maritimes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lomax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Seismology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1026568419411⟩</w:t>
+              <w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 333 (2), pp.105-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1251-8050(01)01615-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438726v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of vertical ground accelerations exceeding gravity during the 1997 Umbria-Marche (central Italy) earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gaffet</w:t>
+                <w:t xml:space="preserve">M. Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Glot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Seismology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 4 (4), pp.517-523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1026579908823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A site effect study in the Verchiano valley during the 1997 Umbria-Marche (Central Italy) earthquakes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal distribution of seismic activity during the Umbria-Marche crisis, 1997</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Marra</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lomax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Seismology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 4 (4), pp.525-541. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1026542809575⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 4 (4), pp.377-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1026568419411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438730v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupture complexity of a moderate intraplate earthquake in the Alps: the 1996M5 Epagny–Annecy earthquake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">A site effect study in the Verchiano valley during the 1997 Umbria-Marche (Central Italy) earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cultrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Marra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-246X.1999.00931.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Seismology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 4 (4), pp.525-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1026542809575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438681v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expérience multi-antennes à Annot pour l'analyse des effets de site en sismologie: A multi-array experiment in Annot for site effect analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rupture complexity of a moderate intraplate earthquake in the Alps: the 1996M5 Epagny–Annecy earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Deichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Gariel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1251-8050(99)80231-6⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 139, pp.152-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-246X.1999.00931.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00456863v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 1997 Umbria-Marche, Italy, earthquake sequence : a first look at the main shocks and aftershocks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Cocco</w:t>
+                <w:t xml:space="preserve">Une expérience multi-antennes à Annot pour l'analyse des effets de site en sismologie: A multi-array experiment in Annot for site effect analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schisselé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/98GL51842⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 329 (3), pp.167-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1251-8050(99)80231-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497729v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00456863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source study and tectonic implications of the 1995 Ventimiglia (border of Italy and France) earthquake (Ml=4.7)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+                <w:t xml:space="preserve">The 1997 Umbria-Marche, Italy, earthquake sequence : a first look at the main shocks and aftershocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Azzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chiarabba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.B. Cimini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0040-1951(98)00024-9⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 25 (15), pp.2861-2864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/98GL51842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438696v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Source study and tectonic implications of the 1995 Ventimiglia (border of Italy and France) earthquake (Ml=4.7)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cattaneo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 290 (3-4), pp.245-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-1951(98)00024-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Ms = 6.2, June 15, 1995 Aigion earthquake (Greece): evidence for low angle normal faulting in the Corinth rift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Briole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Seismology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 1 (2), pp.131 - 150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1009795618839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8382,2787 +8499,2787 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle lithologique de la propagation de la rupture du séisme du Teil (2019/11/11 ; Mw4,9) et de la localisation des répliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Godano</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feyza Arzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le séisme profond de Coaraze (ML 4,1 ; 18 mars 2025, Arc de Nice, France) : où est la faille ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haïti : Malgré la crise que traverse le pays, la surveillance sismique continue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">How citizens enable seismic monitoring in a country like Haiti, where the institutional system has trouble functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvert Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monfret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Symithe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Chèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude ‘Failles haïtiennes’</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESC 2024 - 39th General assembly of the European Seismological Commission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESC, Sep 2024, Corfou, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194940v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How citizens enable seismic monitoring in a country like Haiti, where the institutional system has trouble functioning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Haïti : Malgré la crise que traverse le pays, la surveillance sismique continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Calais</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Monfret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Symithe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvert Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Steeve Symithe</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC 2024 - 39th General assembly of the European Seismological Commission</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées d’étude ‘Failles haïtiennes’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alice Corbet, Nov 2023, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14892064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748378v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrence time of large earthquakes at the western Alps-Mediteranean sea junction : from geological observations and modelling of the seismicity rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trévisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International INQUA Workshop on Paleoseismology, Active Tectonics and Archaeoseismology (“PATA Days”)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Baize, M. Rizza, Sep 2022, Aix-en-Provence, France. pp.113-116, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7736477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayiti-séismes : une plateforme sismologique citoyenne pour une meilleure estimation de l'aléa sismique en Haïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monfret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvert Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque de l'AFPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPS, Nov 2023, Gosier (Guadeloupe), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7914/SN/HY⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Miragoâne seismic clusters in southern Haiti triggered by the Mw 7.2 Nippes earthquake of August 14, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvert Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monfret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the onset of earthquake-induced landslides as triggered slip under rate-and-state friction law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture Segmentation of the August 14, 2021 Mw7.2 Haiti Earthquake Using Aftershock Relocation from a Local Seismic Deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roby Douilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvert Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monfret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ambrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The August 14, 2021 Nippes, Haiti Earthquake Mainshock and Aftershock Sequence Recorded by The Ayiti-seismes Citizen Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Récurrence des forts séismes sur la côte Ligure (France-Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Monfret</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Trevisan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, New Orleans (US), United States. pp.S45H--2525</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03558654v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of the mainshock and aftershocksof the Le Teil earthquake (2019/11/11, Mw 4.9) in the geological context of the Southeast Basin edge (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Larroque</w:t>
+                <w:t xml:space="preserve">The August 14, 2021 Nippes, Haiti Earthquake Mainshock and Aftershock Sequence Recorded by The Ayiti-seismes Citizen Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Monfret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lomax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvert Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Godano</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Active Tectonic and Dating</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Praz sur Arly, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, New Orleans (US), United States. pp.S45H--2525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462776v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation du choc principal et des répliques du séisme du Teil (2019/11/11, Mw 4,9) dans le contexte géologique de la bordure du bassin du Sud-Est (France).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Location of the mainshock and aftershocksof the Le Teil earthquake (2019/11/11, Mw 4.9) in the geological context of the Southeast Basin edge (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Godano</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Active Tectonic and Dating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Praz sur Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462791v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des processus sismogéniques dans le sud-est de la France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Localisation du choc principal et des répliques du séisme du Teil (2019/11/11, Mw 4,9) dans le contexte géologique de la bordure du bassin du Sud-Est (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Baize</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Rencontres Scientifiques et Techniques RESIF, 15-18 Novembre, Obernai, https://rst-resif-2021.sciencesconf.org/program</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Obernai, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462820v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récurrence des forts séismes sur la côte Ligure (France-Italie)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Diversité des processus sismogéniques dans le sud-est de la France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stephane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">5e Rencontres Scientifiques et Techniques RESIF, 15-18 Novembre, Obernai, https://rst-resif-2021.sciencesconf.org/program</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462808v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offshore Landslides could be favored by Seismic Amplification due to Site Effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The November 11 2019 Le Teil, France M5 earthquake: a triggered event in nuclear country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Billant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Brenguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd EGU General Assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19565⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-18295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026658v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The November 11 2019 Le Teil, France M5 earthquake: a triggered event in nuclear country</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Offshore Landslides could be favored by Seismic Amplification due to Site Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-18295⟩</w:t>
+              <w:t xml:space="preserve">22nd EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026754v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are subduction earthquakes a threat for Quito, capital of Ecuador, located ~170 km from the coast?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alejandro Castro Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic and landslides hazards in the high stakes area of the Nice Côte d'Azur airport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th conference of the international society for Integrated Disaster Risk Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the Quito basin using ambient seismic noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacheco Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong offshore site effect revealed by a broad-band seismometer installed on the Nice airport slope at 17 m water depth (South-East of France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Diego Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Seismological Commission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, La Valette, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Response of the Quito Basin (Ecuador)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandra Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacheco Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESC, the 36th General Assembly of the European Seismological Commission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, La Valette, France. pp.NP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zonage sismotectonique de la jonction Alpes du Sud – Bassin Ligure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop RESIF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11172,1267 +11289,1267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of HV on noise and earthquake during the seismic sequence of Mw 7.2 Nippes, Haiti, earthquake (August 14th, 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Cultrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvert Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Symithe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th General assembly of the European Seismological Commission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Corfou, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining denoising and matched filter detection to enhance Haiti's earthquake catalog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel C. Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bletery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ambrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th General assembly of the European Seismological Commission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Corfou, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour à la source : le séisme du Teil (2019-11-11, Mw 4.9) et les répliques dans le contexte géologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Godano</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1eres rencontres Epos-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Saint Jean Cap Ferrat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic activity in the Ubaye Region (French Alps) : a specific behaviour highlighted by mainshocks and swarm sequences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Godano</w:t>
+                <w:t xml:space="preserve">Influence of the ambient noise level of Raspberry Shake seismographs on the performance of the Ayiti-séismes platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvert Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Monfret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadrac St Fleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Geophysical Union, AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New Orleans, United States. pp.S25E-0293</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442187v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réseau de sismologie citoyenne en Haïti face au séisme de Nippes (Mw 7.2) du 14 Aout 2021</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Steeve Symithe</w:t>
+                <w:t xml:space="preserve">Complex behaviour highlighted by earthquake aftershock and swarm sequences in Ubaye Region (French Western Alps).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis De Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
+              <w:t xml:space="preserve">23rd EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482549v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex behaviour highlighted by earthquake aftershock and swarm sequences in Ubaye Region (French Western Alps).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic activity in the Ubaye Region (French Alps) : a specific behaviour highlighted by mainshocks and swarm sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Baques</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Clara Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clara Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Obernai, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.76⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518982v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the ambient noise level of Raspberry Shake seismographs on the performance of the Ayiti-séismes platform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le réseau de sismologie citoyenne en Haïti face au séisme de Nippes (Mw 7.2) du 14 Aout 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Monfret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvert Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sadrac St Fleur</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Symithe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, New Orleans, United States. pp.S25E-0293</w:t>
+              <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538773v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic interferometry at the urban scale: imaging the Quito basin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Apport des enregistrements sismologiques dans la prédiction du comportement non-linéaire des sols sous sollicitation sismique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alejandro Castro Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régnier Julie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. </w:t>
+              <w:t xml:space="preserve">Colloque de l'Association Française du Génie Parasismique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Marne la vallée, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400412v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des enregistrements sismologiques dans la prédiction du comportement non-linéaire des sols sous sollicitation sismique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Seismic interferometry at the urban scale: imaging the Quito basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacheco Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association Française du Génie Parasismique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Marne la vallée, France. </w:t>
+              <w:t xml:space="preserve">AGU fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400272v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong offshore site effect revealed by a broad-band seismometer installed on the Nice Airport slope at 17m water depth (south-east of France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th European Seismological Commission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, La Valette, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12442,147 +12559,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aléa sismique sur la Côte d'Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Géoazur, UMR 7329, 250 rue Albert Einstein, Université Sophia Antipolis, 06560 Valbonne. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12592,105 +12709,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DES PETITS SEISMES POUR COMPRENDRE ET PREVOIR LES PLUS GROS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géophysique [physics.geo-ph]. Université Nice Sophia Antipolis, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00519967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId380"/>
+      <w:footerReference w:type="default" r:id="rId382"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12758,51 +12875,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0703A8EC"/>
+    <w:nsid w:val="AE942101"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12989,51 +13106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-courboulex" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4467-9102" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088581373" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438311v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvert Paul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monfret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230982" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1204" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232248v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyza Arzu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031133" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391514v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Bao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i2.1629" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861810v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lestrelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Ampuero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Courboulex" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl110695" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814347v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roby Douilly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120220128" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ch&#232;ze" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230059" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piantini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-1541-2022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617258v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Castro Cruz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac044" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609866v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Symithe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn1045" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348930v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tr&#233;visan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.69" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442293v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pacheco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mercerat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laurendeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab408" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364897v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baques" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duverger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.76" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418730v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Castro-Cruz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2019.105833" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027250v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boisson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve J. Symithe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pr&#233;petit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;tonus Pierre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.542654" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461538v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Balestra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Berenguer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bigot&#8208;cormier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220190137" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465675v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02408-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouffray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mourau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gc-3-475-2020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167393v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Symithe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte Momplaisir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EO123345" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167273v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agurto-Detzel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Font" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rietbrock" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.05.029" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238556v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Roesner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gau&#173;vain Wiemer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kreiter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wenau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Wei Wu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-018-1060-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200605v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB017226" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812470v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chounet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vallee" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Causse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.11.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852723v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Wenceslao Fern&#225;ndez Lorenzo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Santisi d'Avila" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foundotos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1193/042216EQS064M" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737158v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alfonso Naya" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170134" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692228v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cultrera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Herrero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Schiappapietra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074698" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347813v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier de L&#233;pinay B." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. St Fleur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120150238" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527930v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dujardin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Causse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Traversa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220150185" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346889v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.027" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346866v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.06.009" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH0WXWSD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527350v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chounet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220150283" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346775v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1233-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880682v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Nomade" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Litty" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JF003644" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01133376v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattaneo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yelles" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36170.1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183148v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godano" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Larroque" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.10.010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6PL1L95-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829790v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;renguer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tocheport" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bouin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.183" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932587v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Sira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120130073" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800886v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bouin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854451v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moretti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abruzzese" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Zeid N." TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Augliera" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzara R. M." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6152" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634564v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Honor&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souriau," TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05193.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620548v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hippolyte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebourg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.323" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453629v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Converset" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balestra" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080372" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497770v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leputh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zodmi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540029v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Salichon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Kohrs-Sansorny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-009-9180-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KKGQSWJ4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420625v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080183" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342713v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kohrs-Sansorny" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;lis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03456.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407447v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bour" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120040211" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407303v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiaraluce" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amato" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiarabba" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Selvaggi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Bona" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120020052" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407297v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumont" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scotti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Melis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02374.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407316v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hernandez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cocco" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Stramondo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-3349" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406992v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charreau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL017171" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406657v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stavrakakis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL014261" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438689v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Duval" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01615-9" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PP05QQH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438726v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaffet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026568419411" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-594VD24L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438720v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dietrich" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Glot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026579908823" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TTQW6710-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438730v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cultrera" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marra" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026542809575" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R9HKGTH3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438681v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deichmann" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gariel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1999.00931.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456863v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schissel&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(99)80231-6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK6812BM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497729v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azzara" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Cimini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cocco" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98GL51842" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZS74RRQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438696v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cattaneo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(98)00024-9" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB760SRJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415988v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009795618839" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C13045EFE09F2E5348246082C90D7A0A16EFFA54/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339347v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339342v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194940v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14892064" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748378v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054371v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7736477" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802368v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7914/SN/HY" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089201v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13526" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089160v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lestrelin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mercerat" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6257" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939248v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558654v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lomax" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462776v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462791v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462820v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462808v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026658v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19565" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026754v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Billant" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavali&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18295" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400159v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399988v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Kelner" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400236v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacheco Daniel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379863v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Diego Diego Mercerat" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379893v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351507v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748519v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748457v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel C. Neves" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495077v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442187v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482549v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518982v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538773v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadrac St Fleur" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400412v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400272v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gnier Julie" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908630v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Diego Mercerat" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migeon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401990v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00519967v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-courboulex" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4467-9102" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088581373" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563068v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tr&#233;visan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-026-03407-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438311v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvert Paul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monfret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230982" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391514v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Bao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i2.1629" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978093v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1204" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232248v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyza Arzu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031133" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861810v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lestrelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Ampuero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Courboulex" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl110695" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198104v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ch&#232;ze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230059" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roby Douilly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120220128" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617258v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Castro Cruz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac044" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661182v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piantini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-1541-2022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609866v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Symithe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn1045" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348930v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.69" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364897v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baques" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duverger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.76" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442293v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pacheco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mercerat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laurendeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab408" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418730v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Castro-Cruz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2019.105833" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461538v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Balestra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Berenguer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bigot&#8208;cormier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220190137" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027250v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boisson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve J. Symithe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pr&#233;petit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;tonus Pierre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.542654" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465675v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02408-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102882v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouffray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mourau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gc-3-475-2020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167393v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Symithe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte Momplaisir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EO123345" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167273v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agurto-Detzel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Font" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rietbrock" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.05.029" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Roesner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gau&#173;vain Wiemer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kreiter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wenau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Wei Wu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-018-1060-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200605v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB017226" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852723v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Wenceslao Fern&#225;ndez Lorenzo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Santisi d'Avila" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foundotos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1193/042216EQS064M" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812470v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chounet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vallee" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Causse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.11.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737158v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alfonso Naya" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170134" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692228v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cultrera" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Herrero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Schiappapietra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074698" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346775v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dujardin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Traversa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1233-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880682v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Nomade" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Litty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JF003644" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527930v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Causse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220150185" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347813v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier de L&#233;pinay B." TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. St Fleur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120150238" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346889v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.027" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527350v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chounet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220150283" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346866v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.06.009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH0WXWSD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01133376v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattaneo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yelles" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36170.1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829790v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;renguer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tocheport" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bouin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.183" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183148v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Larroque" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.10.010" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6PL1L95-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932587v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Sira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120130073" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800886v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bouin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854451v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moretti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abruzzese" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Zeid N." TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Augliera" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzara R. M." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6152" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634564v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Honor&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souriau," TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05193.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620548v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hippolyte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebourg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.323" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453629v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Converset" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balestra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080372" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497770v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leputh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zodmi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540029v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Salichon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Kohrs-Sansorny" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-009-9180-0" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KKGQSWJ4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420625v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080183" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342713v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kohrs-Sansorny" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;lis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03456.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407447v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bour" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120040211" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407316v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hernandez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cocco" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Stramondo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-3349" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407303v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiaraluce" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amato" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiarabba" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Selvaggi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Bona" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120020052" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407297v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scotti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Melis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02374.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406992v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charreau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL017171" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406657v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stavrakakis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL014261" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438689v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Duval" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01615-9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PP05QQH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438720v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaffet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dietrich" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Glot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026579908823" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TTQW6710-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438726v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026568419411" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-594VD24L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438730v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cultrera" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marra" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026542809575" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R9HKGTH3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438681v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deichmann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gariel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1999.00931.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456863v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schissel&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(99)80231-6" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK6812BM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497729v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azzara" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Cimini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cocco" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98GL51842" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZS74RRQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438696v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cattaneo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(98)00024-9" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB760SRJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415988v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009795618839" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C13045EFE09F2E5348246082C90D7A0A16EFFA54/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339347v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339342v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748378v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194940v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14892064" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054371v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7736477" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802368v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7914/SN/HY" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089201v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13526" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089160v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lestrelin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mercerat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6257" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939248v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462808v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558654v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lomax" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462776v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462791v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462820v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026754v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Billant" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavali&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18295" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026658v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19565" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400159v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399988v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Kelner" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400236v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacheco Daniel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379863v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Diego Diego Mercerat" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379893v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351507v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748519v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748457v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel C. Neves" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495077v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538773v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadrac St Fleur" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518982v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442187v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482549v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400272v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gnier Julie" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400412v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908630v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Diego Mercerat" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migeon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401990v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00519967v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>