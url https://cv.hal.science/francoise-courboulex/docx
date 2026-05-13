--- v1 (2026-04-21)
+++ v2 (2026-05-13)
@@ -472,429 +472,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 28 January 2020, Mw7.7, Cayman Trough / Oriente Fault, Supershear Earthquake Rupture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Calais</w:t>
+                <w:t xml:space="preserve">Distributed Acoustic Sensing for aftershock monitoring: the case of the 2019 Mw 4.9 Le Teil earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 4 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26443/seismica.v4i2.1629⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26443/seismica.v4i1.1204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391514v1</w:t>
+                <w:t xml:space="preserve">hal-04978093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Acoustic Sensing for aftershock monitoring: the case of the 2019 Mw 4.9 Le Teil earthquake</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+                <w:t xml:space="preserve">Back to the Source: Connecting the Seismological Observations of Le Teil Earthquake (M w 4.9, 2019/11/11, France) to the Local Geology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Godano</w:t>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feyza Arzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26443/seismica.v4i1.1204⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (9), pp.e2025JB031133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025JB031133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978093v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back to the Source: Connecting the Seismological Observations of Le Teil Earthquake (M w 4.9, 2019/11/11, France) to the Local Geology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Larroque</w:t>
+                <w:t xml:space="preserve">The 28 January 2020, Mw7.7, Cayman Trough / Oriente Fault, Supershear Earthquake Rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feyza Arzu</w:t>
+                <w:t xml:space="preserve">Han Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (9), pp.e2025JB031133. </w:t>
+              <w:t xml:space="preserve">Seismica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025JB031133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26443/seismica.v4i2.1629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05232248v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Onset of Earthquake‐Triggered Landslides on Slip Surfaces Governed by Rate‐And‐State Friction</w:t>
               </w:r>
@@ -1259,295 +1259,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground motion simulations in Quito (Ecuador) due to major earthquakes from the subduction zone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brief communication: Seismological analysis of flood dynamics and hydrologically triggered earthquake swarms associated with Storm Alex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Alejandro Castro Cruz</w:t>
+                <w:t xml:space="preserve">Małgorzata Chmiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+                <w:t xml:space="preserve">Marco Piantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Alvarado</w:t>
+                <w:t xml:space="preserve">Florent Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 229 (3), pp.2192-2208. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (5), pp.1541-1558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggac044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-22-1541-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03617258v1</w:t>
+                <w:t xml:space="preserve">hal-03661182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief communication: Seismological analysis of flood dynamics and hydrologically triggered earthquake swarms associated with Storm Alex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ground motion simulations in Quito (Ecuador) due to major earthquakes from the subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Małgorzata Chmiel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Godano</w:t>
+                <w:t xml:space="preserve">David Alejandro Castro Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Piantini</w:t>
+                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Brigode</w:t>
+                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Gimbert</w:t>
+                <w:t xml:space="preserve">Alexandra Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (5), pp.1541-1558. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 229 (3), pp.2192-2208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-22-1541-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggac044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661182v1</w:t>
+                <w:t xml:space="preserve">hal-03617258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citizen seismology helps decipher the 2021 Haiti earthquake</w:t>
               </w:r>
@@ -1680,51 +1680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1795,429 +1795,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089600v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismotectonics of southeast France: from the Jura mountains to Corsica</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Profiling the Quito basin (Ecuador) using seismic ambient noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Albaric</w:t>
+                <w:t xml:space="preserve">D Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Jomard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jenny Trévisan</w:t>
+                <w:t xml:space="preserve">E Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.69⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 228 (2), pp.1419-1437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348930v2</w:t>
+                <w:t xml:space="preserve">hal-03442293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic activity in the Ubaye Region (French Alps): a specific behaviour highlighted by mainshocks and swarm sequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Baques</w:t>
+                <w:t xml:space="preserve">Seismotectonics of southeast France: from the Jura mountains to Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis de Barros</w:t>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Duverger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Godano</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Trévisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-25. </w:t>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.105-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.76⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364897v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348930v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling the Quito basin (Ecuador) using seismic ambient noise</w:t>
+                <w:t xml:space="preserve">Seismic activity in the Ubaye Region (French Alps): a specific behaviour highlighted by mainshocks and swarm sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Pacheco</w:t>
+                <w:t xml:space="preserve">Marion Baques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Mercerat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Laurendeau</w:t>
+                <w:t xml:space="preserve">Clara Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 228 (2), pp.1419-1437. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggab408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442293v1</w:t>
+                <w:t xml:space="preserve">hal-03364897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new parameter to empirically describe and predict the non-linear seismic response of sites derived from the analysis of Kik-Net database</w:t>
               </w:r>
@@ -2640,51 +2640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 177 (7), pp.3205-3224. </w:t>
@@ -3258,77 +3258,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid‐Induced Swarms and Coseismic Stress Transfer: A Dual Process Highlighted in the Aftershock Sequence of the 7 April 2014 Earthquake (Ml 4.8, Ubaye, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helmstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3386,5110 +3386,5134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02200605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Empirical Simulation of Linear Elastic Seismic Response of a Building: The Case of Nice Prefecture</w:t>
+                <w:t xml:space="preserve">Global catalog of earthquake rupture velocities shows anticorrelation between stress drop and rupture velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Wenceslao Fernández Lorenzo</w:t>
+                <w:t xml:space="preserve">Agnès Chounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Paola Santisi d'Avila</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
+                <w:t xml:space="preserve">Martin Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Foundotos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earthquake Spectra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (1), pp.169 - 196. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 733, pp.148 - 158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1193/042216EQS064M⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852723v1</w:t>
+                <w:t xml:space="preserve">hal-01812470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global catalog of earthquake rupture velocities shows anticorrelation between stress drop and rupture velocity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical and Empirical Simulation of Linear Elastic Seismic Response of a Building: The Case of Nice Prefecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Vallee</w:t>
+                <w:t xml:space="preserve">Guillermo Wenceslao Fernández Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Causse</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Paola Santisi d'Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Foundotos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.11.005⟩</w:t>
+              <w:t xml:space="preserve">Earthquake Spectra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (1), pp.169 - 196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1193/042216EQS064M⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812470v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low‐Frequency Seismic Amplification in the Quito Basin (Ecuador) Revealed by Accelerometric Recordings of the RENAC Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Alfonso Naya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 107 (6), pp.2917 - 2926. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0120170134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian rupture imaging in a complex medium: The 29 May 2012 Emilia, Northern Italy, earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Cultrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Schiappapietra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44 (15), pp.7783 - 7792. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2017GL074698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the Basin Effects in the Po Plain During the Emilia-Romagna Seismic Sequence (2012) Using Empirical Green’s Functions,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Influence of Source, Path, and Site Effects on the Magnitude Dependence of Ground‐Motion Decay with Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Traversa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00024-015-1233-4⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (1), pp.138 - 148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220150185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346775v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantified sensitivity of small lake sediments to record historic earthquakes: Implications for paleoseismology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome Nomade</w:t>
+                <w:t xml:space="preserve">Site Effects in Port‐au‐Prince (Haiti) from the Analysis of Spectral Ratio and Numerical Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Crouzet</w:t>
+                <w:t xml:space="preserve">Mercier de Lépinay B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Litty</w:t>
+                <w:t xml:space="preserve">S. St Fleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+                <w:t xml:space="preserve">E. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 121 (1), pp.2 - 16. </w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015JF003644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120150238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880682v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Source, Path, and Site Effects on the Magnitude Dependence of Ground‐Motion Decay with Distance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">The sequence of moderate-size earthquakes at the junction of the Ligurian basin and the Corsica margin (western Mediterranean): The initiation of an active deformation zone revealed?,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220150185⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 676, pp.135-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527930v1</w:t>
+                <w:t xml:space="preserve">hal-01346889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site Effects in Port‐au‐Prince (Haiti) from the Analysis of Spectral Ratio and Numerical Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Frequency and triggering of small-scale submarine landslides on decadal timescales: Analysis of 4D bathymetric data from the continental slope offshore Nice (France),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kelner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Bertrand</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120150238⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 379, pp.281-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2016.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347813v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sequence of moderate-size earthquakes at the junction of the Ligurian basin and the Corsica margin (western Mediterranean): The initiation of an active deformation zone revealed?,</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Stress‐Drop Variability of Shallow Earthquakes Extracted from a Global Database of Source Time Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chounet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.03.027⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (4), pp.912 - 918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220150283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346889v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress‐Drop Variability of Shallow Earthquakes Extracted from a Global Database of Source Time Functions</w:t>
+                <w:t xml:space="preserve">Simulation of the Basin Effects in the Po Plain During the Emilia-Romagna Seismic Sequence (2012) Using Empirical Green’s Functions,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Chounet</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Traversa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220150283⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 173 (6), pp.1993-2010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00024-015-1233-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527350v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency and triggering of small-scale submarine landslides on decadal timescales: Analysis of 4D bathymetric data from the continental slope offshore Nice (France),</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantified sensitivity of small lake sediments to record historic earthquakes: Implications for paleoseismology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tric</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Courboulex</w:t>
+                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dano</w:t>
+                <w:t xml:space="preserve">Jerome Nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Litty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2016.06.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (1), pp.2 - 16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JF003644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01346866v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene turbidites record earthquake supercycles at a slow-rate plate boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cattaneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Yelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43 (4), pp.331-334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/G36170.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01133376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuned in to the Earth ... from the school EduSismo: the French educational seismological network,</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">The October–November 2010 earthquake swarm near Sampeyre (Piedmont region, Italy): A complex multicluster sequence,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.183⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.97-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829790v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The October–November 2010 earthquake swarm near Sampeyre (Piedmont region, Italy): A complex multicluster sequence,</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Tuned in to the Earth ... from the school EduSismo: the French educational seismological network,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tocheport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.10.010⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 184 (1-2), pp.183-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01183148v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Frequency Directivity Effect for an Mw 4.1 Earthquake, Widely Felt by the Population in Southeastern France,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Courboulex</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Sira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 103 (6), pp.3347-3353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0120130073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sismos à l'Ecole: A Worldwide Network of Real‐Time Seismometers in Schools,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tocheport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismological Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 83 (5), pp.870-873</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid response to the earthquake emergency of May 2012 in the Po Plain, northern Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Abruzzese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abu Zeid N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Augliera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzara R. M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.55,4,583. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4401/ag-6152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground motion simulations of a major historical earthquake (1660) in the French Pyrenees using recent moderate size earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Souriau,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 197 (2), pp.1001-1018. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05193.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint multidisciplinary study of the Saint-Sauveur-Donareo fault (lower Var valley, French Riviera): a contribution to seismic hazard assessment in the urban area of Nice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 182 (4), pp.323-336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground-Motion Simulations of the 2004 Mw 6.4 Les Saintes, Guadeloupe, Earthquake Using Ten Smaller Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Converset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Balestra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 100 (1), pp.116-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0120080372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeling the Earth Shake ... at school. EDUSISMO : the French educational Seismological Network</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Mw 6.3 earthquake scenario in the city of Nice (southeast France): ground motion simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bernard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérome Salichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Kohrs-Sansorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSEM-EMSC Newsletter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Seismology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14 (3), pp.523-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10950-009-9180-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497770v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mw 6.3 earthquake scenario in the city of Nice (southeast France): ground motion simulations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Feeling the Earth Shake ... at school. EDUSISMO : the French educational Seismological Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Berenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leputh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zodmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Seismology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSEM-EMSC Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.non communiqué</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10950-009-9180-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00540029v1</w:t>
+                <w:t xml:space="preserve">hal-00497770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground-Motion Variability and Implementation of a Probabilistic–Deterministic Hazard Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 99 (5), pp.2992-3002. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120080183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic hazard on the French Riviera : new data, interpretation and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kohrs-Sansorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 170 (1), pp.387-400. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2007.03456.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00342713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Two-Stage Method for Ground-Motion Simulation Using Stochastic Summation of Small Earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kohrs-Sansorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 95 (4), pp.1387-1400. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120040211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupture history of the 1997 umbria-Marche (central Italy) main shocks from the inversion of GPS, DInSAR and near field strong motion data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complex normal faulting in the Apennines thrust-and-fold belt: the 1997 seismic sequence in central Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Cotton</w:t>
+                <w:t xml:space="preserve">L. Chiaraluce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Stramondo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oona Scotti</w:t>
+                <w:t xml:space="preserve">A. Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chiarabba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Selvaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Di Bona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4401/ag-3349⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 94 (1), pp.99-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120020052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407316v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex normal faulting in the Apennines thrust-and-fold belt: the 1997 seismic sequence in central Italy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complex kinematic rupture of the Mw 5.9, 1999 Athens earthquake as revealed by the joint inversion of regional seismological and SAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Selvaggi</w:t>
+                <w:t xml:space="preserve">D. Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Di Bona</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Melis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120020052⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 158 (3), pp.1078-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02374.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407303v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex kinematic rupture of the Mw 5.9, 1999 Athens earthquake as revealed by the joint inversion of regional seismological and SAR data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rupture history of the 1997 umbria-Marche (central Italy) main shocks from the inversion of GPS, DInSAR and near field strong motion data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Scotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Courboulex</w:t>
+                <w:t xml:space="preserve">Bruno Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Melis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Massimo Cocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Stramondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02374.x⟩</w:t>
+              <w:t xml:space="preserve">Annals of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 47 (4), pp.1355-1376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4401/ag-3349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407297v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Unknown active fault revealed by microseismicity in the South-East of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Charreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 30 (15), pp.1782. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2003GL017171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slip distribution of the Mw 5,9, 1999 Athens earthquake inverted from regional seismological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stavrakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 29 (15), pp.NIL302-NIL305 [425]. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2001GL014261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignements du petit séisme de Peille (Alpes-Maritimes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lomax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larroque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 333 (2), pp.105-112. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1251-8050(01)01615-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of vertical ground accelerations exceeding gravity during the 1997 Umbria-Marche (central Italy) earthquakes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal distribution of seismic activity during the Umbria-Marche crisis, 1997</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Cornou</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lomax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dietrich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Glot</w:t>
+                <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Seismology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 4 (4), pp.517-523. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 4 (4), pp.377-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1026568419411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1026579908823⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438720v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal distribution of seismic activity during the Umbria-Marche crisis, 1997</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Observations of vertical ground accelerations exceeding gravity during the 1997 Umbria-Marche (central Italy) earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Virieux</w:t>
+                <w:t xml:space="preserve">C. Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Glot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Seismology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 4 (4), pp.377-386. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1026568419411⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 4 (4), pp.517-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1026579908823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438726v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A site effect study in the Verchiano valley during the 1997 Umbria-Marche (Central Italy) earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cultrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Marra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Seismology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 4 (4), pp.525-541. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1026542809575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture complexity of a moderate intraplate earthquake in the Alps: the 1996M5 Epagny–Annecy earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Deichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Gariel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 139, pp.152-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-246X.1999.00931.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience multi-antennes à Annot pour l'analyse des effets de site en sismologie: A multi-array experiment in Annot for site effect analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schisselé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 329 (3), pp.167-174. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1251-8050(99)80231-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00456863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 1997 Umbria-Marche, Italy, earthquake sequence : a first look at the main shocks and aftershocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Azzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chiarabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.B. Cimini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 25 (15), pp.2861-2864. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/98GL51842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source study and tectonic implications of the 1995 Ventimiglia (border of Italy and France) earthquake (Ml=4.7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cattaneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 290 (3-4), pp.245-257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0040-1951(98)00024-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ms = 6.2, June 15, 1995 Aigion earthquake (Greece): evidence for low angle normal faulting in the Corinth rift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Briole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Seismology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 1 (2), pp.131 - 150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1009795618839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8499,301 +8523,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle lithologique de la propagation de la rupture du séisme du Teil (2019/11/11 ; Mw4,9) et de la localisation des répliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feyza Arzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le séisme profond de Coaraze (ML 4,1 ; 18 mars 2025, Arc de Nice, France) : où est la faille ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How citizens enable seismic monitoring in a country like Haiti, where the institutional system has trouble functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8852,73 +8876,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESC 2024 - 39th General assembly of the European Seismological Commission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESC, Sep 2024, Corfou, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïti : Malgré la crise que traverse le pays, la surveillance sismique continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8967,92 +8991,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude ‘Failles haïtiennes’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alice Corbet, Nov 2023, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.14892064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrence time of large earthquakes at the western Alps-Mediteranean sea junction : from geological observations and modelling of the seismicity rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9084,92 +9108,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International INQUA Workshop on Paleoseismology, Active Tectonics and Archaeoseismology (“PATA Days”)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Baize, M. Rizza, Sep 2022, Aix-en-Provence, France. pp.113-116, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7736477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayiti-séismes : une plateforme sismologique citoyenne pour une meilleure estimation de l'aléa sismique en Haïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monfret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9218,92 +9242,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque de l'AFPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPS, Nov 2023, Gosier (Guadeloupe), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7914/SN/HY⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Miragoâne seismic clusters in southern Haiti triggered by the Mw 7.2 Nippes earthquake of August 14, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvert Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9352,209 +9376,209 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the onset of earthquake-induced landslides as triggered slip under rate-and-state friction law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture Segmentation of the August 14, 2021 Mw7.2 Haiti Earthquake Using Aftershock Relocation from a Local Seismic Deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roby Douilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9613,333 +9637,350 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récurrence des forts séismes sur la côte Ligure (France-Italie)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oona Scotti</w:t>
+                <w:t xml:space="preserve">The August 14, 2021 Nippes, Haiti Earthquake Mainshock and Aftershock Sequence Recorded by The Ayiti-seismes Citizen Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Monfret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lomax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvert Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, New Orleans (US), United States. pp.S45H--2525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462808v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The August 14, 2021 Nippes, Haiti Earthquake Mainshock and Aftershock Sequence Recorded by The Ayiti-seismes Citizen Network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvert Paul</w:t>
+                <w:t xml:space="preserve">Location of the mainshock and aftershocksof the Le Teil earthquake (2019/11/11, Mw 4.9) in the geological context of the Southeast Basin edge (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, New Orleans (US), United States. pp.S45H--2525</w:t>
+              <w:t xml:space="preserve">Active Tectonic and Dating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Praz sur Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03558654v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of the mainshock and aftershocksof the Le Teil earthquake (2019/11/11, Mw 4.9) in the geological context of the Southeast Basin edge (France)</w:t>
+                <w:t xml:space="preserve">Localisation du choc principal et des répliques du séisme du Teil (2019/11/11, Mw 4,9) dans le contexte géologique de la bordure du bassin du Sud-Est (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9955,2601 +9996,2709 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Active Tectonic and Dating</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Praz sur Arly, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462776v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation du choc principal et des répliques du séisme du Teil (2019/11/11, Mw 4,9) dans le contexte géologique de la bordure du bassin du Sud-Est (France).</w:t>
+                <w:t xml:space="preserve">Diversité des processus sismogéniques dans le sud-est de la France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">5e Rencontres Scientifiques et Techniques RESIF, 15-18 Novembre, Obernai, https://rst-resif-2021.sciencesconf.org/program</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462791v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des processus sismogéniques dans le sud-est de la France.</w:t>
+                <w:t xml:space="preserve">Récurrence des forts séismes sur la côte Ligure (France-Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Rencontres Scientifiques et Techniques RESIF, 15-18 Novembre, Obernai, https://rst-resif-2021.sciencesconf.org/program</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Obernai, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462820v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The November 11 2019 Le Teil, France M5 earthquake: a triggered event in nuclear country</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Offshore Landslides could be favored by Seismic Amplification due to Site Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-18295⟩</w:t>
+              <w:t xml:space="preserve">22nd EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026754v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offshore Landslides could be favored by Seismic Amplification due to Site Effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The November 11 2019 Le Teil, France M5 earthquake: a triggered event in nuclear country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Billant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Brenguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd EGU General Assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19565⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-18295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026658v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are subduction earthquakes a threat for Quito, capital of Ecuador, located ~170 km from the coast?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alejandro Castro Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic and landslides hazards in the high stakes area of the Nice Côte d'Azur airport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th conference of the international society for Integrated Disaster Risk Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the Quito basin using ambient seismic noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacheco Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong offshore site effect revealed by a broad-band seismometer installed on the Nice airport slope at 17 m water depth (South-East of France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Diego Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Seismological Commission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, La Valette, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Response of the Quito Basin (Ecuador)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacheco Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESC, the 36th General Assembly of the European Seismological Commission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, La Valette, France. pp.NP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zonage sismotectonique de la jonction Alpes du Sud – Bassin Ligure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop RESIF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of HV on noise and earthquake during the seismic sequence of Mw 7.2 Nippes, Haiti, earthquake (August 14th, 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Cultrera</w:t>
+                <w:t xml:space="preserve">Le séisme de Coaraze (ML 4.1; 18 mars 2025): le plus profond jamais enregistré dans les Alpes du Sud.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Steeve Symithe</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Twardzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th General assembly of the European Seismological Commission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Corfou, Greece</w:t>
+              <w:t xml:space="preserve">2e rencontres Epos-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748519v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining denoising and matched filter detection to enhance Haiti's earthquake catalog</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bletery</w:t>
+                <w:t xml:space="preserve">Variability of HV on noise and earthquake during the seismic sequence of Mw 7.2 Nippes, Haiti, earthquake (August 14th, 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Cultrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Ambrois</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvert Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Symithe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th General assembly of the European Seismological Commission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Corfou, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748457v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour à la source : le séisme du Teil (2019-11-11, Mw 4.9) et les répliques dans le contexte géologique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+                <w:t xml:space="preserve">Combining denoising and matched filter detection to enhance Haiti's earthquake catalog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel C. Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bletery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ambrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1eres rencontres Epos-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Saint Jean Cap Ferrat, France</w:t>
+              <w:t xml:space="preserve">39th General assembly of the European Seismological Commission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Corfou, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495077v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the ambient noise level of Raspberry Shake seismographs on the performance of the Ayiti-séismes platform</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sadrac St Fleur</w:t>
+                <w:t xml:space="preserve">Retour à la source : le séisme du Teil (2019-11-11, Mw 4.9) et les répliques dans le contexte géologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, New Orleans, United States. pp.S25E-0293</w:t>
+              <w:t xml:space="preserve">1eres rencontres Epos-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Saint Jean Cap Ferrat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538773v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex behaviour highlighted by earthquake aftershock and swarm sequences in Ubaye Region (French Western Alps).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Seismic activity in the Ubaye Region (French Alps) : a specific behaviour highlighted by mainshocks and swarm sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clara Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Obernai, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.76⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518982v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic activity in the Ubaye Region (French Alps) : a specific behaviour highlighted by mainshocks and swarm sequences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Godano</w:t>
+                <w:t xml:space="preserve">Le réseau de sismologie citoyenne en Haïti face au séisme de Nippes (Mw 7.2) du 14 Aout 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Monfret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvert Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Symithe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Obernai, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442187v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réseau de sismologie citoyenne en Haïti face au séisme de Nippes (Mw 7.2) du 14 Aout 2021</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the ambient noise level of Raspberry Shake seismographs on the performance of the Ayiti-séismes platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvert Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Monfret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steeve Symithe</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadrac St Fleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New Orleans, United States. pp.S25E-0293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482549v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des enregistrements sismologiques dans la prédiction du comportement non-linéaire des sols sous sollicitation sismique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Complex behaviour highlighted by earthquake aftershock and swarm sequences in Ubaye Region (French Western Alps).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis De Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association Française du Génie Parasismique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Marne la vallée, France. </w:t>
+              <w:t xml:space="preserve">23rd EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400272v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic interferometry at the urban scale: imaging the Quito basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacheco Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apport des enregistrements sismologiques dans la prédiction du comportement non-linéaire des sols sous sollicitation sismique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alejandro Castro Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régnier Julie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'Association Française du Génie Parasismique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Marne la vallée, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Strong offshore site effect revealed by a broad-band seismometer installed on the Nice Airport slope at 17m water depth (south-east of France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th European Seismological Commission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, La Valette, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12559,51 +12708,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aléa sismique sur la Côte d'Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12655,51 +12804,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Géoazur, UMR 7329, 250 rue Albert Einstein, Université Sophia Antipolis, 06560 Valbonne. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12709,105 +12858,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DES PETITS SEISMES POUR COMPRENDRE ET PREVOIR LES PLUS GROS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géophysique [physics.geo-ph]. Université Nice Sophia Antipolis, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00519967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId382"/>
+      <w:footerReference w:type="default" r:id="rId386"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12875,51 +13024,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE942101"/>
+    <w:nsid w:val="8D3B265B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13106,51 +13255,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-courboulex" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4467-9102" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088581373" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563068v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tr&#233;visan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-026-03407-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438311v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvert Paul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monfret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230982" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391514v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Bao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i2.1629" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978093v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1204" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232248v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyza Arzu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031133" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861810v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lestrelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Ampuero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Courboulex" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl110695" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198104v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ch&#232;ze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230059" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roby Douilly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120220128" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617258v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Castro Cruz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac044" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661182v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piantini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-1541-2022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609866v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Symithe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn1045" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348930v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.69" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364897v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baques" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duverger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.76" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442293v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pacheco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mercerat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laurendeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab408" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418730v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Castro-Cruz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2019.105833" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461538v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Balestra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Berenguer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bigot&#8208;cormier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220190137" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027250v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boisson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve J. Symithe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pr&#233;petit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;tonus Pierre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.542654" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465675v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02408-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102882v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouffray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mourau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gc-3-475-2020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167393v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Symithe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte Momplaisir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EO123345" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167273v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agurto-Detzel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Font" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rietbrock" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.05.029" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Roesner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gau&#173;vain Wiemer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kreiter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wenau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Wei Wu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-018-1060-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200605v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB017226" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852723v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Wenceslao Fern&#225;ndez Lorenzo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Santisi d'Avila" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foundotos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1193/042216EQS064M" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812470v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chounet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vallee" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Causse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.11.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737158v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alfonso Naya" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170134" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692228v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cultrera" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Herrero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Schiappapietra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074698" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346775v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dujardin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Traversa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1233-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880682v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Nomade" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Litty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JF003644" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527930v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Causse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220150185" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347813v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier de L&#233;pinay B." TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. St Fleur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120150238" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346889v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.027" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527350v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chounet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220150283" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346866v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.06.009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH0WXWSD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01133376v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattaneo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yelles" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36170.1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829790v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;renguer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tocheport" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bouin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.183" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183148v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Larroque" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.10.010" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6PL1L95-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932587v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Sira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120130073" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800886v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bouin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854451v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moretti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abruzzese" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Zeid N." TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Augliera" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzara R. M." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6152" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634564v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Honor&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souriau," TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05193.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620548v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hippolyte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebourg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.323" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453629v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Converset" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balestra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080372" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497770v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leputh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zodmi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540029v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Salichon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Kohrs-Sansorny" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-009-9180-0" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KKGQSWJ4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420625v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080183" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342713v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kohrs-Sansorny" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;lis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03456.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407447v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bour" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120040211" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407316v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hernandez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cocco" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Stramondo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-3349" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407303v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiaraluce" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amato" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiarabba" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Selvaggi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Bona" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120020052" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407297v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scotti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Melis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02374.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406992v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charreau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL017171" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406657v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stavrakakis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL014261" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438689v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Duval" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01615-9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PP05QQH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438720v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaffet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dietrich" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Glot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026579908823" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TTQW6710-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438726v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026568419411" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-594VD24L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438730v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cultrera" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marra" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026542809575" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R9HKGTH3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438681v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deichmann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gariel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1999.00931.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456863v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schissel&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(99)80231-6" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK6812BM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497729v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azzara" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Cimini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cocco" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98GL51842" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZS74RRQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438696v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cattaneo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(98)00024-9" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB760SRJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415988v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009795618839" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C13045EFE09F2E5348246082C90D7A0A16EFFA54/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339347v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339342v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748378v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194940v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14892064" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054371v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7736477" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802368v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7914/SN/HY" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089201v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13526" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089160v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lestrelin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mercerat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6257" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939248v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462808v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558654v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lomax" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462776v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462791v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462820v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026754v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Billant" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavali&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18295" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026658v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19565" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400159v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399988v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Kelner" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400236v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacheco Daniel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379863v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Diego Diego Mercerat" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379893v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351507v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748519v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748457v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel C. Neves" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495077v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538773v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadrac St Fleur" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518982v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442187v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482549v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400272v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gnier Julie" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400412v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908630v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Diego Mercerat" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migeon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401990v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00519967v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-courboulex" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4467-9102" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088581373" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563068v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tr&#233;visan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-026-03407-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438311v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvert Paul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monfret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230982" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978093v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1204" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232248v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyza Arzu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031133" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Bao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i2.1629" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861810v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lestrelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Ampuero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Courboulex" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl110695" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198104v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ch&#232;ze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230059" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roby Douilly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120220128" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661182v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piantini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-1541-2022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Castro Cruz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac044" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609866v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Symithe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn1045" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442293v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pacheco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mercerat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laurendeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab408" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348930v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.69" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364897v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baques" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duverger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.76" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418730v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Castro-Cruz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2019.105833" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461538v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Balestra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Berenguer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bigot&#8208;cormier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220190137" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027250v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boisson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve J. Symithe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pr&#233;petit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;tonus Pierre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.542654" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465675v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02408-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102882v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouffray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mourau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gc-3-475-2020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167393v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Symithe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte Momplaisir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EO123345" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167273v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agurto-Detzel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Font" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rietbrock" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.05.029" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Roesner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gau&#173;vain Wiemer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kreiter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wenau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Wei Wu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-018-1060-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200605v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB017226" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812470v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chounet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vallee" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Causse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.11.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVZT54FK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852723v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Wenceslao Fern&#225;ndez Lorenzo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Santisi d'Avila" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foundotos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1193/042216EQS064M" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737158v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alfonso Naya" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170134" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692228v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cultrera" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Herrero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Schiappapietra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074698" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527930v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dujardin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Causse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Traversa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220150185" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347813v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier de L&#233;pinay B." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. St Fleur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120150238" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346889v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.027" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01QNCTSN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346866v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelner" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.06.009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH0WXWSD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527350v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chounet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220150283" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346775v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1233-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880682v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Nomade" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Litty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JF003644" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01133376v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattaneo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yelles" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36170.1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183148v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godano" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Larroque" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.10.010" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6PL1L95-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829790v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;renguer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tocheport" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bouin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.183" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932587v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Sira" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120130073" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800886v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bouin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854451v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moretti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abruzzese" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Zeid N." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Augliera" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzara R. M." TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6152" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634564v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Honor&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souriau," TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05193.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620548v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hippolyte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebourg" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.323" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453629v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Converset" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balestra" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080372" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540029v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Salichon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Kohrs-Sansorny" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-009-9180-0" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KKGQSWJ4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497770v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leputh" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zodmi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420625v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080183" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342713v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kohrs-Sansorny" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;lis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03456.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407447v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bour" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120040211" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407303v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiaraluce" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amato" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiarabba" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Selvaggi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Bona" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120020052" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407297v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumont" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scotti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Melis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02374.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407316v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hernandez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cocco" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Stramondo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-3349" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406992v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charreau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL017171" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406657v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stavrakakis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL014261" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438689v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Duval" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01615-9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PP05QQH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438726v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaffet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026568419411" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-594VD24L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438720v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dietrich" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Glot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026579908823" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TTQW6710-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438730v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cultrera" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marra" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026542809575" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R9HKGTH3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438681v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deichmann" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gariel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1999.00931.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456863v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schissel&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(99)80231-6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK6812BM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497729v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azzara" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Cimini" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cocco" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98GL51842" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZS74RRQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438696v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cattaneo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(98)00024-9" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB760SRJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415988v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009795618839" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C13045EFE09F2E5348246082C90D7A0A16EFFA54/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339347v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339342v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748378v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194940v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14892064" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054371v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7736477" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802368v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7914/SN/HY" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089201v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13526" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089160v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lestrelin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mercerat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6257" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939248v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558654v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lomax" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462776v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462791v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462820v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462808v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026658v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19565" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026754v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Billant" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavali&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18295" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400159v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399988v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Kelner" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400236v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacheco Daniel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379863v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Diego Diego Mercerat" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379893v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351507v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568217v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Twardzik" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748519v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748457v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel C. Neves" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495077v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442187v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482549v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538773v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadrac St Fleur" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518982v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400412v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400272v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gnier Julie" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908630v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Diego Mercerat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migeon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401990v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00519967v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>