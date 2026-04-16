--- v0 (2026-03-06)
+++ v1 (2026-04-16)
@@ -985,51 +985,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01616568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1088,181 +1088,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un projet de bibliothèque numérique de droit local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Curtit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40ᵉ anniversaire de l’Institut du droit local alsacien mosellan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Saverne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde - Interagir avec le religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Curtit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès inaugural ReligiS, Université de Strasbourg/CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes de cultes reconnus et CEDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Curtit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cultes non statutaires en droit local alsacien mosellan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Institutions religieuses et caritatives dans l’espace méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Géopolitique et religions autour de la méditerranée : entre permanence et recomposition, Collège des Bernardins, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi du 24 août 2021 confortant le respect des principes de la République : vers un nouveau paradigme de la laïcité française?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La laïcité où on ne la voit pas. Regards québécois et internationaux, colloque annuel du SoDRUS (Université de Sherbrooke), 9-10 juin 2023, Campus de Longueuil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche Société, Droit et Religions de l'Université de Sherbrooke (SoDRUS), Jun 2023, Longueuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ExPatRe: un dictionnaire numérique pour explorer le patrimoine culturel religieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1278,142 +1485,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Misha "Données et science ouverte en questions - État des lieux et pratiques en SHS", Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interprétation de la Charte des droits fondamentaux de l’UE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Rencontre Droits et religions 30 ans après Kokkinakis contre Grèce : la construction prétorienne d’un droit européen des religions, Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit des religions à l’épreuve des droits européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1429,832 +1636,832 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Rencontres Droit et Religion. Droit des religions : les enjeux d’une discipline. Hommage au Professeur Pierre-Henri Prélot, Palais universitaire, Strasbourg, 9 décembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’action de l’Union européenne en matière de lutte contre les discours et crimes de haine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th ICLARS (International Consortium for Law and Religion Studies) Conference, Cordoue (Espagne), 20 septembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Cordoue, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The sacrificed animal: European legal framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Curtit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Academy of Religion 2021 - Panel 025 Law, religions and animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Münster, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources numériques pour la thèse en accès ouvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d’été en droit « Le principe de proportionnalité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">Abattage rituel et droit de l’Union européenne</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’encadrement de l’abattage rituel. Le droit de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les animaux en religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’encadrement de l’abattage rituel. Le droit de l’Union européenne</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abattage rituel et droit de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les animaux en religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent EU case law on employment in religious organizations: towards a restriction of church autonomy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Academy of Religion 2019 - Panel 5/359: The state’s religious neutrality in Europe: common notions and specific trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit local alsacien mosellan et spécificités en matière religieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée régionale d’échanges Grand Est Valeurs de la République et Laïcité (DRDJSCS, ORIV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Tomblaine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statut des ministres du culte et droit européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le statut juridique des ministres du culte musulman, journée d'études organisée avec le soutien du ministère de l'Intérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un thésaurus pour cartographier les outils juridiques mobilisés par la RSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identification et classement des outils juridiques : la RSE saisie par le droit. Perspectives interne et internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un thesaurus pour cartographier les outils juridiques mobilisés par la RSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIODD 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'auteur et son oeuvre : la problématique de l'open access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le rapport d'autorité, Ecole d'été</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On resorting to soft law in French law and religion: managing religious heritage and bargained law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2270,484 +2477,557 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser la communauté. Continuités et mutations religieuses en modernité tardive. 32e Conférence de la Société internationale de sociologie des religions (SISR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Turku-Åbo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France (National report)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Curtit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion and Discrimination Law in the European Union = La discrimination en matière religieuse dans l'Union Européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Oxford, United Kingdom. pp.145-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'affiliation religieuse et le droit de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'affiliation religieuse en Europe : problèmes actuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114864v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02158224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les citronniers. Etz limon (2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathieu Perrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">100 films à voir (ou à revoir) lorsque l'on est juriste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.279-281, 2025, Droit &amp; cinéma, 9782386000669</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La jurisprudence de la Cour de justice de l’Union européenne en matière religieuse : une nécessaire contextualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Gonzalez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La construction prétorienne d’un droit européen des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.181-198, 2024, 9782386000621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité subjective du croyant et libre détermination des communautés religieuses en droit de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francis Messner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'affiliation religieuse en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99-112, 2017, 978-2-86820-982-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pus.9726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01616557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un thésaurus pour cartographier les outils juridiques mobilisés par la RSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Curtit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kathia Martin-Chenut; René de Quenaudon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La RSE saisie par le droit. Perspectives interne et internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp.15-23, 2016, 978-2-233-00793-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01657532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circoncision en droit international, un rite religieux au filtre de l’intérêt supérieur de l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2767,1431 +3047,1358 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincente Fortier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La circoncision rituelle. Enjeux de droit, enjeux de vérité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUS, pp.107-123, 2016, Société, droit et religion en Europe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abattage rituel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Curtit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La RSE saisie par le droit. Perspectives interne et internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, pp.15-23, 2016, 978-2-233-00793-3</w:t>
+              <w:t xml:space="preserve">Le guide du droit local : le droit applicable en Alsace et en Moselle de A à Z</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du droit local alsacien et mosellan, pp.19-20, 2015, 978-2-908484-22-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">State Support to Religions: European Regulation</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">State Support for Religions: European Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fornerod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francis Messner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public funding of religions in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ashgate, pp.3-22, 2015</w:t>
+              <w:t xml:space="preserve">, Ashgate, pp.3-22, 2015, Cultural diversity and law in association with RELIGARE, 9781472428912</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">State Support for Religions: European Regulation</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01659227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">State Support to Religions: European Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fornerod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francis Messner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public funding of religions in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ashgate, pp.3-22, 2015, Cultural diversity and law in association with RELIGARE, 9781472428912</w:t>
+              <w:t xml:space="preserve">, Ashgate, pp.3-22, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05275467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit français des religions au miroir des textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et religion en Europe. Études en l’honneur de Francis Messner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-72, 2014, 978-2-86820-564-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pus.9441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01656617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit de l’Union européenne : prise en compte des activités et organisations religieuses et affirmation des droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francis Messner; Pierre-Henri Prélot; Jean-Marie Woehrling. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de droit français des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.525-557, 2013, Traités, 9782711012060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’assistance spirituelle dans les hôpitaux au sein des États membres de l’Union européenne : un droit garanti, une mise en œuvre différenciée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Fornerod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'assistance spirituelle dans les services publics: situation française et éclairages européens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-19, 2012, Société, droit et religion en Europe, 978-2-86820-490-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pus.9272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'enseignement en théologie et sciences des religions dans les établissements d'enseignement supérieur en France: ce que révèlent les programmes de formation</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement de la théologie musulmane en Europe: contexte et contenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francis Messner; Michel Deneken. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La théologie à l'université: statut, programmes et évolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Labor et Fides, p. 17-32, 2009, Religions et modernités 5</w:t>
+              <w:t xml:space="preserve">, Labor et Fides, p. 151-171, 2009, Religions et modernités 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'enseignement de la théologie musulmane en Europe: contexte et contenu</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00454922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement en théologie et sciences des religions dans les établissements d'enseignement supérieur en France: ce que révèlent les programmes de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francis Messner; Michel Deneken. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La théologie à l'université: statut, programmes et évolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Labor et Fides, p. 151-171, 2009, Religions et modernités 5</w:t>
+              <w:t xml:space="preserve">, Labor et Fides, p. 17-32, 2009, Religions et modernités 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00454922v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00454784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Bulgarie</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slovénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rossitza Dikova</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lovro Šturm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du droit des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.115-122</w:t>
+              <w:t xml:space="preserve">, 2022, pp.706-711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Assistance spirituelle dans les institutions publiques. Droit des Etats européens</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etablissement confessionnel d'enseignement. Droit des Etats européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du droit des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.84-87</w:t>
+              <w:t xml:space="preserve">, 2022, pp.293-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pays-Bas</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assistance spirituelle dans les institutions publiques. Droit des Etats européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du droit des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.567-570</w:t>
+              <w:t xml:space="preserve">, 2022, pp.84-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Prescriptions vestimentaires. Droit des Etats européens</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pays-Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du droit des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.611-615</w:t>
+              <w:t xml:space="preserve">, 2022, pp.567-570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Lovro Šturm</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescriptions vestimentaires. Droit des Etats européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du droit des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.706-711</w:t>
+              <w:t xml:space="preserve">, 2022, pp.611-615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Etablissement confessionnel d'enseignement. Droit des Etats européens</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ministre du culte. Droit des Etats européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du droit des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.293-296</w:t>
+              <w:t xml:space="preserve">, 2022, pp.539-542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Françoise Curtit</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulgarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Curtit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossitza Dikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du droit des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.539-542</w:t>
+              <w:t xml:space="preserve">, 2022, pp.115-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921781v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté d’enseignement et religion : le fragile équilibre français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://www.rcf.fr/articles/actualite/liberte-denseignement-et-religion-le-fragile-equilibre-francais</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4201,51 +4408,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cadres religieux musulmans dans les DU de formation civile et civique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Bakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4284,65 +4491,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Lozach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Intérieur, Direction des libertés publiques et des affaires juridiques. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4410,51 +4617,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="468B99C5"/>
+    <w:nsid w:val="A8F92F6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4641,51 +4848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-curtit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7983-8233" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127873570" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808295v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gonzalez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Curtit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pbn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791046v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Bakir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincente Fortier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lozach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.1814" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708075v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.1698" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812780v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gonzalez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.127.0693" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473465v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.430" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185946v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323832v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Messner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.897" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658018v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fornerod" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0008429816636083" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050743v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183283v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507118v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211759v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211780v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05407974v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05407975v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05407976v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05407966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05407972v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05407973v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05407980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408262v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349963v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05407987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116443v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114864v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158224v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050580v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812173v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616557v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100280870" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.9726" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114874v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657532v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275467v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659227v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656617v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100262870" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.9441" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006907v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158222v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100298310" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.9272" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Zwilling" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917661v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossitza Dikova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917665v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921841v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921850v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovro &#352;turm" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917906v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731500v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473447v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-curtit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7983-8233" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127873570" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808295v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gonzalez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Curtit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pbn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791046v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Bakir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincente Fortier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lozach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.1814" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708075v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.1698" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812780v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gonzalez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.127.0693" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473465v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.430" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185946v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323832v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Messner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.897" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658018v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fornerod" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0008429816636083" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050743v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05591007v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05590999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05590993v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507122v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507117v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507118v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211780v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05407975v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05407974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05407966v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05407976v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05407972v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05407973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05407980v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408262v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349963v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05407987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116443v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158224v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114864v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050580v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812173v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616557v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100280870" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.9726" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657532v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114874v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159665v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659227v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275467v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656617v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100262870" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.9441" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006907v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100298310" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.9272" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454922v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Zwilling" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454784v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921850v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovro &#352;turm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917906v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921754v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921781v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917661v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossitza Dikova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731500v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473447v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>