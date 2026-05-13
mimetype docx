--- v1 (2026-04-16)
+++ v2 (2026-05-13)
@@ -1735,165 +1735,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ressources numériques pour la thèse en accès ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Curtit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole d’été en droit « Le principe de proportionnalité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The sacrificed animal: European legal framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Academy of Religion 2021 - Panel 025 Law, religions and animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407975v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05407974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’encadrement de l’abattage rituel. Le droit de l’Union européenne</w:t>
               </w:r>
@@ -2918,186 +2918,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01616557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La circoncision en droit international, un rite religieux au filtre de l’intérêt supérieur de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Curtit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincente Fortier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La circoncision rituelle. Enjeux de droit, enjeux de vérité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUS, pp.107-123, 2016, Société, droit et religion en Europe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un thésaurus pour cartographier les outils juridiques mobilisés par la RSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kathia Martin-Chenut; René de Quenaudon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La RSE saisie par le droit. Perspectives interne et internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pedone, pp.15-23, 2016, 978-2-233-00793-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01657532v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02114874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abattage rituel</w:t>
               </w:r>
@@ -3577,199 +3577,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignement de la théologie musulmane en Europe: contexte et contenu</w:t>
+                <w:t xml:space="preserve">L'enseignement en théologie et sciences des religions dans les établissements d'enseignement supérieur en France: ce que révèlent les programmes de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francis Messner; Michel Deneken. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La théologie à l'université: statut, programmes et évolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Labor et Fides, p. 151-171, 2009, Religions et modernités 5</w:t>
+              <w:t xml:space="preserve">, Labor et Fides, p. 17-32, 2009, Religions et modernités 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00454922v1</w:t>
+                <w:t xml:space="preserve">halshs-00454784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignement en théologie et sciences des religions dans les établissements d'enseignement supérieur en France: ce que révèlent les programmes de formation</w:t>
+                <w:t xml:space="preserve">L'enseignement de la théologie musulmane en Europe: contexte et contenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francis Messner; Michel Deneken. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La théologie à l'université: statut, programmes et évolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Labor et Fides, p. 17-32, 2009, Religions et modernités 5</w:t>
+              <w:t xml:space="preserve">, Labor et Fides, p. 151-171, 2009, Religions et modernités 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00454784v1</w:t>
+                <w:t xml:space="preserve">halshs-00454922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3781,247 +3781,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slovénie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lovro Šturm</w:t>
+                <w:t xml:space="preserve">Assistance spirituelle dans les institutions publiques. Droit des Etats européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du droit des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.706-711</w:t>
+              <w:t xml:space="preserve">, 2022, pp.84-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921850v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">hal-03917665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etablissement confessionnel d'enseignement. Droit des Etats européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du droit des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.293-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slovénie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Curtit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Françoise Curtit</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lovro Šturm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du droit des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.84-87</w:t>
+              <w:t xml:space="preserve">, 2022, pp.706-711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917665v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pays-Bas</w:t>
               </w:r>
@@ -4617,51 +4617,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A8F92F6E"/>
+    <w:nsid w:val="31AE5267"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4848,51 +4848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-curtit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7983-8233" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127873570" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808295v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gonzalez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Curtit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pbn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791046v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Bakir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincente Fortier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lozach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.1814" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708075v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.1698" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812780v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gonzalez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.127.0693" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473465v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.430" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185946v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323832v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Messner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.897" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658018v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fornerod" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0008429816636083" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050743v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05591007v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05590999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05590993v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507122v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507117v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507118v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211780v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05407975v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05407974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05407966v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05407976v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05407972v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05407973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05407980v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408262v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349963v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05407987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116443v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158224v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114864v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050580v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812173v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616557v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100280870" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.9726" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657532v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114874v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159665v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659227v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275467v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656617v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100262870" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.9441" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006907v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100298310" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.9272" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454922v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Zwilling" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454784v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921850v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovro &#352;turm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917906v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921754v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921781v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917661v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossitza Dikova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731500v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473447v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-curtit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7983-8233" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127873570" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808295v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gonzalez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Curtit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pbn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791046v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Bakir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincente Fortier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lozach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.1814" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708075v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.1698" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812780v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gonzalez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.127.0693" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473465v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.430" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185946v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323832v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Messner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.897" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658018v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fornerod" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0008429816636083" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050743v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05591007v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05590999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05590993v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507122v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507117v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507118v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211780v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05407974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05407975v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05407966v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05407976v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05407972v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05407973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05407980v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408262v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349963v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05407987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116443v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158224v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114864v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050580v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812173v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616557v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100280870" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.9726" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114874v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657532v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159665v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659227v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275467v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656617v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100262870" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.9441" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006907v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100298310" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.9272" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454784v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Zwilling" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917665v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921850v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovro &#352;turm" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921754v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921781v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917661v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossitza Dikova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731500v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473447v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>