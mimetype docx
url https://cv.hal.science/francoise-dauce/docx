--- v0 (2026-04-08)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Françoise Daucé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice d'études à l'EHESS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Daucé est directrice d’études à l’EHESS et membre du Centre d'études russes, caucasiennes, est-européennes et centrasiatiques (CERCEC). Sociologue du politique, ses recherches portent sur les dispositifs d'oppression dans la Russie contemporaine, qu'il s'agisse du contrôle des partis et des mouvements d'opposition, de l'encadrement de la société civile, de la censure des médias et d'internet. Elle s'intéresse aux nouvelles formes d’emprises autoritaires qui empruntent au passé soviétique mais s'ajustent aux possibilités du présent, dans une société russe libéralisée et connectée.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a publié plusieurs ouvrages portant sur la réforme de l'armée soviétique dans la Russie des années 1990 (L’Etat, l’armée et le citoyen en Russie postsoviétique. L’Harmattan, 2001) ; sur l'oppression de la société civile en Russie dans les années 2000 (Une paradoxale oppression. Le pouvoir et les associations en Russie. CNRS Editions, 2013) et sur l’autoritarisme numérique dans les années 2010 (avec Benjamin Loveluck, Francesca Musiani (dir.). Genèse d’un autoritarisme numérique. Répression et resistance sur Internet en Russie (2012 – 2022). Editions des Mines, 2023).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a publié plusieurs articles sur les médias en ligne et les transformations de l'internet russe dans Les études du CERI, Réseaux, Laboratorium, Le Mouvement social, Digital Icons. Elle est aussi l’autrice d’un ouvrage de synthèse : La Russie postsoviétique (Repères, La découverte, 2ème édition, 2019). Elle a coordonné le projet ANR ResisTIC « Les résistants du net. Contrôle et contournement des frontières numériques en Russie » (2018-2022). Elle est membre des projets ANR Digisov et Exilest (2024-2026).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômée en histoire (U. Rennes II, 1991) et en science politique (IEP de Paris, 1993), Françoise Daucé a soutenu une thèse en science politique sur les relations entre l’armée et le pouvoir en Russie post-soviétique en 1999. Elle a dirigé le Centre franco-russe en sciences sociales et humaines de Moscou (2000-2002). Elle a enseigné, de 2004 à 2014, au département d’études slaves de l’Université Blaise-Pascal de Clermont-Ferrand. Elle a soutenu, en 2011, une HDR portant sur les relations entre l’Etat et la société civile en Russie. Depuis janvier 2015, elle est directrice d'études à l'EHESS et a été directrice du Centre d'études des mondes russe, caucasien et centre-européen (CERCEC - EHESS / CNRS) de 2015 à 2023.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « agents de l’étranger » dans la Russie en guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 73 (6), pp.861-881. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.736.0861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir aux frontières de l’empire : Hospitalité au présent et inquiétudes du passé en Estonie et en Lettonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Huérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 55 (3), pp.155-170. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.253.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déjouer les dominations et les contraintes en ligne : un état des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Ostromooukhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniia Ermoshina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vol. 18, N° 1, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12nse⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération Navalny, génération punie. Protestation et répression de proche en proche dans la Russie de V. Poutine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue russe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62, pp.281-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur la Russie en France après le 24 février 2022. Le temps des tâtonnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023/3 (N° 100), pp.165-176. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/crii.100.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension du livre de Dominique Colas, Poutine, l’Ukraine et les statues de Lénine, Presses de SciencesPo, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passés Futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://www.politika.io/fr/article/dominique-colas-poutine-lukraine-statues-lenine-presses-sciencespo-2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du populisme autoritaire aux violences de guerre. Débats et controverses dans la Russie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023/2 (n° 71)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volontaires pour la guerre ? Bonnes actions et mauvaises causes des bénévoles en Russie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue russe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping online news recommendations in Russia: the Yandex.News controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Analytical Digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Les traces de 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Shukan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Madelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jouhanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2021/2 (2), pp.9-21. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/receo1.522.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirater l’autoritarisme. Trajectoires de lutte pour les libertés numériques dans la Russie de V. Poutine (2009-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134-135, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.8549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiver, documenter en temps de guerre : Ukraine et Russie aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grigorciuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dissidences de l’Est en exil : inventaire, histoires, pratiques documentaires, 145-146, pp.118-122. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.145.0118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il nous fallait déconstruire l’idéologie de l’égalité entre les sexes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zdravomyslova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2021/2 (N° 2), pp.23-42. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/receo1.522.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à la guerre en Ukraine 1. Embarqués par l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Loriga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passés Futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Usages postcoloniaux du colonial - 2, 11, https://www.politika.io/fr/article/face-a-guerre-ukraine-1-embarques-lhistoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l’ouvrage de Ioana Cirstocea. La fin de la femme rouge ? Fabriques transnationales du genre après la chute du Mur (2019).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui veut s’opposer à Poutine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes of conduct for algorithmic news recommendation: the Yandex.News controversy in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Monday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure-embedded control, circumvention and sovereignty in the Russian Internet: An introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Monday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (5), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5210/fm.v26i5.11685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disguising the Internet? Website Design and Control in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Icons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épreuves professionnelles et engagement collectif dans la presse en ligne à Moscou (2012-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Citizen Investigators to Cyber Patrols: Volunteer Internet Regulation in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Ostromooukhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Zaytseva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratorium : Russian review of social research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (3), pp.46-70. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25285/2078-1938-2019-11-3-46-70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04951783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Zakharova (1977–2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kritika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (3), pp.662-672. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/kri.2019.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Practice of Political Journalism: Comparing Russia, France, and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratorium : Russian review of social research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.5-11. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25285/2078-1938-2017-9-2-5-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Termination of Journalists’ Employment in Russia: Political Conflicts and Ordinary Negotiation Procedures in Newsrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratorium : Russian review of social research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.39-58. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25285/2078-1938-2017-9-2-39-58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt-cinq ans de changements politiques en Russie : les attraits imprévus d’un modèle impérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études du CERI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 228-229, pp.39 - 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par-delà la contrainte politique ? La banalité des bifurcations dans les carrières journalistiques en Russie contemporaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, septembre-octobre 2016. Pp. 131-154. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.199.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: What Does it Mean to be a Patriot?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Huérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe-Asia Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67 (1), pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09668136.2014.986964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patriotic Unity and Ethnic Diversity at Odds : The Example of Tatar Organisations in Moscow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe-Asia Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67 (1), pp.68-83. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09668136.2014.988997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01112928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedovshchina after the Reform. Ethnicity as an Explanation for Violence in the Russian Army.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Post-Communism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (2), pp.36-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01018873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Government and Human Rights Groups in Russia: Civilized Oppression?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Civil Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.15. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17448689.2014.941087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme en ligne en Russie : les jeux ordinaires du contrôle politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études du CERI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 203, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diversités du patriotisme contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Huérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (58), p. 9-17. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/crii.058.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les journalistes soviétiques durant la glasnost à travers l'exemple des animateurs de l'émission Vzgliad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue russe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.69-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00724841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences contre les femmes en Russie : de la définition du problème aux modalités de sa (non) prise en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Regamey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences contre les femmes en Russie : des difficultés du chiffrage à la singularité de la prise en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Regamey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85/86, pp.163-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00724840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compositions mémorielles autour de la Guerre patriotique. L'exemple du souvenir de Moussa Djalil, Tatar, stalinien, poète et patriote.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Institutions in Post-Soviet Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.on-line</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des officiers soviétiques dans la Russie en changement. Détours personnels et attachements en commun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp. 115-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages pratiques du patriotisme en Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Huérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de recherche/Research in question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activists in the Trap of Anti-Politics. An Exploration of the Powerlessness of Human Rights NGOs in Russia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratorium : Russian review of social research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.86-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un patriotisme civique ? Les associations face aux injonctions de l'État russe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue russe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres de protestation dans l'URSS post-stalinienne : du choix des justifications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue russe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32, pp.153 - 162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russie : la société civile en perdition politique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue internationale et stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68, pp.93-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles ambitions de la diplomatie &amp;quot; civile &amp;quot; russe chez ses voisins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Études politiques et constitutionnelles est-européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.109 - 122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les analyses de l’engagement associatif en Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de recherche/Research in question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes of conduct in the Russian search industry: the Yandex.News controversy and its aftermath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation and Data-Driven Journalism Beyond the Western World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online freedoms and political commitments in Russia The &amp;quot;plural identities&amp;quot; of the activists of the pirate party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Slavic, East European, and Eurasian Studies (ASEEES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le runet derrière le mur ? Une brève histoire de la régulation d'internet en Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Marsouin sur la société numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Marsouin, May 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les explorations numériques des journalistes russes face aux épreuves politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association française de Science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes of conduct in the Russian search industry: the case of Yandex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR 2019 conference – International Association for Media and Communication Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations et partis en Russie : les (en)jeux théoriques de la différenciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S'opposer politiquement en Russie aujourd'hui, diversité des formes et des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Intimacy of the Enemy : Dudayev and the Russian Generals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association for the Study of Nationalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Moscou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Dedovschina to Ethnic Violence in the Russian Army</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association for Slavic, East European and Eurasian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Washington, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appropriation du patriotisme par les associations tatares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russie : le patriotisme en pratique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les militaires en 1991 : Les ressorts de l'inaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le " moment 1991 " : la fin de l'URSS au regard des transformations politiques, sociales et culturelles (1970-1991)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to patriotic incentives in everyday life of Russian NGOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'International Council for Central and East European Studies ICCEES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to study the complexity of personal relationships in Russian NGO ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Russian field : a view from abroad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Saint-Pétersbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la légalité au légalisme : les transformations de l'action associative en Russie aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagements, solidarités lien social : penser les mobilisations collectives en Russie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure-embedded control, circumvention and sovereignty in the Russian Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Monday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26 (5), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traces de 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Shukan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Madelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52 (2), 2021, Revue d'Etudes Comparatives Est-Ouest</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critiquer et Agir en Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017/3-4 (48), pp.204, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patriotism from Below in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Huérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe-Asia Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.100, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du patriotisme dans le monde contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Huérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-92, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans après la disparition de l'URSS. Trajectoires individuelles et destins sociaux dans le changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.223, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Authoritarianism in the Making: Repression and Resistance on the Russian Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The MIT Press, 2025, Information Policy Series, 9780262553674. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/15798.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir) Genèse d’un autoritarisme numérique. Répression et résistance sur Internet en Russie, 2012-2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Mines, 218 p., 2023, 978-2-35671-972-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse d’un autoritarisme numérique. Répression et résistance sur Internet en Russie, 2012-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2023, 9782356719720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse d’un autoritarisme numérique. Répression et résistance sur Internet en Russie, 2012-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2023, 9782385424244. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesmines.9023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04139418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge soviétique. Une traversée de l’Empire russe au monde postsoviétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.432, 2021, Collection Mnémosya, 9782200633608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03454495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Russie postsoviétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre opposant dans la Russie de Vladimir Poutine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bord de l'Eau, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Military Journalism in Soviet and post-Soviet Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sieca-Kozlowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Sieca-Kozlowski. , 16, http://pipss.revues.org/4048, 2015, Journal of Power Institutions in Post-Soviet Societies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Russie postsoviétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.122, 2008, Repères</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedovshchina in the Post-Soviet Military: Hazing of Russian Army Conscripts in a Comparative Perspective, Soviet and Post-Soviet Politics & Society Series, Ibidem-Verlag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sieca-Kozlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 9783898216166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the English-Language Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Françoise Daucé, Benjamin Loveluck, Francesca Musiani (eds.), Digital Authoritarianism in the Making. Repression and Resistance on the Russian Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press; The MIT Press, pp.xi-xv, 2025, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/15798.003.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05367574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion to the English-Language Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Françoise Daucé, Benjamin Loveluck, Francesca Musiani (eds.), Digital Authoritarianism in the Making. Repression and Resistance in the Russian Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.215-226, 2025, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/15798.003.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05367568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Françoise Daucé, Benjamin Loveluck, Francesca Musiani (eds.), Digital Authoritarianism in the Making. Repression and Resistance on the Russian Internet, The MIT Press.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.1-22, 2025, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/15798.003.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05367557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circumventing the “Sovereignization” of the Russian Internet. Toward an Infrastructure-Based Sociology of Digital Sovereignty and Its Resistances in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Bronnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Kossov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jiang, Min; Belli, Luca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Sovereignty in the BRICS Countries: How the Global South and Emerging Power Alliances Are Reshaping Digital Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167 - 189, 2025, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781009531085.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Digital Control to Physical Repression: Searches, Prison, Exile, and War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Bronnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The MIT Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Authoritarianism in the Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.191-214, 2025, 9780262385312. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/15798.003.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05545940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circumventing the &amp;quot;Sovereignisation&amp;quot; of the Russian Internet Towards an Infrastructure-Based Sociology of Digital Sovereignty and its Resistances in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Bronnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Kossov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Sovereignty in the BRICS Countries How the Global South and Emerging Power Alliances Are Reshaping Digital Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, 2024, 9781009531085. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781009531085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’emprise numérique à la répression physique : perquisitions, prison, exil et guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Bronnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèse d’un autoritarisme numérique. Répression et résistance sur Internet en Russie, 2012-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, p. 189-211, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèse d’un autoritarisme numérique. Répression et résistance sur Internet en Russie, 2012-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.13 - 32, 2023, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesmines.9058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04139487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discipliner l’espace public numérique : l’agrégateur de nouvelles Yandex.News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèse d’un autoritarisme numérique. Répression et résistance sur Internet en Russie, 2012-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, p. 73-96, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la politique devient un stigmate : « agents de l’étranger », « extrémistes », « indésirables » en Russie et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne de Tinguy (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur l’Eurasie. L’année politique 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Etudes du CERI n°261-262, , pp.21-26, 2022, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25647/etudesduceri.261-262.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « société civile » dans l’ordre autoritaire : Perspectives croisées sur le monde associatif en Russie et en Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Favarel-Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Massicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Bonnard, Dorota Dakowska, Boris Gobille (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire, défaire la démocratie. De Moscou, Bogota et Téhéran au conseil de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2021, 9782811128500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03040316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Russian ‘Sovereign Internet’ Facing Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Bronnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Ostromooukhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute of Network Cultures. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stefania Milan, Emiliano Treré &amp; Silvia Masiero (eds.) COVID-19 from the Margins. Pandemic Invisibilities, Policies and Resistance in the Datafied Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 174-178, 2021, Theory on Demand #40, 978-94-92302-72-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société civile au pluriel en Russie poutinienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Favarel-Garrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Dieckhoff; Christophe Jaffrelot; Elise Massicard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enjeu mondial. Populismes au pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.237 - 247, 2019, 9782724625004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt-cinq ans de changements politiques en Russie : les attraits imprévus d’un modèle impérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne de Tinguy (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur l’Eurasie - L’année politique 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Etudes du CERI n°228-229, , pp.39-43, 2017, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25647/etudesduceri.228-229.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinstvo ili konflikt ? Treniâ mezdu tatarskimi aktivistami Moskvy Unité ou conflit ? Les tensions entre les militants tatars à Moscou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Tiskov, V. Stepanov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etnopoliticeskaâ situaciâ v Rossii i sopredel'nyh gosudarsvah v 2014 godu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment protester en Russie ? Les doutes de la société civile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Favarel-Garrigues, Kathy Rousselet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Russie contemporaine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.367 - 378, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrer le pluralisme ethnique. La mission ambiguë des écoles ethno-culturelles à Moscou.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juliette Cadiot, Dominique Arel et Larissa Zakharova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cacophonies d'empire. Le gouvernement des langues dans l'Empire russe et en Union soviétique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.279-300, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre société civile et société civique : l'exemple des associations de défense des droits de l'homme en Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation des concepts entre Occident et Russie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS LSH (en ligne), 10 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militer contre le militaire : les dilemmes de l'engagement et du désengagement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Le Huérou et Elisabeth Sieca-Kozlowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture militaire et patriotisme dans la Russie d'aujourd'hui.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.211-226, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir aux frontières de l'empire Hospitalité au présent et inquiétudes du passé en Estonie et en Lettonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Huérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rusia : Los artigulios del autoritarismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russia: The cunning of authoritarianism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russie : Les ruses de l'autoritarisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Françoise Daucé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice d'études à l'EHESS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Daucé est directrice d’études à l’EHESS et membre du Centre d'études russes, caucasiennes, est-européennes et centrasiatiques (CERCEC). Sociologue du politique, ses recherches portent sur les dispositifs d'oppression dans la Russie contemporaine, qu'il s'agisse du contrôle des partis et des mouvements d'opposition, de l'encadrement de la société civile, de la censure des médias et d'internet. Elle s'intéresse aux nouvelles formes d’emprises autoritaires qui empruntent au passé soviétique mais s'ajustent aux possibilités du présent, dans une société russe libéralisée et connectée.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a publié plusieurs ouvrages portant sur la réforme de l'armée soviétique dans la Russie des années 1990 (L’Etat, l’armée et le citoyen en Russie postsoviétique. L’Harmattan, 2001) ; sur l'oppression de la société civile en Russie dans les années 2000 (Une paradoxale oppression. Le pouvoir et les associations en Russie. CNRS Editions, 2013) et sur l’autoritarisme numérique dans les années 2010 (avec Benjamin Loveluck, Francesca Musiani (dir.). Genèse d’un autoritarisme numérique. Répression et resistance sur Internet en Russie (2012 – 2022). Editions des Mines, 2023).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a publié plusieurs articles sur les médias en ligne et les transformations de l'internet russe dans Les études du CERI, Réseaux, Laboratorium, Le Mouvement social, Digital Icons. Elle est aussi l’autrice d’un ouvrage de synthèse : La Russie postsoviétique (Repères, La découverte, 2ème édition, 2019). Elle a coordonné le projet ANR ResisTIC « Les résistants du net. Contrôle et contournement des frontières numériques en Russie » (2018-2022). Elle est membre des projets ANR Digisov et Exilest (2024-2026).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômée en histoire (U. Rennes II, 1991) et en science politique (IEP de Paris, 1993), Françoise Daucé a soutenu une thèse en science politique sur les relations entre l’armée et le pouvoir en Russie post-soviétique en 1999. Elle a dirigé le Centre franco-russe en sciences sociales et humaines de Moscou (2000-2002). Elle a enseigné, de 2004 à 2014, au département d’études slaves de l’Université Blaise-Pascal de Clermont-Ferrand. Elle a soutenu, en 2011, une HDR portant sur les relations entre l’Etat et la société civile en Russie. Depuis janvier 2015, elle est directrice d'études à l'EHESS et a été directrice du Centre d'études des mondes russe, caucasien et centre-européen (CERCEC - EHESS / CNRS) de 2015 à 2023.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « agents de l’étranger » dans la Russie en guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 73 (6), pp.861-881. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.736.0861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir aux frontières de l’empire : Hospitalité au présent et inquiétudes du passé en Estonie et en Lettonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Huérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 55 (3), pp.155-170. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.253.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déjouer les dominations et les contraintes en ligne : un état des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Ostromooukhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniia Ermoshina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vol. 18, N° 1, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12nse⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération Navalny, génération punie. Protestation et répression de proche en proche dans la Russie de V. Poutine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue russe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62, pp.281-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur la Russie en France après le 24 février 2022. Le temps des tâtonnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023/3 (N° 100), pp.165-176. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/crii.100.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension du livre de Dominique Colas, Poutine, l’Ukraine et les statues de Lénine, Presses de SciencesPo, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passés Futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://www.politika.io/fr/article/dominique-colas-poutine-lukraine-statues-lenine-presses-sciencespo-2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du populisme autoritaire aux violences de guerre. Débats et controverses dans la Russie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023/2 (n° 71)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volontaires pour la guerre ? Bonnes actions et mauvaises causes des bénévoles en Russie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue russe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping online news recommendations in Russia: the Yandex.News controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Analytical Digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirater l’autoritarisme. Trajectoires de lutte pour les libertés numériques dans la Russie de V. Poutine (2009-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134-135, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.8549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Les traces de 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Shukan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Madelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jouhanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2021/2 (2), pp.9-21. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/receo1.522.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il nous fallait déconstruire l’idéologie de l’égalité entre les sexes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zdravomyslova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2021/2 (N° 2), pp.23-42. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/receo1.522.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à la guerre en Ukraine 1. Embarqués par l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Loriga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passés Futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Usages postcoloniaux du colonial - 2, 11, https://www.politika.io/fr/article/face-a-guerre-ukraine-1-embarques-lhistoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiver, documenter en temps de guerre : Ukraine et Russie aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grigorciuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dissidences de l’Est en exil : inventaire, histoires, pratiques documentaires, 145-146, pp.118-122. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.145.0118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui veut s’opposer à Poutine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l’ouvrage de Ioana Cirstocea. La fin de la femme rouge ? Fabriques transnationales du genre après la chute du Mur (2019).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes of conduct for algorithmic news recommendation: the Yandex.News controversy in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Monday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure-embedded control, circumvention and sovereignty in the Russian Internet: An introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Monday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (5), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5210/fm.v26i5.11685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disguising the Internet? Website Design and Control in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Icons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Citizen Investigators to Cyber Patrols: Volunteer Internet Regulation in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Ostromooukhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Zaytseva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratorium : Russian review of social research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (3), pp.46-70. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25285/2078-1938-2019-11-3-46-70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04951783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épreuves professionnelles et engagement collectif dans la presse en ligne à Moscou (2012-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Zakharova (1977–2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kritika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (3), pp.662-672. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/kri.2019.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Termination of Journalists’ Employment in Russia: Political Conflicts and Ordinary Negotiation Procedures in Newsrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratorium : Russian review of social research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.39-58. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25285/2078-1938-2017-9-2-39-58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt-cinq ans de changements politiques en Russie : les attraits imprévus d’un modèle impérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études du CERI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 228-229, pp.39 - 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Practice of Political Journalism: Comparing Russia, France, and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratorium : Russian review of social research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.5-11. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25285/2078-1938-2017-9-2-5-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par-delà la contrainte politique ? La banalité des bifurcations dans les carrières journalistiques en Russie contemporaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, septembre-octobre 2016. Pp. 131-154. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.199.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: What Does it Mean to be a Patriot?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Huérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe-Asia Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67 (1), pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09668136.2014.986964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patriotic Unity and Ethnic Diversity at Odds : The Example of Tatar Organisations in Moscow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe-Asia Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67 (1), pp.68-83. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09668136.2014.988997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01112928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedovshchina after the Reform. Ethnicity as an Explanation for Violence in the Russian Army.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Post-Communism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (2), pp.36-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01018873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Government and Human Rights Groups in Russia: Civilized Oppression?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Civil Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.15. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17448689.2014.941087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme en ligne en Russie : les jeux ordinaires du contrôle politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études du CERI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 203, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diversités du patriotisme contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Huérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (58), p. 9-17. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/crii.058.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences contre les femmes en Russie : de la définition du problème aux modalités de sa (non) prise en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Regamey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les journalistes soviétiques durant la glasnost à travers l'exemple des animateurs de l'émission Vzgliad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue russe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.69-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00724841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences contre les femmes en Russie : des difficultés du chiffrage à la singularité de la prise en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Regamey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85/86, pp.163-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00724840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des officiers soviétiques dans la Russie en changement. Détours personnels et attachements en commun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp. 115-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compositions mémorielles autour de la Guerre patriotique. L'exemple du souvenir de Moussa Djalil, Tatar, stalinien, poète et patriote.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Institutions in Post-Soviet Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.on-line</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages pratiques du patriotisme en Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Huérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de recherche/Research in question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activists in the Trap of Anti-Politics. An Exploration of the Powerlessness of Human Rights NGOs in Russia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratorium : Russian review of social research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.86-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un patriotisme civique ? Les associations face aux injonctions de l'État russe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue russe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres de protestation dans l'URSS post-stalinienne : du choix des justifications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue russe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32, pp.153 - 162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russie : la société civile en perdition politique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue internationale et stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68, pp.93-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles ambitions de la diplomatie &amp;quot; civile &amp;quot; russe chez ses voisins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Études politiques et constitutionnelles est-européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.109 - 122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les analyses de l’engagement associatif en Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de recherche/Research in question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes of conduct in the Russian search industry: the Yandex.News controversy and its aftermath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation and Data-Driven Journalism Beyond the Western World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online freedoms and political commitments in Russia The &amp;quot;plural identities&amp;quot; of the activists of the pirate party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Slavic, East European, and Eurasian Studies (ASEEES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le runet derrière le mur ? Une brève histoire de la régulation d'internet en Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Marsouin sur la société numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Marsouin, May 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les explorations numériques des journalistes russes face aux épreuves politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association française de Science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes of conduct in the Russian search industry: the case of Yandex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR 2019 conference – International Association for Media and Communication Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations et partis en Russie : les (en)jeux théoriques de la différenciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S'opposer politiquement en Russie aujourd'hui, diversité des formes et des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Intimacy of the Enemy : Dudayev and the Russian Generals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association for the Study of Nationalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Moscou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Dedovschina to Ethnic Violence in the Russian Army</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association for Slavic, East European and Eurasian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Washington, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les militaires en 1991 : Les ressorts de l'inaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le " moment 1991 " : la fin de l'URSS au regard des transformations politiques, sociales et culturelles (1970-1991)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appropriation du patriotisme par les associations tatares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russie : le patriotisme en pratique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to patriotic incentives in everyday life of Russian NGOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'International Council for Central and East European Studies ICCEES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to study the complexity of personal relationships in Russian NGO ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Russian field : a view from abroad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Saint-Pétersbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la légalité au légalisme : les transformations de l'action associative en Russie aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagements, solidarités lien social : penser les mobilisations collectives en Russie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure-embedded control, circumvention and sovereignty in the Russian Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Monday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26 (5), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traces de 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Shukan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Madelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52 (2), 2021, Revue d'Etudes Comparatives Est-Ouest</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critiquer et Agir en Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017/3-4 (48), pp.204, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patriotism from Below in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Huérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe-Asia Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.100, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du patriotisme dans le monde contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Huérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-92, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans après la disparition de l'URSS. Trajectoires individuelles et destins sociaux dans le changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.223, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Authoritarianism in the Making: Repression and Resistance on the Russian Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The MIT Press, 2025, Information Policy Series, 9780262553674. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/15798.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir) Genèse d’un autoritarisme numérique. Répression et résistance sur Internet en Russie, 2012-2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Mines, 218 p., 2023, 978-2-35671-972-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse d’un autoritarisme numérique. Répression et résistance sur Internet en Russie, 2012-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2023, 9782385424244. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesmines.9023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04139418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse d’un autoritarisme numérique. Répression et résistance sur Internet en Russie, 2012-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2023, 9782356719720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge soviétique. Une traversée de l’Empire russe au monde postsoviétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.432, 2021, Collection Mnémosya, 9782200633608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03454495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Russie postsoviétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre opposant dans la Russie de Vladimir Poutine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bord de l'Eau, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Military Journalism in Soviet and post-Soviet Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sieca-Kozlowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Sieca-Kozlowski. , 16, http://pipss.revues.org/4048, 2015, Journal of Power Institutions in Post-Soviet Societies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Russie postsoviétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.122, 2008, Repères</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedovshchina in the Post-Soviet Military: Hazing of Russian Army Conscripts in a Comparative Perspective, Soviet and Post-Soviet Politics & Society Series, Ibidem-Verlag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sieca-Kozlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 9783898216166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the English-Language Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Françoise Daucé, Benjamin Loveluck, Francesca Musiani (eds.), Digital Authoritarianism in the Making. Repression and Resistance on the Russian Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press; The MIT Press, pp.xi-xv, 2025, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/15798.003.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05367574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Françoise Daucé, Benjamin Loveluck, Francesca Musiani (eds.), Digital Authoritarianism in the Making. Repression and Resistance on the Russian Internet, The MIT Press.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.1-22, 2025, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/15798.003.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05367557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion to the English-Language Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Françoise Daucé, Benjamin Loveluck, Francesca Musiani (eds.), Digital Authoritarianism in the Making. Repression and Resistance in the Russian Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.215-226, 2025, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/15798.003.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05367568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circumventing the “Sovereignization” of the Russian Internet. Toward an Infrastructure-Based Sociology of Digital Sovereignty and Its Resistances in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Bronnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Kossov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jiang, Min; Belli, Luca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Sovereignty in the BRICS Countries: How the Global South and Emerging Power Alliances Are Reshaping Digital Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167 - 189, 2025, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781009531085.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Digital Control to Physical Repression: Searches, Prison, Exile, and War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Bronnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The MIT Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Authoritarianism in the Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.191-214, 2025, 9780262385312. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/15798.003.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05545940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circumventing the &amp;quot;Sovereignisation&amp;quot; of the Russian Internet Towards an Infrastructure-Based Sociology of Digital Sovereignty and its Resistances in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Bronnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Kossov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Sovereignty in the BRICS Countries How the Global South and Emerging Power Alliances Are Reshaping Digital Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, 2024, 9781009531085. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781009531085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’emprise numérique à la répression physique : perquisitions, prison, exil et guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Bronnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèse d’un autoritarisme numérique. Répression et résistance sur Internet en Russie, 2012-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, p. 189-211, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèse d’un autoritarisme numérique. Répression et résistance sur Internet en Russie, 2012-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.13 - 32, 2023, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesmines.9058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04139487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discipliner l’espace public numérique : l’agrégateur de nouvelles Yandex.News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèse d’un autoritarisme numérique. Répression et résistance sur Internet en Russie, 2012-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, p. 73-96, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la politique devient un stigmate : « agents de l’étranger », « extrémistes », « indésirables » en Russie et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne de Tinguy (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur l’Eurasie. L’année politique 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Etudes du CERI n°261-262, , pp.21-26, 2022, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25647/etudesduceri.261-262.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « société civile » dans l’ordre autoritaire : Perspectives croisées sur le monde associatif en Russie et en Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Favarel-Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Massicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Bonnard, Dorota Dakowska, Boris Gobille (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire, défaire la démocratie. De Moscou, Bogota et Téhéran au conseil de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2021, 9782811128500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03040316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Russian ‘Sovereign Internet’ Facing Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Bronnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Ostromooukhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute of Network Cultures. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stefania Milan, Emiliano Treré &amp; Silvia Masiero (eds.) COVID-19 from the Margins. Pandemic Invisibilities, Policies and Resistance in the Datafied Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 174-178, 2021, Theory on Demand #40, 978-94-92302-72-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société civile au pluriel en Russie poutinienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Favarel-Garrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Dieckhoff; Christophe Jaffrelot; Elise Massicard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enjeu mondial. Populismes au pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.237 - 247, 2019, 9782724625004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt-cinq ans de changements politiques en Russie : les attraits imprévus d’un modèle impérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne de Tinguy (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur l’Eurasie - L’année politique 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Etudes du CERI n°228-229, , pp.39-43, 2017, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25647/etudesduceri.228-229.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinstvo ili konflikt ? Treniâ mezdu tatarskimi aktivistami Moskvy Unité ou conflit ? Les tensions entre les militants tatars à Moscou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Tiskov, V. Stepanov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etnopoliticeskaâ situaciâ v Rossii i sopredel'nyh gosudarsvah v 2014 godu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment protester en Russie ? Les doutes de la société civile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Favarel-Garrigues, Kathy Rousselet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Russie contemporaine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.367 - 378, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrer le pluralisme ethnique. La mission ambiguë des écoles ethno-culturelles à Moscou.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juliette Cadiot, Dominique Arel et Larissa Zakharova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cacophonies d'empire. Le gouvernement des langues dans l'Empire russe et en Union soviétique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.279-300, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre société civile et société civique : l'exemple des associations de défense des droits de l'homme en Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation des concepts entre Occident et Russie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS LSH (en ligne), 10 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militer contre le militaire : les dilemmes de l'engagement et du désengagement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Le Huérou et Elisabeth Sieca-Kozlowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture militaire et patriotisme dans la Russie d'aujourd'hui.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.211-226, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir aux frontières de l'empire Hospitalité au présent et inquiétudes du passé en Estonie et en Lettonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Huérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russia: The cunning of authoritarianism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rusia : Los artigulios del autoritarismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russie : Les ruses de l'autoritarisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888024v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.736.0861" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463345v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Hu&#233;rou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.253.0155" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869397v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Ermoshina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742507v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04212022v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Rousselet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.100.0165" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168981v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934302v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667922v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03697159v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Shukan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madelain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jouhanneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.522.0009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8549" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LG3DMGQN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086149v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grigorciuk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#232;bre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.145.0118" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03697237v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zdravomyslova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.522.0023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730628v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Loriga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509189v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509068v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Naudet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gu&#233;nard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217497v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215268v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v26i5.11685" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902495v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443127v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951783v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25285/2078-1938-2019-11-3-46-70" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307011v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/kri.2019.0051" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Chupin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25285/2078-1938-2017-9-2-5-11" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103222v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25285/2078-1938-2017-9-2-39-58" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457581v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.199.0131" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Laruelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09668136.2014.986964" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112928v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09668136.2014.988997" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018873v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059639v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17448689.2014.941087" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804306v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.058.0009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724841v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415899v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Regamey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724840v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665437v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665438v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052962v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam D&#233;sert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690089v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690093v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690260v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690963v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690962v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05028589v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441602v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441590v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441585v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02321978v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694848v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694834v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690264v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690263v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694851v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694852v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215262v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03697146v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;venot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399275v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399505v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414211v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357728v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.001.0001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148698v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095240v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139418v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.9023" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454495v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ohayon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406178v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391423v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251337v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sieca-Kozlowski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690257v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880637v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367574v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367568v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367557v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864761v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Ermoshina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Kossov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/digital-sovereignty-in-the-brics-countries/circumventing-the-sovereignization-of-the-russian-internet/20775EC5CCD1DD8930E4B2F58BAD1116" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545940v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926688v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04146819v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139487v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.9058" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04146809v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677360v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.261-262.03" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03040316v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favarel-Garrigues" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Massicard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128294v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02346928v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845699v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.228-229.06" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251333v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690258v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690259v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690961v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694833v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433313v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977585v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977603v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977581v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888024v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.736.0861" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463345v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Hu&#233;rou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.253.0155" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869397v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Ermoshina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742507v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04212022v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Rousselet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.100.0165" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168981v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934302v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667922v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934322v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8549" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LG3DMGQN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03697159v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Shukan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madelain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jouhanneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.522.0009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03697237v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zdravomyslova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.522.0023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Loriga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086149v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grigorciuk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#232;bre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.145.0118" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509068v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Naudet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gu&#233;nard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509189v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217497v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215268v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v26i5.11685" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902495v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951783v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25285/2078-1938-2019-11-3-46-70" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307011v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/kri.2019.0051" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103222v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Chupin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25285/2078-1938-2017-9-2-39-58" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457581v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103217v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25285/2078-1938-2017-9-2-5-11" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.199.0131" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Laruelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09668136.2014.986964" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112928v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09668136.2014.988997" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018873v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059639v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17448689.2014.941087" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804306v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.058.0009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Regamey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724841v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724840v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665438v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665437v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052962v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam D&#233;sert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690089v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690093v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690260v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690963v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690962v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05028589v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441602v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441590v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441585v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02321978v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694848v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694834v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690264v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694843v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694851v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694852v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215262v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03697146v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;venot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399275v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399505v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414211v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357728v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.001.0001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148698v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139418v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.9023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095240v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454495v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ohayon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406178v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391423v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251337v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sieca-Kozlowski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690257v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880637v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367574v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367557v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367568v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864761v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Ermoshina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Kossov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/digital-sovereignty-in-the-brics-countries/circumventing-the-sovereignization-of-the-russian-internet/20775EC5CCD1DD8930E4B2F58BAD1116" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545940v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926688v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04146819v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139487v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.9058" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04146809v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677360v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.261-262.03" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03040316v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favarel-Garrigues" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Massicard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128294v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02346928v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845699v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.228-229.06" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251333v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690258v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690259v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690961v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694833v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433313v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977603v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977585v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977581v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>