--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -235,338 +235,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise sur les populations d’aloses et de lamproies</w:t>
+                <w:t xml:space="preserve">Phenotypic diversity of brown trout (Salmo trutta L.) during the late Upper Pleistocene and Early Holocene in the glacial refugium of Iberia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Dhamelincourt</w:t>
+                <w:t xml:space="preserve">Ambra d'Aurelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Charles</w:t>
+                <w:t xml:space="preserve">Lucía Agudo Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Boisneau</w:t>
+                <w:t xml:space="preserve">Lawrence G Straus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Daverat</w:t>
+                <w:t xml:space="preserve">Manuel R González Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+                <w:t xml:space="preserve">Arturo Morales-Muñiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, La gestion des migrateurs amphihalins dans leur environnement en France, 47, pp.8477. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 675, pp.113073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2025.113073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250110v1</w:t>
+                <w:t xml:space="preserve">hal-05178067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic diversity of brown trout (Salmo trutta L.) during the late Upper Pleistocene and Early Holocene in the glacial refugium of Iberia</w:t>
+                <w:t xml:space="preserve">Expertise sur les populations d’aloses et de lamproies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambra d'Aurelio</w:t>
+                <w:t xml:space="preserve">Marius Dhamelincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucía Agudo Pérez</w:t>
+                <w:t xml:space="preserve">Maud Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lawrence G Straus</w:t>
+                <w:t xml:space="preserve">Catherine Boisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel R González Morales</w:t>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Morales-Muñiz</w:t>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 675, pp.113073. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, La gestion des migrateurs amphihalins dans leur environnement en France, 47, pp.8477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2025.113073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178067v1</w:t>
+                <w:t xml:space="preserve">hal-05250110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the natal origin of the reintroduced allis shad (Alosa alosa) in the Rhine River using otolith microchemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Boussinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -633,161 +633,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Quantifying larval dispersal portfolio in seabass nurseries using otolith chemical signatures” [Mar. Environ. Res. 196 (2024) 106426]</w:t>
+                <w:t xml:space="preserve">Heterogeneity of otolith chemical composition from two‐dimensional mapping: Relationship with biomineralization mechanisms and implications for microchemistry analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Teichert</w:t>
+                <w:t xml:space="preserve">Hélène de Pontual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Acou</w:t>
+                <w:t xml:space="preserve">Kirsteen Mackenzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lizé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Daverat</w:t>
+                <w:t xml:space="preserve">Kélig Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 197, pp.106483. </w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 104 (1), pp.20-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfb.15561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04554973v1</w:t>
+                <w:t xml:space="preserve">hal-04228421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public preferences for policies promoting the conservation of a universally threatened species (Anguilla spp.): Insights from a choice experiment in Japan</w:t>
               </w:r>
@@ -799,51 +799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermione Froehlicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Rambonilaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenzo Kaifu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -884,295 +884,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of otolith chemical composition from two‐dimensional mapping: Relationship with biomineralization mechanisms and implications for microchemistry analyses</w:t>
+                <w:t xml:space="preserve">Quantifying larval dispersal portfolio in seabass nurseries using otolith chemical signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène de Pontual</w:t>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirsteen Mackenzie</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Anne Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kélig Mahé</w:t>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 104 (1), pp.20-33. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196, pp.106426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfb.15561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228421v1</w:t>
+                <w:t xml:space="preserve">hal-04489319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying larval dispersal portfolio in seabass nurseries using otolith chemical signatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to “Quantifying larval dispersal portfolio in seabass nurseries using otolith chemical signatures” [Mar. Environ. Res. 196 (2024) 106426]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 196, pp.106426. </w:t>
+              <w:t xml:space="preserve">, 2024, 197, pp.106483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489319v1</w:t>
+                <w:t xml:space="preserve">hal-04554973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freshwater fish otoliths record signals from both water and physiological processes: new insights from Sr/Ca and Ba/Ca ratios</w:t>
               </w:r>
@@ -1465,51 +1465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kaifu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Rambonilaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 46, pp.e02635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1556,51 +1556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat use and growth of yellow-stage European eel in coastal and freshwater ecosystems in Norway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehis Rohtla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Arts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1729,51 +1729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bertolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cresci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1850,51 +1850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1954,90 +1954,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling natural and electronic tags to explore spawning site fidelity and natal homing in northeast Atlantic European seabass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Le Luherne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène de Pontual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 278, pp.108118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2352,51 +2352,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential contribution of small coastal streams to the conservation of declining and threatened diadromous fishes, especially the European eel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon H. Copp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tea Bašić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2456,51 +2456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID, Climate Change, and Professional Travel: Reflections by Fisheries Scientists During the Pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin E Limburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fisheries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46 (9), pp.442-444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2528,295 +2528,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">80’s population-specific compositions of two related anadromous shad species during the oceanic phase determined by microchemistry of archived otoliths</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variable outcomes of hybridization between declining Alosa alosa and Alosa fallax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Tabouret</w:t>
+                <w:t xml:space="preserve">Laura Taillebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Taverny</w:t>
+                <w:t xml:space="preserve">Stephen Sabatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David José Nachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjfas-2018-0444⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (4), pp.636-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175519v1</w:t>
+                <w:t xml:space="preserve">hal-02437628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable outcomes of hybridization between declining Alosa alosa and Alosa fallax</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephen Sabatino</w:t>
+                <w:t xml:space="preserve">80’s population-specific compositions of two related anadromous shad species during the oceanic phase determined by microchemistry of archived otoliths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David José Nachón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Manicki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Daverat</w:t>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David José Nachon</w:t>
+                <w:t xml:space="preserve">Catherine Taverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (4), pp.636-651. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (1), pp.164-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.12889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2018-0444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437628v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast sequence-based microsatellite genotyping development workflow</w:t>
               </w:r>
@@ -2854,51 +2854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, pp.1-28. </w:t>
@@ -3083,51 +3083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying exchanges of Allis shads between river catchments by combining otolith microchemistry and abundance indices in a Bayesian model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Randon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3217,51 +3217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth potential can affect timing of maturity in a long-lived semelparous fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Yokouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fukuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3364,51 +3364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Podgorniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3494,51 +3494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Henrique de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pierron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3758,51 +3758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pierron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4142,51 +4142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersal capacities of anadromous Allis shad population inferred from a coupled genetic and otolith approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Launey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4436,51 +4436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4521,261 +4521,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvEel (evolutionary ecology based model for eel): a model to explore the role of phenotypic plasticity as an adaptive response of three temperate eels to spatially structured environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">From selective tidal transport to counter-current swimming during watershed colonisation: an impossible step for young-of-the-year catadromous fish?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Trancart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjfas-2014-0090⟩</w:t>
+              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 412 (4), p. - p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae/2013086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094405v1</w:t>
+                <w:t xml:space="preserve">hal-00993540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From selective tidal transport to counter-current swimming during watershed colonisation: an impossible step for young-of-the-year catadromous fish?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Trancart</w:t>
+                <w:t xml:space="preserve">EvEel (evolutionary ecology based model for eel): a model to explore the role of phenotypic plasticity as an adaptive response of three temperate eels to spatially structured environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 412 (4), p. - p. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (10), pp.1561-1571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/kmae/2013086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2014-0090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993540v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal variations in otolith chemistry and relationships with water chemistry: a useful tool to distinguish Atlantic salmon Salmo salar parr from different natal streams</w:t>
               </w:r>
@@ -4813,51 +4813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bérail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 82, pp.1556-1581</w:t>
@@ -4938,51 +4938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bérail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 82 (5), pp.1556-1581. </w:t>
@@ -5179,51 +5179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling individual growth trajectories of the female European eel in relation to temperature and habitat-use history in the Gironde River, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Yokouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19, pp.185-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5251,307 +5251,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative flood tide transport tactics in catadromous species: Anguilla anguilla, Liza ramada and Platichthys flesus</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Plasticity of European flounder life history patterns discloses alternatives to catadromy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Coustillas</w:t>
+                <w:t xml:space="preserve">Pedro Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Babaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2011.12.032⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 465, pp.267 - 280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps09910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596986v1</w:t>
+                <w:t xml:space="preserve">hal-00945366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of European flounder life history patterns discloses alternatives to catadromy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Alternative flood tide transport tactics in catadromous species: Anguilla anguilla, Liza ramada and Platichthys flesus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Trancart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ester Dias</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">John Babaluk</w:t>
+                <w:t xml:space="preserve">Julien Coustillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 99, pp.191-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2011.12.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps09910⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00945366v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences of early habitat use on the migratory plasticity and demography of Japanese eels in central Japan</w:t>
               </w:r>
@@ -5589,51 +5589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 107, pp.132-140. </w:t>
@@ -5722,51 +5722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bérail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5808,51 +5808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation of Mn, Co, Zn, Rb, Cd, Sn, Ba, Sr, and Pb in the otoliths and tissues of eel (Anguilla anguilla) following long-term exposure in an estuarine environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lanceleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5954,51 +5954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One century of eel growth: changes and implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6094,629 +6094,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonisation tactics of three temperate catadromous species, Eel Anguilla anguilla, mullet Liza ramada and flounder Plathychtys flesus, revealed by Bayesian multielemental otolith microchemistry approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The use of Eugenol and electro-narcosis as anaesthetics: Transcriptional impacts on the European eel (Anguilla anguilla L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74, pp.1573-1577</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594004v1</w:t>
+                <w:t xml:space="preserve">hal-02595504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time lag of the response on the otolith strontium/calcium ratios of the Japanese eel, Anguilla japonica to changes in strontium/calcium ratios of ambient water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Fukuda</w:t>
+                <w:t xml:space="preserve">Otolith microchemistry interrogation of comparative contamination by Cd, Cu and PCBs of eel and flounder, in a large SW France catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Shirai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Daverat</w:t>
+                <w:t xml:space="preserve">Nathalie Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Maury Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo D. Riso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Biology of Fishes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10641-011-9864-5⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92 (3), pp.332-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2011.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596733v1</w:t>
+                <w:t xml:space="preserve">hal-00669389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of Eugenol and electro-narcosis as anaesthetics: Transcriptional impacts on the European eel (Anguilla anguilla L.)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Time lag of the response on the otolith strontium/calcium ratios of the Japanese eel, Anguilla japonica to changes in strontium/calcium ratios of ambient water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Yokouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fukuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shirai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Biology of Fishes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92 (4), pp.469-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10641-011-9864-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595504v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otolith microchemistry interrogation of comparative contamination by Cd, Cu and PCBs of eel and flounder, in a large SW France catchment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Colonisation tactics of three temperate catadromous species, Eel Anguilla anguilla, mullet Liza ramada and flounder Plathychtys flesus, revealed by Bayesian multielemental otolith microchemistry approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Régine Maury Brachet</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo D. Riso</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 92 (3), pp.332-338. </w:t>
+              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (1), pp.42-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2011.01.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0633.2010.00454.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669389v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling genetic and otolith trace element analyses to identify river-born fish with hatchery pedigrees in stocked Atlantic salmon (Salmo salar) populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6819,51 +6819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Roqueplo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6939,51 +6939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An otolith microchemistry study of possible relationships between the origins of leptocephali of European eels in the Sargasso Sea and the continental destinations and relative migration success of glass eels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7064,64 +7064,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Bayesian reconstruction of individual life histories from otolith signatures : case study of Sr : Ca transects of eel (Anguilla anguilla) otoliths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène de Pontual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64 (1), pp.152 - 165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7146,77 +7146,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Bayesian reconstruction of individual life histories from otolith signatures: case study of Sr:Ca transects of eel (Anguilla anguilla) otoliths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène de Pontual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64 (1), pp.152-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7241,51 +7241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic plasticity of habitat use by three temperate eel species, Anguilla anguilla, A. japonica and A. rostrata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.E. Limburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7366,51 +7366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tactics and demographic attributes in the European eel Anguilla anguilla in the Gironde watershed, SW France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7448,51 +7448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic plasticity of habitat use by three temperate eel species Anguilla anguilla, A. japonica and A. rostrata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.E. Limburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7573,51 +7573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking continental habitat shifts of eels using otolith Sr/Ca ratios: validation and application to the coastal, estuarine and riverine eels of the Gironde-Garonne-Dordogne watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7694,51 +7694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première caractérisation des histoires de vie des anguilles (Anguilla anguilla) occupant la zone aval du bassin versant Gironde-Garonne-Dordogne : apport d'une méthode de microchimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7834,51 +7834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introduction to fish migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRC Press, pp.307, 2016, 978-1-4987-1873-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7922,329 +7922,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life histories of anadromous fishes: chapter 5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodologies for investigating diadromous fish movements: conventional, PIT, acoustic and radio tagging and tracking: chapter 12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Bégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">An introduction to fish migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CRC Press, pp.55-77, 2016, 978-1-4987-1873-8</w:t>
+              <w:t xml:space="preserve">, CRC Press, pp.214-250, 2016, 978-1-4987-1873-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602980v1</w:t>
+                <w:t xml:space="preserve">hal-02603389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodologies for investigating diadromous fish movements: conventional, PIT, acoustic and radio tagging and tracking: chapter 12</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Life histories of anadromous fishes: chapter 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">An introduction to fish migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CRC Press, pp.214-250, 2016, 978-1-4987-1873-8</w:t>
+              <w:t xml:space="preserve">, CRC Press, pp.55-77, 2016, 978-1-4987-1873-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603389v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microchemical and schlerochronological analyses used to infer fish migration: chapter 9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">An introduction to fish migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.149-168, 2016, 978-1-4987-1873-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8261,561 +8261,591 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and Genotypic Diversity of Brown Trout During the Last Glacial Maximum</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferring age, seasonality, and ecotype: insights from sclerochronological analysis of contemporary and archaeological vertebrae of brown trout (Salmo trutta L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Chat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ambra D’aurelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Agudo-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Guy Straus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel González-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Morales-Muñiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Biomolecular Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Biomolecular Archealogy, Aug 2025, Florence (IT), Italy</w:t>
+              <w:t xml:space="preserve">Seasonality of terrestrial and marine resources in archaeology (1st Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Côte d’Azur, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05212232v1</w:t>
+                <w:t xml:space="preserve">hal-05596334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeolithic brown trout provide insights into the exploitation of aquatic resources during the Last Glacial Maximum in southwestern Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Phenotypic and Genotypic Diversity of Brown Trout During the Last Glacial Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambra d'Aurelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía Agudo Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Straus Lawrence</w:t>
+                <w:t xml:space="preserve">Fanny Mendisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Meeting of the ICAZ Fish Remains Working Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Toronto ( CA ), Canada</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Biomolecular Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Biomolecular Archealogy, Aug 2025, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308418v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise sur les populations d'aloses et de lamproies Dynamiques des populations et identification des pressions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius Dhamelincourt</w:t>
+                <w:t xml:space="preserve">Palaeolithic brown trout provide insights into the exploitation of aquatic resources during the Last Glacial Maximum in southwestern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambra D’aurelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Charles</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+                <w:t xml:space="preserve">Lucía Agudo Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. González Morales Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Straus Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quels chemins pour une exploitation équitable et durable des ressources halieutiques ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFH, Jun 2024, Sète, France</w:t>
+              <w:t xml:space="preserve">22nd Meeting of the ICAZ Fish Remains Working Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Toronto ( CA ), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930305v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic threats on the 3 dimensions of shad populations connectivity : marine connectivity, land to sea connectivity, and connectivity between shad populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Expertise sur les populations d'aloses et de lamproies Dynamiques des populations et identification des pressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Dhamelincourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ciara O’leary</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Marine Functional Connectivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COST SEA UNICORN, May 2023, Sesimbra, Portugal</w:t>
+              <w:t xml:space="preserve">Quels chemins pour une exploitation équitable et durable des ressources halieutiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFH, Jun 2024, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212231v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food for models : knowledge on metapopulation functioning and marine use of European shads (Alosa alosa and Alosa fallax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8890,152 +8920,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shads metapopulations, insight from microchemistry studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Anthropogenic threats on the 3 dimensions of shad populations connectivity : marine connectivity, land to sea connectivity, and connectivity between shad populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Nachon,</w:t>
+                <w:t xml:space="preserve">Carlos Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Drouineau,</w:t>
+                <w:t xml:space="preserve">David José Nachón García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Bareille,</w:t>
+                <w:t xml:space="preserve">Ana Filipa Belo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Martin,</w:t>
+                <w:t xml:space="preserve">Ciara O’leary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Local and global initiatives : how research supports management actions on diadromous species</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DIADES project, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Symposium on Marine Functional Connectivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COST SEA UNICORN, May 2023, Sesimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05212242v1</w:t>
+                <w:t xml:space="preserve">hal-05212231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A preliminary study of fin rays microchemistry data in Salmo trutta : Is it possible to trace back to the original watershed from fin rays ?</w:t>
               </w:r>
@@ -9060,51 +9090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewann Beauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gueraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9136,2710 +9166,2835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of population monitoring methods for the reintroduced Allis shad (Alosa alosa) in the Rhine system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Shads metapopulations, insight from microchemistry studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Nachon,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Drouineau,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bareille,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Martin,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local and global initiatives : how research supports management actions on diadromous species</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, DIADES, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">, DIADES project, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05212244v1</w:t>
+                <w:t xml:space="preserve">hal-05212242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que la spectrométrie apporte à l’écologie des poissons migrateurs, bilan mi-parcours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Development of population monitoring methods for the reintroduced Allis shad (Alosa alosa) in the Rhine system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Boussinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Stoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectr'Atom 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPREM, May 2022, Pau, France</w:t>
+              <w:t xml:space="preserve">Local and global initiatives : how research supports management actions on diadromous species</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DIADES, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235846v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do otoliths record physiological stresses of restocked young eels?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ce que la spectrométrie apporte à l’écologie des poissons migrateurs, bilan mi-parcours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43ème Larval Fish Early Life History. American Fisheries Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Palma de Majorque, France</w:t>
+              <w:t xml:space="preserve">Spectr'Atom 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPREM, May 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610185v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No-kill in restocking programs: Advances in non lethal detection of fluorochromes in marked juveniles, glass eel case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+                <w:t xml:space="preserve">Do otoliths record physiological stresses of restocked young eels?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Koffi-About</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43ème Larval Fish Early Life History. American Fisheries Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Palma de Majorque, Spain</w:t>
+              <w:t xml:space="preserve">, May 2019, Palma de Majorque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610184v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHAD'EAU Research Program</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+                <w:t xml:space="preserve">No-kill in restocking programs: Advances in non lethal detection of fluorochromes in marked juveniles, glass eel case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Baumann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
+                <w:t xml:space="preserve">E Parlanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sourzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Couillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Fisheries Society Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Fisheries Society, Feb 2019, Poughkeepsie, United States</w:t>
+              <w:t xml:space="preserve">43ème Larval Fish Early Life History. American Fisheries Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Palma de Majorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05212228v1</w:t>
+                <w:t xml:space="preserve">hal-02610184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prevalence of catadromy varies along the distribution range of an European flatfish species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">SHAD'EAU Research Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carlos Antunes</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congreso iberico de ictologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, sociedad de ictologia iberica, Jun 2018, Faro (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">American Fisheries Society Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Fisheries Society, Feb 2019, Poughkeepsie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212249v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine dispersion of two related anadromous European shads along French Atlantic coast before 2000s population’s crash, inferred from otolith microchemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bérail</w:t>
+                <w:t xml:space="preserve">The prevalence of catadromy varies along the distribution range of an European flatfish species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Selleslagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel M. Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso iberico de ictologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Faro (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">congreso iberico de ictologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, sociedad de ictologia iberica, Jun 2018, Faro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212250v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta population dynamics of Alosa alosa, towards fluxes of strayers between rivers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine dispersion of two related anadromous European shads along French Atlantic coast before 2000s population’s crash, inferred from otolith microchemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David José Nachón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jatteau</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bérail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Otolith Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Keelung, Taiwan</w:t>
+              <w:t xml:space="preserve">Congreso iberico de ictologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Faro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212224v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ablation Laser ICPMS: de l’élémentaire à l’isotopie, de l’environnement à la lutte contre la contrefaçon, des premières expressions artistiques de l’homme moderne à la poésie contemporaine.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Tabouret</w:t>
+                <w:t xml:space="preserve">Meta population dynamics of Alosa alosa, towards fluxes of strayers between rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David José Nachón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Randon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nagore Grijalba</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée IPGP consacrée aux développements de la mesure Isotopique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">International Otolith Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Keelung, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536139v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selectivity of water obstacles on glass eel migration wave</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’ablation Laser ICPMS: de l’élémentaire à l’isotopie, de l’environnement à la lutte contre la contrefaçon, des premières expressions artistiques de l’homme moderne à la poésie contemporaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagore Grijalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Annual Larval Fish Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Vienne, Austria. pp.27</w:t>
+              <w:t xml:space="preserve">Journée IPGP consacrée aux développements de la mesure Isotopique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602314v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersal capacities of Allis Shad (Alosa alosa) under global change: insights of innovative otolith microchemistry analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Launey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international sur la restauration et la conservation de l’Alose, Restitution du Programme Life+ Alose 2011-2015, bilan des connaissances et des autres expériences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bergerac, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pression de sélection des barrages aquatiques sur la migration des civelles : approche moléculaire et comportementale</w:t>
+                <w:t xml:space="preserve">Selectivity of water obstacles on glass eel migration wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Podgorniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Henrique de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Henrique de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Ichtyologie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">39th Annual Larval Fish Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Vienne, Austria. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602316v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal capacities of Allis Shad (Alosa alosa) under global change: insights of innovative otolith microchemistry analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Pression de sélection des barrages aquatiques sur la migration des civelles : approche moléculaire et comportementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Podgorniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Henrique de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Otolith Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paguera Mallorca, Spain. pp.17</w:t>
+              <w:t xml:space="preserve">Rencontres Ichtyologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600919v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eveel (Evolutionary ecology based model for Eel): A Model to Explore the Role of Phenotypic Plasticity As an Adaptive Response of Three Temperate Eels (Anguilla anguilla, A. japonica and A. rostrata) to Spatially Structured Environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dispersal capacities of Allis Shad (Alosa alosa) under global change: insights of innovative otolith microchemistry analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la recherche à la gestion des pêches : penser et agir localement et globalement. 144th Annual Meeting of the American Fisheries Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.29</w:t>
+              <w:t xml:space="preserve">5th Otolith Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paguera Mallorca, Spain. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600770v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protolithe, an art and science project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Eveel (Evolutionary ecology based model for Eel): A Model to Explore the Role of Phenotypic Plasticity As an Adaptive Response of Three Temperate Eels (Anguilla anguilla, A. japonica and A. rostrata) to Spatially Structured Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Kurtag</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Otolit Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paguera Mallorca, Spain. pp.13</w:t>
+              <w:t xml:space="preserve">De la recherche à la gestion des pêches : penser et agir localement et globalement. 144th Annual Meeting of the American Fisheries Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600918v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact écotoxicologiques et économiques des phénomènes de sous-oxygénation et de pollution des estuaires sur l'anguille européenne (Anguilla anguilla)?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Lanceleur</w:t>
+                <w:t xml:space="preserve">Protolithe, an art and science project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Chiffoleau</w:t>
+                <w:t xml:space="preserve">Denis Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Blanc</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Kurtag</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EEL-scope : vulnérabilité, milieux, climat et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Bordeaux, France. pp.28</w:t>
+              <w:t xml:space="preserve">5th Otolit Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paguera Mallorca, Spain. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598076v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian multielemental approach reveals diversity of colonisation tactics of European catadromous species</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+                <w:t xml:space="preserve">Impact écotoxicologiques et économiques des phénomènes de sous-oxygénation et de pollution des estuaires sur l'anguille européenne (Anguilla anguilla)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lanceleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fablet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on otolith science, Otolith 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Monterey, United States. pp.1</w:t>
+              <w:t xml:space="preserve">EEL-scope : vulnérabilité, milieux, climat et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bordeaux, France. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593061v1</w:t>
+                <w:t xml:space="preserve">hal-02598076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The story of one century of eel (Anguilla anguilla) growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Bayesian multielemental approach reveals diversity of colonisation tactics of European catadromous species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th World Fisheries Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Yokohama, Japan. pp.1</w:t>
+              <w:t xml:space="preserve">International symposium on otolith science, Otolith 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Monterey, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593066v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to decode individual fish movements archived by fish otoliths? A bayesian perspective</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The story of one century of eel (Anguilla anguilla) growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Poole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wickström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Sclerochronology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Saint Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">5th World Fisheries Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Yokohama, Japan. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344303v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of eel stock status in Garonne and Dordogne water bodies by analysing length structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">How to decode individual fish movements archived by fish otoliths? A bayesian perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène de Pontual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ices Annual science conference Maastricht, NLD, 19-23 septembre 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.19</w:t>
+              <w:t xml:space="preserve">1st International Sclerochronology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588621v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycontamination of Eels in the Gironde estuary (metals, and organic pollutants).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Assessment of eel stock status in Garonne and Dordogne water bodies by analysing length structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Diadromy in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Ices Annual science conference Maastricht, NLD, 19-23 septembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081367v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycontamination of eels in the Gironde Estuary, (metals and organic pollutants)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
+                <w:t xml:space="preserve">Polycontamination of Eels in the Gironde estuary (metals, and organic pollutants).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Maury Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDE, Les poissons migrateurs amphihalins d'Europe, écologie, gestion et conservation, Bordeaux, 29 mars - 1er avril 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.1</w:t>
+              <w:t xml:space="preserve">Fish and Diadromy in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586253v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological plasticity in eels : tactics of habitat use in the Gironde estuary. Implications to population dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Polycontamination of eels in the Gironde Estuary, (metals and organic pollutants)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Lahaye</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maury Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Diadromy in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FDE, Mar 2005, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">FDE, Les poissons migrateurs amphihalins d'Europe, écologie, gestion et conservation, Bordeaux, 29 mars - 1er avril 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212247v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ecological plasticity in eels : tactics of habitat use in the Gironde estuary. Implications to population dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fish and Diadromy in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FDE, Mar 2005, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Statoliths of adult lampreys: a metamorphosis mark? : beginning of validation by microchemistry for lampreys Petromyzon marinus and Lampetra fluviatilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ortusi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FDE, Les poissons migrateurs amphihalins d'Europe, écologie, gestion et conservation, Bordeaux, 29 mars - 1er avril 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId362"/>
+      <w:footerReference w:type="default" r:id="rId367"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11907,51 +12062,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6FA4720"/>
+    <w:nsid w:val="ED14EB05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12138,51 +12293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-daverat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4763-8098" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097568384" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAG-6527-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250110v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8477" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178067v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence G Straus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R Gonz&#225;lez Morales" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113073" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05190464v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boussinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Scharbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stoll" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-025-01724-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04554973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106483" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664296v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermione Froehlicher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo Kaifu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106325" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228421v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Pontual" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsteen Mackenzie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lig Mah&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15561" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489319v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106426" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378234v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chappaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fontaine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2022-0030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370548v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jos&#233; Nach&#243;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sottolichio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lochet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15647" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kaifu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02635" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228437v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehis Rohtla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Arts" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Browman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Parzanini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2022-0033" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228408v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Durif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertolini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cresci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad149" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855331v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Crowley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bardonnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-022-09730-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855407v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Luherne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108118" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03798587v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Couillaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Genevois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18440-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788269v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bertucci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dassi&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourves" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120207" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03032797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon H. Copp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Ba&#353;i&#263;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3746" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03452065v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin E Limburg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsh.10607" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175519v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taverny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2018-0444" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437628v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Taillebois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sabatino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jos&#233; Nachon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12889" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936408v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9085" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609693v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Castelnaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2019.06.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710428v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Randon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx148" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yokouchi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fukuda" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sudo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Miller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0269" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354151v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Podgorniak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Oliveira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2018002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606249v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angelini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique de Oliveira" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pierron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2016-0110" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608386v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. F. Durif" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonhommeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Briand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.I. Browman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castonguay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.08.045" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308293v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.150665" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495766v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Selleslagh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Echard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudrimont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W3T8WXZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601709v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angelini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.08.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557337v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rougemont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Launey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2014-0510" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164347v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pujolar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Maes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bargelloni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1589-y" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600859v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.09.015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094405v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2014-0090" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993540v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013086" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598682v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867069v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.12089" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M59FJDNQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867071v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2012-0284" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598875v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00526" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596986v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coustillas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.12.032" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQX0M7FN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945366v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Morais" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Dias" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Babaluk" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09910" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597242v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Miller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aoyama" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ0XRC9T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868356v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597332v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dublon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.110" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8NFX7HV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597028v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poole" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wickstr&#246;m" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2011.00541.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M7D1LRMJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594004v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fablet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2010.00454.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X4QTJP56-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596733v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shirai" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-011-9864-5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3MSXBJPK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595504v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renault" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669389v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tapie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Quiniou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury Brachet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D. Riso" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.01.011" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX9VM3RQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453854v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f2011-040" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596100v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Roqueplo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.02.015" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9CNFLT1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594002v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Als" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344299v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589170v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587506v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Limburg" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thibault" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Shiao" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Dodson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684426v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tomas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593145v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thibaut" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586557v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tomas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palmer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583176v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lahaye" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603390v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morais" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602980v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603389v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. B&#233;gout" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603388v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212232v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Chat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308418v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra D&#8217;aurelio" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riquier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonz&#225;lez Morales Manuel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Straus Lawrence" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930305v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212231v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antunes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jos&#233; Nach&#243;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Filipa Belo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara O&#8217;leary" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235807v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Antunes," TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212242v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nachon," TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Drouineau," TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bareille," TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin," TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643410v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nard Maxime" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewann Beauchard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212244v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235846v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610185v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Koffi-About" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaillard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610184v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Parlanti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sourzac" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Couillaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Genevois" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212228v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Baumann" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212249v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Selleslagh" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel M. Fonseca" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212250v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212224v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Randon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536139v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Claverie" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagore Grijalba" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602314v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602317v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602316v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600919v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600770v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600918v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garnier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kurtag" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598076v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanceleur" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chiffoleau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593061v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593066v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344303v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588621v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rigaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081367v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tapie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maury Brachet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586253v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212247v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lahaye" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586269v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortusi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-daverat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4763-8098" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097568384" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAG-6527-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178067v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence G Straus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R Gonz&#225;lez Morales" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113073" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250110v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8477" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05190464v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boussinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Scharbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stoll" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-025-01724-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228421v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Pontual" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsteen Mackenzie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lig Mah&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15561" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664296v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermione Froehlicher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo Kaifu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106325" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489319v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106426" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04554973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106483" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378234v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chappaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fontaine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2022-0030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370548v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jos&#233; Nach&#243;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sottolichio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lochet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15647" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kaifu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02635" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228437v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehis Rohtla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Arts" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Browman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Parzanini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2022-0033" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228408v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Durif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertolini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cresci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad149" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855331v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Crowley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bardonnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-022-09730-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855407v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Luherne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108118" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03798587v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Couillaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Genevois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18440-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788269v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bertucci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dassi&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourves" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120207" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03032797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon H. Copp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Ba&#353;i&#263;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3746" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03452065v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin E Limburg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsh.10607" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437628v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Taillebois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sabatino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jos&#233; Nachon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12889" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175519v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taverny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2018-0444" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936408v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9085" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609693v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Castelnaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2019.06.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710428v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Randon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx148" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yokouchi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fukuda" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sudo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Miller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0269" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354151v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Podgorniak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Oliveira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2018002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606249v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angelini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique de Oliveira" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pierron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2016-0110" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608386v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. F. Durif" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonhommeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Briand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.I. Browman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castonguay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.08.045" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308293v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.150665" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495766v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Selleslagh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Echard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudrimont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W3T8WXZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601709v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angelini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.08.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557337v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rougemont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Launey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2014-0510" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164347v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pujolar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Maes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bargelloni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1589-y" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600859v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.09.015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993540v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013086" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094405v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2014-0090" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598682v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867069v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.12089" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M59FJDNQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867071v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2012-0284" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598875v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00526" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945366v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Morais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Dias" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Babaluk" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09910" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596986v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coustillas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.12.032" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQX0M7FN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597242v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Miller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aoyama" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ0XRC9T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868356v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597332v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dublon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.110" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8NFX7HV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597028v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poole" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wickstr&#246;m" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2011.00541.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M7D1LRMJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595504v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669389v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tapie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Quiniou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury Brachet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D. Riso" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.01.011" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX9VM3RQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596733v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shirai" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-011-9864-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3MSXBJPK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594004v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fablet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2010.00454.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X4QTJP56-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453854v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f2011-040" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596100v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Roqueplo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.02.015" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9CNFLT1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594002v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Als" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344299v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589170v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587506v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Limburg" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thibault" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Shiao" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Dodson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684426v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tomas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593145v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thibaut" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586557v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tomas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palmer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583176v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lahaye" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603390v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morais" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603389v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. B&#233;gout" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602980v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603388v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05596334v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra D&#8217;aurelio" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Agudo-P&#233;rez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Guy Straus" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Morales" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212232v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308418v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riquier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonz&#225;lez Morales Manuel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Straus Lawrence" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930305v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235807v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Antunes," TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212231v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antunes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jos&#233; Nach&#243;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Filipa Belo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara O&#8217;leary" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643410v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nard Maxime" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewann Beauchard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212242v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nachon," TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Drouineau," TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bareille," TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin," TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212244v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235846v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610185v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Koffi-About" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaillard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610184v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Parlanti" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sourzac" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Couillaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Genevois" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212228v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Baumann" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212249v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Selleslagh" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel M. Fonseca" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212250v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212224v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Randon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536139v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Claverie" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagore Grijalba" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602317v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602314v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602316v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600919v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600770v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600918v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garnier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kurtag" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598076v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanceleur" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chiffoleau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593061v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593066v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersson" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344303v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588621v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rigaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081367v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tapie" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maury Brachet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586253v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212247v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lahaye" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586269v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortusi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>