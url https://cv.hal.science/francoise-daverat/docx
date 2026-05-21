--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,12007 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...11955 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Françoise Daverat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheure UMR ECOBIOP INRAE-UPPA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francoise-daverat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4763-8098</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">097568384</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=TBkTfrgAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAG-6527-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise sur les populations d’aloses et de lamproies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La gestion des migrateurs amphihalins dans leur environnement en France, 47, pp.8477. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic diversity of brown trout (Salmo trutta L.) during the late Upper Pleistocene and Early Holocene in the glacial refugium of Iberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambra d'Aurelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Agudo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence G Straus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel R González Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Morales-Muñiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 675, pp.113073. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2025.113073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the natal origin of the reintroduced allis shad (Alosa alosa) in the Rhine River using otolith microchemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boussinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Scharbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Biology of Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108, pp.1307-1323. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10641-025-01724-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Quantifying larval dispersal portfolio in seabass nurseries using otolith chemical signatures” [Mar. Environ. Res. 196 (2024) 106426]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 197, pp.106483. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public preferences for policies promoting the conservation of a universally threatened species (Anguilla spp.): Insights from a choice experiment in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermione Froehlicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenzo Kaifu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 168, pp.106325. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity of otolith chemical composition from two‐dimensional mapping: Relationship with biomineralization mechanisms and implications for microchemistry analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsteen Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kélig Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 104 (1), pp.20-33. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.15561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying larval dispersal portfolio in seabass nurseries using otolith chemical signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196, pp.106426. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenile downstream migration patterns of an anadromous fish, allis shad ( Alosa alosa ), before and after the population collapse in the Gironde system, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boussinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David José Nachón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Sottolichio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 104 (4), pp.1054-1066. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.15647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshwater fish otoliths record signals from both water and physiological processes: new insights from Sr/Ca and Ba/Ca ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2022-0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eel translocation from a conservation perspective: A coupled systematic and narrative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermione Froehlicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kaifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.e02635. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2023.e02635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat use and growth of yellow-stage European eel in coastal and freshwater ecosystems in Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehis Rohtla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Arts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Browman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Parzanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80 (1), pp.14-26. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2022-0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolving story of catadromy in the European eel ( Anguilla anguilla )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Arts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bertolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsad149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of stress-mediated environmental sex determination for declining eel populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.1157-1186. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11160-022-09730-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling natural and electronic tags to explore spawning site fidelity and natal homing in northeast Atlantic European seabass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Luherne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Woillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 278, pp.108118. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2022.108118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into detecting alizarin from autofluorescence in marked glass eels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Parlanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaut Sourzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Couillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.15985. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-18440-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of environmental micropollutants and diet composition on the gut microbiota of wild european eels (Anguilla anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dassié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gourves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Suin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 314, pp.120207. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential contribution of small coastal streams to the conservation of declining and threatened diadromous fishes, especially the European eel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon H. Copp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tea Bašić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (1), pp.111-115. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID, Climate Change, and Professional Travel: Reflections by Fisheries Scientists During the Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin E Limburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (9), pp.442-444. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fsh.10607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">80’s population-specific compositions of two related anadromous shad species during the oceanic phase determined by microchemistry of archived otoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David José Nachón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Taverny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (1), pp.164-176. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2018-0444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable outcomes of hybridization between declining Alosa alosa and Alosa fallax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Taillebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Sabatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Manicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David José Nachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (4), pp.636-651. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast sequence-based microsatellite genotyping development workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Manicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.9085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A foresight analysis in fisheries science: The case study of migratory fish research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111, pp.90-103. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying exchanges of Allis shads between river catchments by combining otolith microchemistry and abundance indices in a Bayesian model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Randon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (1), pp.9-21. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsx148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth potential can affect timing of maturity in a long-lived semelparous fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yokouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fukuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (7), pp.4. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2018.0269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport d’une étude transcriptomique et comportementale aux connaissances de l’impact des obstacles aquatiques sur les anguillettes migrantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Podgorniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydroécologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/hydro/2018002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective pressure of ﬁshways upon morphological and muscle enzymatic traits of migrating glass eels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Podgorniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Henrique de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pierron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74, pp.445-451. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2016-0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whether European eel leptocephali use the Earth's magnetic field to guide their migration remains an open question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline M. F. Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonhommeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.I. Browman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castonguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (18), pp.998-1000. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2017.08.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To boldly climb: behavioural and cognitive differences in migrating European glass eels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Podgorniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pierron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.150665. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.150665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can analysis of Platichthys flesus otoliths provide relevant data on historical metal pollution in estuaries? Experimental and in situ approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Selleslagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 557-558, pp.20--30. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climbing experience in glass eels: a cognitive task or a matter of physical capacities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Podgorniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Henrique de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151, pp.448-455. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal capacities of anadromous Allis shad population inferred from a coupled genetic and otolith approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rougemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Launey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (7), pp.991-1003. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2014-0510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in brain gene transcription profiles advocate for an important role of cognitive function in upstream migration and water obstacles crossing in European eel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Podgorniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Pujolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E. Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bargelloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (378), 10 p. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1589-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summer habitat use and movements of late juvenile European flounder (Platichthys flesus) in tidal freshwaters: Results from an acoustic telemetry study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 461, pp.441-448. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2014.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From selective tidal transport to counter-current swimming during watershed colonisation: an impossible step for young-of-the-year catadromous fish?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 412 (4), p. - p. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2013086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvEel (evolutionary ecology based model for eel): a model to explore the role of phenotypic plasticity as an adaptive response of three temperate eels to spatially structured environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (10), pp.1561-1571. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2014-0090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variations in otolith chemistry and relationships with water chemistry: a useful tool to distinguish Atlantic salmon Salmo salar parr from different natal streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bérail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82, pp.1556-1581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variations in otolith chemistry and relationships with water chemistry: A useful tool to distinguish Atlantic salmon Salmo salar parr from different natal streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bérail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82 (5), pp.1556-1581. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.12089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence of a southern Atlantic salmon population: Diversity of natal origins from otolith elemental and Sr isotopic signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bérail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gueraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (2), pp.182-197. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2012-0284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling individual growth trajectories of the female European eel in relation to temperature and habitat-use history in the Gironde River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yokouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19, pp.185-193. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ab00526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative flood tide transport tactics in catadromous species: Anguilla anguilla, Liza ramada and Platichthys flesus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coustillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99, pp.191-198. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2011.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of European flounder life history patterns discloses alternatives to catadromy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Babaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 465, pp.267 - 280. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps09910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences of early habitat use on the migratory plasticity and demography of Japanese eels in central Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yokouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fukuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107, pp.132-140. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2012.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variations in otolith chemistry and relationships with water chemistry: a useful tool to distinguish Atlantic salmon parr from different natal streams.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bérail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One century of eel growth: changes and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Poole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wickström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (3), pp.325-336. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2011.00541.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of Mn, Co, Zn, Rb, Cd, Sn, Ba, Sr, and Pb in the otoliths and tissues of eel (Anguilla anguilla) following long-term exposure in an estuarine environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 437, pp.323-330. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.06.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time lag of the response on the otolith strontium/calcium ratios of the Japanese eel, Anguilla japonica to changes in strontium/calcium ratios of ambient water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yokouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fukuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Shirai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Biology of Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 92 (4), pp.469-478. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10641-011-9864-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation tactics of three temperate catadromous species, Eel Anguilla anguilla, mullet Liza ramada and flounder Plathychtys flesus, revealed by Bayesian multielemental otolith microchemistry approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (1), pp.42-51. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2010.00454.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Eugenol and electro-narcosis as anaesthetics: Transcriptional impacts on the European eel (Anguilla anguilla L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74, pp.1573-1577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otolith microchemistry interrogation of comparative contamination by Cd, Cu and PCBs of eel and flounder, in a large SW France catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo D. Riso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 92 (3), pp.332-338. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2011.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling genetic and otolith trace element analyses to identify river-born fish with hatchery pedigrees in stocked Atlantic salmon (Salmo salar) populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (6), pp.977-987. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/f2011-040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimming activity responses to water current reversal support selective tidal-stream transport hypothesis in juvenile thinlip mullet Liza ramada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Roqueplo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 399, pp.120-129. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2011.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An otolith microchemistry study of possible relationships between the origins of leptocephali of European eels in the Sargasso Sea and the continental destinations and relative migration success of glass eels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Als</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19, pp.627-637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Bayesian reconstruction of individual life histories from otolith signatures : case study of Sr : Ca transects of eel (Anguilla anguilla) otoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (1), pp.152 - 165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Bayesian reconstruction of individual life histories from otolith signatures: case study of Sr:Ca transects of eel (Anguilla anguilla) otoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (1), pp.152-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic plasticity of habitat use by three temperate eel species, Anguilla anguilla, A. japonica and A. rostrata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Limburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Shiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Dodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 308, pp.231-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactics and demographic attributes in the European eel Anguilla anguilla in the Gironde watershed, SW France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 307, p. 247 - p. 257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic plasticity of habitat use by three temperate eel species Anguilla anguilla, A. japonica and A. rostrata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Limburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Shiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Dodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 308, pp.231-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking continental habitat shifts of eels using otolith Sr/Ca ratios: validation and application to the coastal, estuarine and riverine eels of the Gironde-Garonne-Dordogne watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (5), pp.619-627</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première caractérisation des histoires de vie des anguilles (Anguilla anguilla) occupant la zone aval du bassin versant Gironde-Garonne-Dordogne : apport d'une méthode de microchimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (1 (supplément)), pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to fish migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, pp.307, 2016, 978-1-4987-1873-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des pressions anthropiques sur la biodiversité. Chapitre 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'estuaire de la Gironde : un écosystème altéré ? Entre dynamique naturelle et pressions anthropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.168-193, 2020, 979-10-300-0335-2. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.45218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05611933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoit Sautour; Jérôme Baron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'estuaire de la Gironde : un écosystème altéré ? Entre dynamique naturelle et pressions anthropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-135, 2020, 9791030008685. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.45060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05611385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions récentes de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'estuaire de la Gironde : un écosystème altéré ? Entre dynamique naturelle et pressions anthropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.194-209, 2020, 979-10-300-0335-2. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.45220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05611927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life histories of anadromous fishes: chapter 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An introduction to fish migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.55-77, 2016, 978-1-4987-1873-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologies for investigating diadromous fish movements: conventional, PIT, acoustic and radio tagging and tracking: chapter 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Bégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An introduction to fish migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.214-250, 2016, 978-1-4987-1873-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microchemical and schlerochronological analyses used to infer fish migration: chapter 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An introduction to fish migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.149-168, 2016, 978-1-4987-1873-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring age, seasonality, and ecotype: insights from sclerochronological analysis of contemporary and archaeological vertebrae of brown trout (Salmo trutta L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambra D’aurelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Agudo-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Guy Straus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel González-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Morales-Muñiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seasonality of terrestrial and marine resources in archaeology (1st Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d’Azur, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and Genotypic Diversity of Brown Trout During the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambra d'Aurelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Agudo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Manicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Biomolecular Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Biomolecular Archealogy, Aug 2025, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeolithic brown trout provide insights into the exploitation of aquatic resources during the Last Glacial Maximum in southwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambra D’aurelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Agudo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. González Morales Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Straus Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Meeting of the ICAZ Fish Remains Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Toronto ( CA ), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise sur les populations d'aloses et de lamproies Dynamiques des populations et identification des pressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels chemins pour une exploitation équitable et durable des ressources halieutiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFH, Jun 2024, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic threats on the 3 dimensions of shad populations connectivity : marine connectivity, land to sea connectivity, and connectivity between shad populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David José Nachón García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Filipa Belo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara O’leary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Marine Functional Connectivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST SEA UNICORN, May 2023, Sesimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food for models : knowledge on metapopulation functioning and marine use of European shads (Alosa alosa and Alosa fallax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Antunes,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual ICES Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for the Exploration of the Sea, Sep 2023, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary study of fin rays microchemistry data in Salmo trutta : Is it possible to trace back to the original watershed from fin rays ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénard Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewann Beauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Aymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gueraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NoWPaS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Saint Etienne de Baigorri, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shads metapopulations, insight from microchemistry studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Nachon,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Drouineau,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bareille,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Martin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local and global initiatives : how research supports management actions on diadromous species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIADES project, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of population monitoring methods for the reintroduced Allis shad (Alosa alosa) in the Rhine system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boussinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local and global initiatives : how research supports management actions on diadromous species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIADES, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la spectrométrie apporte à l’écologie des poissons migrateurs, bilan mi-parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectr'Atom 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPREM, May 2022, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do otoliths record physiological stresses of restocked young eels?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Koffi-About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Larval Fish Early Life History. American Fisheries Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Palma de Majorque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-kill in restocking programs: Advances in non lethal detection of fluorochromes in marked juveniles, glass eel case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Parlanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sourzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Couillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Larval Fish Early Life History. American Fisheries Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Palma de Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHAD'EAU Research Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Fisheries Society Annual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Fisheries Society, Feb 2019, Poughkeepsie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prevalence of catadromy varies along the distribution range of an European flatfish species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Selleslagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel M. Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congreso iberico de ictologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sociedad de ictologia iberica, Jun 2018, Faro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine dispersion of two related anadromous European shads along French Atlantic coast before 2000s population’s crash, inferred from otolith microchemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David José Nachón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bérail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso iberico de ictologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Faro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta population dynamics of Alosa alosa, towards fluxes of strayers between rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David José Nachón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Randon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Otolith Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Keelung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ablation Laser ICPMS: de l’élémentaire à l’isotopie, de l’environnement à la lutte contre la contrefaçon, des premières expressions artistiques de l’homme moderne à la poésie contemporaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagore Grijalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IPGP consacrée aux développements de la mesure Isotopique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selectivity of water obstacles on glass eel migration wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Podgorniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Henrique de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual Larval Fish Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Vienne, Austria. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal capacities of Allis Shad (Alosa alosa) under global change: insights of innovative otolith microchemistry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rougemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Launey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur la restauration et la conservation de l’Alose, Restitution du Programme Life+ Alose 2011-2015, bilan des connaissances et des autres expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bergerac, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pression de sélection des barrages aquatiques sur la migration des civelles : approche moléculaire et comportementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Podgorniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Henrique de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Ichtyologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal capacities of Allis Shad (Alosa alosa) under global change: insights of innovative otolith microchemistry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Otolith Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paguera Mallorca, Spain. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveel (Evolutionary ecology based model for Eel): A Model to Explore the Role of Phenotypic Plasticity As an Adaptive Response of Three Temperate Eels (Anguilla anguilla, A. japonica and A. rostrata) to Spatially Structured Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la recherche à la gestion des pêches : penser et agir localement et globalement. 144th Annual Meeting of the American Fisheries Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protolithe, an art and science project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kurtag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Otolit Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paguera Mallorca, Spain. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact écotoxicologiques et économiques des phénomènes de sous-oxygénation et de pollution des estuaires sur l'anguille européenne (Anguilla anguilla)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEL-scope : vulnérabilité, milieux, climat et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bordeaux, France. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian multielemental approach reveals diversity of colonisation tactics of European catadromous species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on otolith science, Otolith 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The story of one century of eel (Anguilla anguilla) growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Poole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wickström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Fisheries Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Yokohama, Japan. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to decode individual fish movements archived by fish otoliths? A bayesian perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Sclerochronology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of eel stock status in Garonne and Dordogne water bodies by analysing length structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ices Annual science conference Maastricht, NLD, 19-23 septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycontamination of Eels in the Gironde estuary (metals, and organic pollutants).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maury Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Diadromy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycontamination of eels in the Gironde Estuary, (metals and organic pollutants)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maury Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDE, Les poissons migrateurs amphihalins d'Europe, écologie, gestion et conservation, Bordeaux, 29 mars - 1er avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological plasticity in eels : tactics of habitat use in the Gironde estuary. Implications to population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Diadromy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FDE, Mar 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statoliths of adult lampreys: a metamorphosis mark? : beginning of validation by microchemistry for lampreys Petromyzon marinus and Lampetra fluviatilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Taverny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ortusi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDE, Les poissons migrateurs amphihalins d'Europe, écologie, gestion et conservation, Bordeaux, 29 mars - 1er avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId380"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -12062,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED14EB05"/>
+    <w:nsid w:val="303FFC50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12293,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-daverat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4763-8098" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097568384" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAG-6527-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178067v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence G Straus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R Gonz&#225;lez Morales" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113073" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250110v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8477" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05190464v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boussinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Scharbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stoll" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-025-01724-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228421v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Pontual" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsteen Mackenzie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lig Mah&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15561" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664296v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermione Froehlicher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo Kaifu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106325" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489319v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106426" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04554973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106483" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378234v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chappaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fontaine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2022-0030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370548v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jos&#233; Nach&#243;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sottolichio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lochet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15647" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kaifu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02635" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228437v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehis Rohtla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Arts" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Browman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Parzanini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2022-0033" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228408v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Durif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertolini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cresci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad149" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855331v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Crowley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bardonnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-022-09730-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855407v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Luherne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108118" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03798587v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Couillaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Genevois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18440-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788269v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bertucci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dassi&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourves" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120207" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03032797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon H. Copp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Ba&#353;i&#263;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3746" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03452065v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin E Limburg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsh.10607" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437628v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Taillebois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sabatino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jos&#233; Nachon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12889" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175519v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taverny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2018-0444" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936408v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9085" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609693v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Castelnaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2019.06.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710428v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Randon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx148" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yokouchi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fukuda" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sudo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Miller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0269" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354151v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Podgorniak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Oliveira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2018002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606249v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angelini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique de Oliveira" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pierron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2016-0110" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608386v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. F. Durif" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonhommeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Briand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.I. Browman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castonguay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.08.045" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308293v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.150665" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495766v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Selleslagh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Echard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudrimont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W3T8WXZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601709v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angelini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.08.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557337v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rougemont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Launey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2014-0510" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164347v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pujolar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Maes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bargelloni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1589-y" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600859v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.09.015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993540v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013086" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094405v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2014-0090" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598682v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867069v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.12089" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M59FJDNQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867071v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2012-0284" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598875v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00526" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945366v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Morais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Dias" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Babaluk" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09910" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596986v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coustillas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.12.032" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQX0M7FN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597242v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Miller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aoyama" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ0XRC9T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868356v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597332v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dublon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.110" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8NFX7HV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597028v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poole" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wickstr&#246;m" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2011.00541.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M7D1LRMJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595504v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669389v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tapie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Quiniou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury Brachet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D. Riso" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.01.011" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX9VM3RQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596733v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shirai" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-011-9864-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3MSXBJPK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594004v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fablet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2010.00454.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X4QTJP56-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453854v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f2011-040" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596100v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Roqueplo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.02.015" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9CNFLT1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594002v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Als" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344299v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589170v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587506v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Limburg" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thibault" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Shiao" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Dodson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684426v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tomas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593145v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thibaut" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586557v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tomas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palmer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583176v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lahaye" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603390v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morais" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603389v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. B&#233;gout" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602980v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603388v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05596334v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra D&#8217;aurelio" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Agudo-P&#233;rez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Guy Straus" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Morales" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212232v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308418v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riquier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonz&#225;lez Morales Manuel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Straus Lawrence" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930305v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235807v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Antunes," TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212231v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antunes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jos&#233; Nach&#243;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Filipa Belo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara O&#8217;leary" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643410v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nard Maxime" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewann Beauchard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212242v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nachon," TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Drouineau," TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bareille," TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin," TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212244v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235846v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610185v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Koffi-About" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaillard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610184v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Parlanti" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sourzac" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Couillaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Genevois" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212228v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Baumann" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212249v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Selleslagh" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel M. Fonseca" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212250v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212224v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Randon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536139v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Claverie" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagore Grijalba" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602317v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602314v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602316v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600919v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600770v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600918v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garnier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kurtag" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598076v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanceleur" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chiffoleau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593061v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593066v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersson" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344303v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588621v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rigaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081367v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tapie" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maury Brachet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586253v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212247v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lahaye" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586269v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortusi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-daverat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4763-8098" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097568384" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=TBkTfrgAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAG-6527-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250110v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8477" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence G Straus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R Gonz&#225;lez Morales" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113073" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05190464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boussinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Scharbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stoll" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-025-01724-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04554973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106483" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664296v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermione Froehlicher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo Kaifu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106325" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Pontual" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsteen Mackenzie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lig Mah&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15561" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489319v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106426" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370548v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jos&#233; Nach&#243;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sottolichio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lochet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15647" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chappaz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fontaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2022-0030" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kaifu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02635" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228437v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehis Rohtla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Arts" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Browman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Parzanini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2022-0033" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228408v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Durif" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arts" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertolini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cresci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad149" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Crowley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bardonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-022-09730-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Luherne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108118" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03798587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Couillaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Genevois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18440-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788269v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bertucci" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dassi&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourves" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120207" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03032797v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon H. Copp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Ba&#353;i&#263;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3746" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03452065v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin E Limburg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsh.10607" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175519v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taverny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2018-0444" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437628v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Taillebois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sabatino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jos&#233; Nachon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12889" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936408v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9085" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609693v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Castelnaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2019.06.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710428v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Randon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx148" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074327v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yokouchi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fukuda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sudo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Miller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0269" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354151v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Podgorniak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Oliveira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2018002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606249v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angelini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique de Oliveira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pierron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2016-0110" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608386v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. F. Durif" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonhommeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Briand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.I. Browman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castonguay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.08.045" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308293v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.150665" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495766v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Selleslagh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Echard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudrimont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W3T8WXZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601709v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angelini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.08.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557337v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rougemont" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Launey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2014-0510" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164347v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pujolar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Maes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bargelloni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1589-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600859v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.09.015" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993540v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013086" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094405v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2014-0090" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598682v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867069v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.12089" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M59FJDNQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867071v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2012-0284" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598875v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00526" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596986v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coustillas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.12.032" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQX0M7FN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945366v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Morais" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Dias" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Babaluk" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09910" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597242v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Miller" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aoyama" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ0XRC9T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868356v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597028v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poole" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wickstr&#246;m" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2011.00541.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M7D1LRMJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597332v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dublon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.110" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8NFX7HV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596733v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shirai" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-011-9864-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3MSXBJPK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594004v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fablet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2010.00454.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X4QTJP56-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595504v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renault" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669389v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tapie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Quiniou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury Brachet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D. Riso" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.01.011" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX9VM3RQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453854v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f2011-040" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596100v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Roqueplo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.02.015" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9CNFLT1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594002v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Als" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344299v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589170v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587506v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Limburg" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thibault" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Shiao" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Dodson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684426v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tomas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593145v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thibaut" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586557v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tomas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palmer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583176v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lahaye" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603390v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morais" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611933v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bachelet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blanchet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pub/45218" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.45218" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611385v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pub/45060" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.45060" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611927v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pub/45220" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.45220" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602980v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603389v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. B&#233;gout" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603388v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05596334v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra D&#8217;aurelio" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Agudo-P&#233;rez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Guy Straus" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Morales" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212232v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308418v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riquier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonz&#225;lez Morales Manuel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Straus Lawrence" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930305v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212231v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antunes" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jos&#233; Nach&#243;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Filipa Belo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara O&#8217;leary" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235807v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Antunes," TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643410v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nard Maxime" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewann Beauchard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212242v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nachon," TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Drouineau," TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bareille," TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin," TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212244v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235846v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610185v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Koffi-About" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaillard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610184v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Parlanti" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sourzac" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Couillaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Genevois" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212228v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Baumann" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212249v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Selleslagh" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel M. Fonseca" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212250v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212224v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Randon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536139v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Claverie" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagore Grijalba" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602314v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602317v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602316v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600919v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600770v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600918v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garnier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kurtag" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598076v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanceleur" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chiffoleau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593061v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593066v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344303v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588621v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rigaud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081367v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tapie" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maury Brachet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudou" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586253v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212247v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lahaye" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586269v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortusi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>